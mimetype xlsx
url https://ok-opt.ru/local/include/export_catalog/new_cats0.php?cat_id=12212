--- v0 (2026-05-05)
+++ v1 (2026-08-21)
@@ -93,51 +93,51 @@
   <si>
     <t>5 360.00 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VLC-900481</t>
   </si>
   <si>
     <t>TCY-15.06.0.0.00.H</t>
   </si>
   <si>
     <t>Теплосчётчик ультразвуковой, без интерфейса, 0,6 м3/час (на обратный тр.)</t>
   </si>
   <si>
     <t>VLC-900482</t>
   </si>
   <si>
     <t>TCY.15.06.M.0.00.G</t>
   </si>
   <si>
     <t>Теплосчётчик ультразвуковой, M-Bus, 0,6 м3/час (на подающий тр.)</t>
   </si>
   <si>
-    <t>5 515.00 руб.</t>
+    <t>0.00 руб.</t>
   </si>
   <si>
     <t>VLC-900483</t>
   </si>
   <si>
     <t>TCY-15.06.M.0.00.H</t>
   </si>
   <si>
     <t>Теплосчётчик ультразвуковой, M-Bus, 0,6 м3/час (на обратный тр.)</t>
   </si>
   <si>
     <t>VLC-900484</t>
   </si>
   <si>
     <t>TCY.15.06.R.0.00.G</t>
   </si>
   <si>
     <t>Теплосчётчик ультразвуковой, RS-485, 0,6 м3/час (на подающий тр.)</t>
   </si>
   <si>
     <t>VLC-900485</t>
   </si>
   <si>
     <t>TCY-15.06.R.0.00.H</t>
   </si>
@@ -1199,156 +1199,156 @@
       <c r="C8" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*5515.00</f>
+        <f>J8*0.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>869378</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*5515.00</f>
+        <f>J9*0.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>869379</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*5515.00</f>
+        <f>J10*0.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>869380</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*5515.00</f>
+        <f>J11*0.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>869381</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
@@ -1409,156 +1409,156 @@
       <c r="C14" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>42</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*5515.00</f>
+        <f>J14*0.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>869384</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*5515.00</f>
+        <f>J15*0.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>869385</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*5515.00</f>
+        <f>J16*0.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>869386</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*5515.00</f>
+        <f>J17*0.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>