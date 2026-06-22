--- v0 (2026-04-20)
+++ v1 (2026-06-22)
@@ -1966,51 +1966,51 @@
       <c r="J20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*15299.06</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>869984</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G21" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*5553.70</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>869986</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D22" s="1"/>
@@ -2098,51 +2098,51 @@
       <c r="J24" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*13884.16</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>869992</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D25" s="1"/>
       <c r="E25" s="2" t="s">
         <v>75</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>76</v>
       </c>
       <c r="G25" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*16660.91</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>