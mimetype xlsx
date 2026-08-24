--- v1 (2026-06-22)
+++ v2 (2026-08-24)
@@ -63,234 +63,234 @@
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Радиаторы отопления и комплектующие</t>
   </si>
   <si>
     <t>Биметаллические радиаторы отопления</t>
   </si>
   <si>
     <t>Радиаторы биметаллические RADENA</t>
   </si>
   <si>
     <t>ROK-120101</t>
   </si>
   <si>
     <t>Радиатор биметаллический RADENA 150/120 6 сек (88 Вт/сек)</t>
   </si>
   <si>
-    <t>7 323.03 руб.</t>
+    <t>7 903.39 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>ROK-120102</t>
   </si>
   <si>
     <t>Радиатор биметаллический RADENA 150/120 8 сек (88 Вт/сек)</t>
   </si>
   <si>
-    <t>9 763.97 руб.</t>
+    <t>10 537.78 руб.</t>
   </si>
   <si>
     <t>ROK-120103</t>
   </si>
   <si>
     <t>Радиатор биметаллический RADENA 150/120 10 сек (88 Вт/сек)</t>
   </si>
   <si>
-    <t>12 204.92 руб.</t>
+    <t>13 172.17 руб.</t>
   </si>
   <si>
     <t>ROK-120104</t>
   </si>
   <si>
     <t>Радиатор биметаллический RADENA 150/120 12 сек (88 Вт/сек)</t>
   </si>
   <si>
-    <t>14 646.06 руб.</t>
+    <t>15 806.78 руб.</t>
   </si>
   <si>
     <t>ROK-120105</t>
   </si>
   <si>
     <t>Радиатор биметаллический RADENA 150/120 14 сек (88 Вт/сек)</t>
   </si>
   <si>
-    <t>17 087.00 руб.</t>
+    <t>18 441.17 руб.</t>
   </si>
   <si>
     <t>ROK-120106</t>
   </si>
   <si>
     <t>Радиатор биметаллический RADENA 150/120 16 сек (88 Вт/сек)</t>
   </si>
   <si>
-    <t>19 527.95 руб.</t>
+    <t>21 075.56 руб.</t>
   </si>
   <si>
     <t>ROK-120107</t>
   </si>
   <si>
     <t>Радиатор биметаллический RADENA 200/120 6 сек (95 Вт/сек)</t>
   </si>
   <si>
-    <t>7 225.81 руб.</t>
+    <t>7 798.47 руб.</t>
   </si>
   <si>
     <t>ROK-120108</t>
   </si>
   <si>
     <t>Радиатор биметаллический RADENA 200/120 8 сек (95 Вт/сек)</t>
   </si>
   <si>
-    <t>9 634.28 руб.</t>
+    <t>10 397.81 руб.</t>
   </si>
   <si>
     <t>ROK-120109</t>
   </si>
   <si>
     <t>Радиатор биметаллический RADENA 200/120 10 сек (95 Вт/сек)</t>
   </si>
   <si>
-    <t>12 042.95 руб.</t>
+    <t>12 997.37 руб.</t>
   </si>
   <si>
     <t>ROK-120110</t>
   </si>
   <si>
     <t>Радиатор биметаллический RADENA 200/120 12 сек (95 Вт/сек)</t>
   </si>
   <si>
-    <t>14 451.43 руб.</t>
+    <t>15 596.72 руб.</t>
   </si>
   <si>
     <t>ROK-120111</t>
   </si>
   <si>
     <t>Радиатор биметаллический RADENA 200/120 14 сек (95 Вт/сек)</t>
   </si>
   <si>
-    <t>16 860.10 руб.</t>
+    <t>18 196.28 руб.</t>
   </si>
   <si>
     <t>ROK-120112</t>
   </si>
   <si>
     <t>Радиатор биметаллический RADENA 350/85 4 сек (139 Вт/сек)</t>
   </si>
   <si>
-    <t>5 099.69 руб.</t>
+    <t>5 503.84 руб.</t>
   </si>
   <si>
     <t>ROK-120114</t>
   </si>
   <si>
     <t>Радиатор биметаллический RADENA 350/85 6 сек (139 Вт/сек)</t>
   </si>
   <si>
-    <t>7 649.53 руб.</t>
+    <t>8 255.77 руб.</t>
   </si>
   <si>
     <t>ROK-120116</t>
   </si>
   <si>
     <t>Радиатор биметаллический RADENA 350/85 8 сек (139 Вт/сек)</t>
   </si>
   <si>
-    <t>10 199.38 руб.</t>
+    <t>11 007.69 руб.</t>
   </si>
   <si>
     <t>ROK-120118</t>
   </si>
   <si>
     <t>Радиатор биметаллический RADENA 350/85 10 сек (139 Вт/сек)</t>
   </si>
   <si>
-    <t>12 749.22 руб.</t>
+    <t>13 759.61 руб.</t>
   </si>
   <si>
     <t>ROK-120120</t>
   </si>
   <si>
     <t>Радиатор биметаллический RADENA 350/85 12 сек (139 Вт/сек)</t>
   </si>
   <si>
-    <t>15 299.06 руб.</t>
+    <t>16 511.53 руб.</t>
   </si>
   <si>
     <t>ROK-120130</t>
   </si>
   <si>
     <t>Радиатор биметаллический RADENA 500/100 4 сек (194 Вт/сек)</t>
   </si>
   <si>
-    <t>5 553.70 руб.</t>
+    <t>5 993.84 руб.</t>
   </si>
   <si>
     <t>ROK-120132</t>
   </si>
   <si>
     <t>Радиатор биметаллический RADENA 500/100 6 сек (194 Вт/сек)</t>
   </si>
   <si>
-    <t>8 330.45 руб.</t>
+    <t>8 990.65 руб.</t>
   </si>
   <si>
     <t>ROK-120134</t>
   </si>
   <si>
     <t>Радиатор биметаллический RADENA 500/100 8 сек (194 Вт/сек)</t>
   </si>
   <si>
-    <t>11 107.21 руб.</t>
+    <t>11 987.47 руб.</t>
   </si>
   <si>
     <t>ROK-120136</t>
   </si>
   <si>
     <t>Радиатор биметаллический RADENA 500/100 10 сек (194 Вт/сек)</t>
   </si>
   <si>
-    <t>13 884.16 руб.</t>
+    <t>14 984.49 руб.</t>
   </si>
   <si>
     <t>ROK-120138</t>
   </si>
   <si>
     <t>Радиатор биметаллический RADENA 500/100 12 сек (194 Вт/сек)</t>
   </si>
   <si>
-    <t>16 660.91 руб.</t>
+    <t>17 981.31 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1450,711 +1450,711 @@
         <v>869955</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1"/>
       <c r="E5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G5" s="2">
         <v>1</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*7323.03</f>
+        <f>J5*7903.39</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>869956</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="1"/>
       <c r="E6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*9763.97</f>
+        <f>J6*10537.78</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>869957</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="1"/>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*12204.92</f>
+        <f>J7*13172.17</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>869958</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="1"/>
       <c r="E8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*14646.06</f>
+        <f>J8*15806.78</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>869959</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*17087.00</f>
+        <f>J9*18441.17</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>869960</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*19527.95</f>
+        <f>J10*21075.56</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>869961</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G11" s="2">
         <v>1</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*7225.81</f>
+        <f>J11*7798.47</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>869962</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*9634.28</f>
+        <f>J12*10397.81</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>869963</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>40</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*12042.95</f>
+        <f>J13*12997.37</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>869964</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*14451.43</f>
+        <f>J14*15596.72</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>869965</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*16860.10</f>
+        <f>J15*18196.28</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>869966</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*5099.69</f>
+        <f>J16*5503.84</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>869968</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*7649.53</f>
+        <f>J17*8255.77</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>869970</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>55</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*10199.38</f>
+        <f>J18*11007.69</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>869972</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G19" s="2">
         <v>2</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*12749.22</f>
+        <f>J19*13759.61</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>869974</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>61</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*15299.06</f>
+        <f>J20*16511.53</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>869984</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*5553.70</f>
+        <f>J21*5993.84</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>869986</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>67</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*8330.45</f>
+        <f>J22*8990.65</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>869988</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D23" s="1"/>
       <c r="E23" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>70</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*11107.21</f>
+        <f>J23*11987.47</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>869990</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D24" s="1"/>
       <c r="E24" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>73</v>
       </c>
       <c r="G24" s="2">
         <v>3</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*13884.16</f>
+        <f>J24*14984.49</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>869992</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D25" s="1"/>
       <c r="E25" s="2" t="s">
         <v>75</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>76</v>
       </c>
       <c r="G25" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*16660.91</f>
+        <f>J25*17981.31</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>