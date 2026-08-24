--- v0 (2026-04-20)
+++ v1 (2026-08-24)
@@ -63,171 +63,171 @@
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Радиаторы отопления и комплектующие</t>
   </si>
   <si>
     <t>Биметаллические радиаторы отопления</t>
   </si>
   <si>
     <t>Радиаторы биметаллические RADENA нижнее подключение</t>
   </si>
   <si>
     <t>ROK-120139</t>
   </si>
   <si>
     <t>Радиатор биметаллический RADENA VC 350/85 4 сек нижнее подключение (140 Вт/сек)</t>
   </si>
   <si>
-    <t>6 686.06 руб.</t>
+    <t>7 215.94 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>ROK-120140</t>
   </si>
   <si>
     <t>Радиатор биметаллический RADENA VC 350/85 6 сек нижнее подключение (140 Вт/сек)</t>
   </si>
   <si>
-    <t>9 235.91 руб.</t>
+    <t>9 967.87 руб.</t>
   </si>
   <si>
     <t>ROK-120141</t>
   </si>
   <si>
     <t>Радиатор биметаллический RADENA VC 350/85 8 сек нижнее подключение (140 Вт/сек)</t>
   </si>
   <si>
-    <t>11 785.75 руб.</t>
+    <t>12 719.79 руб.</t>
   </si>
   <si>
     <t>ROK-120142</t>
   </si>
   <si>
     <t>Радиатор биметаллический RADENA VC 350/85 10 сек нижнее подключение (140 Вт/сек)</t>
   </si>
   <si>
-    <t>14 335.79 руб.</t>
+    <t>15 471.92 руб.</t>
   </si>
   <si>
     <t>ROK-120143</t>
   </si>
   <si>
     <t>Радиатор биметаллический RADENA VC 350/85 12 сек нижнее подключение (140 Вт/сек)</t>
   </si>
   <si>
-    <t>16 885.44 руб.</t>
+    <t>18 223.63 руб.</t>
   </si>
   <si>
     <t>ROK-120144</t>
   </si>
   <si>
     <t>Радиатор биметаллический RADENA VC 500/85 4 сек нижнее подключение (178 Вт/сек)</t>
   </si>
   <si>
-    <t>7 786.15 руб.</t>
+    <t>8 403.21 руб.</t>
   </si>
   <si>
     <t>ROK-120145</t>
   </si>
   <si>
     <t>Радиатор биметаллический RADENA VC 500/85 5 сек нижнее подключение (178 Вт/сек)</t>
   </si>
   <si>
-    <t>9 129.38 руб.</t>
+    <t>9 852.90 руб.</t>
   </si>
   <si>
     <t>ROK-120146</t>
   </si>
   <si>
     <t>Радиатор биметаллический RADENA VC 500/85 6 сек нижнее подключение (178 Вт/сек)</t>
   </si>
   <si>
-    <t>10 472.62 руб.</t>
+    <t>11 302.58 руб.</t>
   </si>
   <si>
     <t>ROK-120147</t>
   </si>
   <si>
     <t>Радиатор биметаллический RADENA VC 500/85 7 сек нижнее подключение (178 Вт/сек)</t>
   </si>
   <si>
-    <t>11 816.05 руб.</t>
+    <t>12 752.48 руб.</t>
   </si>
   <si>
     <t>ROK-120148</t>
   </si>
   <si>
     <t>Радиатор биметаллический RADENA VC 500/85 8 сек нижнее подключение (178 Вт/сек)</t>
   </si>
   <si>
-    <t>13 159.28 руб.</t>
+    <t>14 202.17 руб.</t>
   </si>
   <si>
     <t>ROK-120149</t>
   </si>
   <si>
     <t>Радиатор биметаллический RADENA VC 500/85 9 сек нижнее подключение (178 Вт/сек)</t>
   </si>
   <si>
-    <t>14 502.31 руб.</t>
+    <t>15 651.64 руб.</t>
   </si>
   <si>
     <t>ROK-120150</t>
   </si>
   <si>
     <t>Радиатор биметаллический RADENA VC 500/85 10 сек нижнее подключение (178 Вт/сек)</t>
   </si>
   <si>
-    <t>15 845.74 руб.</t>
+    <t>17 101.54 руб.</t>
   </si>
   <si>
     <t>ROK-120151</t>
   </si>
   <si>
     <t>Радиатор биметаллический RADENA VC 500/85 11 сек нижнее подключение (178 Вт/сек)</t>
   </si>
   <si>
-    <t>17 188.97 руб.</t>
+    <t>18 551.22 руб.</t>
   </si>
   <si>
     <t>ROK-120152</t>
   </si>
   <si>
     <t>Радиатор биметаллический RADENA VC 500/85 12 сек нижнее подключение (178 Вт/сек)</t>
   </si>
   <si>
-    <t>18 532.21 руб.</t>
+    <t>20 000.91 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1177,480 +1177,480 @@
         <v>869993</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1"/>
       <c r="E5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G5" s="2">
         <v>0</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*6686.06</f>
+        <f>J5*7215.94</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>869994</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="1"/>
       <c r="E6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*9235.91</f>
+        <f>J6*9967.87</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>869995</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="1"/>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*11785.75</f>
+        <f>J7*12719.79</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>869996</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="1"/>
       <c r="E8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G8" s="2">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*14335.79</f>
+        <f>J8*15471.92</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>869997</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*16885.44</f>
+        <f>J9*18223.63</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>869998</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G10" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*7786.15</f>
+        <f>J10*8403.21</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>869999</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*9129.38</f>
+        <f>J11*9852.90</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>870000</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G12" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*10472.62</f>
+        <f>J12*11302.58</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>870001</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>40</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*11816.05</f>
+        <f>J13*12752.48</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>870002</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G14" s="2">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*13159.28</f>
+        <f>J14*14202.17</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>870003</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*14502.31</f>
+        <f>J15*15651.64</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>870004</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G16" s="2">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*15845.74</f>
+        <f>J16*17101.54</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>870005</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*17188.97</f>
+        <f>J17*18551.22</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>870006</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>55</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*18532.21</f>
+        <f>J18*20000.91</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>