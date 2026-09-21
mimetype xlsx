--- v2 (2026-07-12)
+++ v3 (2026-09-21)
@@ -67,135 +67,135 @@
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Насосное оборудование</t>
   </si>
   <si>
     <t>Циркуляционные насосы для ГВС</t>
   </si>
   <si>
     <t>Циркуляционые насосы для ГВС VALTEC</t>
   </si>
   <si>
     <t>VLC-921011</t>
   </si>
   <si>
     <t>VSB.004.15.0</t>
   </si>
   <si>
     <t>Насос цирк. для ГВС VALTEC VSB 04-15 латун корпус</t>
   </si>
   <si>
-    <t>5 712.00 руб.</t>
+    <t>5 826.00 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VLC-921012</t>
   </si>
   <si>
     <t>VRS.121EM.15.0</t>
   </si>
   <si>
     <t>Энергосберегающий цирк. насос НЕРЖ для ГВС с частотным регулированием VALTEC VRS 12/1.2EM</t>
   </si>
   <si>
     <t>10 374.00 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
     <t>Циркуляционые насосы для ГВС VIEIR</t>
   </si>
   <si>
     <t>NAS-210010</t>
   </si>
   <si>
     <t>VR15-12</t>
   </si>
   <si>
     <t>Энергосберегающий циркуляционный насос для ГВС НЕРЖ корпус с режимом частного регулирования  (1/8шт)</t>
   </si>
   <si>
-    <t>10 143.00 руб.</t>
+    <t>11 036.16 руб.</t>
   </si>
   <si>
     <t>NAS-210011</t>
   </si>
   <si>
     <t>VRD20-6-130A</t>
   </si>
   <si>
     <t>Циркуляционный насос для ГВС ЧУГУН корпус VIEIR 130мм (1/8шт)</t>
   </si>
   <si>
-    <t>3 028.20 руб.</t>
+    <t>3 295.17 руб.</t>
   </si>
   <si>
     <t>NAS-210015</t>
   </si>
   <si>
     <t>VR15/6-130E</t>
   </si>
   <si>
     <t>Энергосберегающий циркуляционный насос для ГВС ЛАТУНЬ корпус с частотным регулир  "VIEIR" (8шт)</t>
   </si>
   <si>
-    <t>6 928.11 руб.</t>
+    <t>7 539.13 руб.</t>
   </si>
   <si>
     <t>VER-001339</t>
   </si>
   <si>
     <t>VR15-15B</t>
   </si>
   <si>
     <t>Энергосберегающий циркуляционный насос ГВС латунный в теплоизоляции (без частот регулир) (8/1шт)</t>
   </si>
   <si>
-    <t>8 027.67 руб.</t>
+    <t>9 376.16 руб.</t>
   </si>
   <si>
     <t>VVR-000139</t>
   </si>
   <si>
     <t>VRT20-6-130B</t>
   </si>
   <si>
     <t>Циркуляционный насос для ГВС ЛАТУНЬ корпус VIEIR 130мм (1/8шт)</t>
   </si>
   <si>
-    <t>4 989.18 руб.</t>
+    <t>5 428.79 руб.</t>
   </si>
   <si>
     <t>Циркуляционые насосы для ГВС ZEGOR</t>
   </si>
   <si>
     <t>ZGR-001343</t>
   </si>
   <si>
     <t>ZRS15/15 Pro</t>
   </si>
   <si>
     <t>Энергосберегающий циркуляционный насос ГВС бронза (5Вт, 2м, 15л/мин), без частот регулир (8/1шт)</t>
   </si>
   <si>
     <t>8 521.77 руб.</t>
   </si>
   <si>
     <t>Циркуляционые насосы для ГВС UNIPUMP</t>
   </si>
   <si>
     <t>UNI-101451</t>
   </si>
   <si>
     <t>Насос циркуляц. (ГВС)    UPH 15-1.5</t>
   </si>
@@ -1036,63 +1036,63 @@
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>822234</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*5712.00</f>
+        <f>J5*5826.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>822235</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2" t="s">
@@ -1122,203 +1122,203 @@
       <c r="G7" s="8"/>
       <c r="H7" s="8"/>
       <c r="I7" s="8"/>
       <c r="J7" s="8"/>
       <c r="K7" s="8"/>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>829334</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G8" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*10143.00</f>
+        <f>J8*11036.16</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>829335</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G9" s="2">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*3028.20</f>
+        <f>J9*3295.17</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>837114</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G10" s="2">
         <v>4</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*6928.11</f>
+        <f>J10*7539.13</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>885125</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="G11" s="2">
         <v>3</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*8027.67</f>
+        <f>J11*9376.16</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>853643</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>42</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>44</v>
       </c>
       <c r="G12" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*4989.18</f>
+        <f>J12*5428.79</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" outlineLevel="2">
       <c r="A13" s="8" t="s">
         <v>45</v>
       </c>
       <c r="B13" s="8"/>
       <c r="C13" s="8"/>
       <c r="D13" s="8"/>
       <c r="E13" s="8"/>
       <c r="F13" s="8"/>
       <c r="G13" s="8"/>
       <c r="H13" s="8"/>
       <c r="I13" s="8"/>
       <c r="J13" s="8"/>
       <c r="K13" s="8"/>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>956635</v>
       </c>
@@ -1539,51 +1539,51 @@
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*11431.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>958710</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D21" s="1">
         <v>50260</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G21" s="2">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*11431.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>958711</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D22" s="1">