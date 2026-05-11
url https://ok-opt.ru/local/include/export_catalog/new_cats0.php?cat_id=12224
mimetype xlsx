--- v0 (2026-03-15)
+++ v1 (2026-05-11)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -102,105 +102,99 @@
   <si>
     <t>-Смазка для канализационных труб MasterPlast (250 г)</t>
   </si>
   <si>
     <t>183.92 руб.</t>
   </si>
   <si>
     <t>RAS-120001</t>
   </si>
   <si>
     <t>Силиконовая смазка сантехническая 150 г. Ostendorf (1/50шт)</t>
   </si>
   <si>
     <t>203.38 руб.</t>
   </si>
   <si>
     <t>RAS-120002</t>
   </si>
   <si>
     <t>Силиконовая смазка сантехническая 250 г. Ostendorf (1/50шт)</t>
   </si>
   <si>
     <t>258.88 руб.</t>
   </si>
   <si>
-    <t>&gt;50</t>
-[...1 lines deleted...]
-  <si>
     <t>RAS-120003</t>
   </si>
   <si>
     <t>Силиконовая смазка сантехническая 500 г. Ostendorf (1/24шт)</t>
   </si>
   <si>
     <t>381.34 руб.</t>
   </si>
   <si>
     <t>RAS-120018</t>
   </si>
   <si>
     <t>TL200</t>
   </si>
   <si>
     <t xml:space="preserve">Смазка VIEIR силиконовая сантехническая 200гр </t>
   </si>
   <si>
-    <t>139.83 руб.</t>
+    <t>138.18 руб.</t>
   </si>
   <si>
     <t>RAS-130026</t>
   </si>
   <si>
     <t>Силиконовая смазка сантехническая LUBRIUM тюбик 30 г. с еврослотом (1/35шт)</t>
   </si>
   <si>
     <t>122.96 руб.</t>
   </si>
   <si>
+    <t>RAS-130027</t>
+  </si>
+  <si>
+    <t>Смазка сантехническая LUBRIUM тюбик 60 г. с еврослотом (1/25шт)</t>
+  </si>
+  <si>
+    <t>150.72 руб.</t>
+  </si>
+  <si>
     <t>&gt;10</t>
   </si>
   <si>
-    <t>RAS-130027</t>
-[...7 lines deleted...]
-  <si>
     <t>RAS-130028</t>
   </si>
   <si>
     <t>Силиконовая смазка сантехническая LUBRIUM тюбик 230 г. с еврослотом (1/10шт)</t>
   </si>
   <si>
     <t>400.60 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;25</t>
   </si>
   <si>
     <t>RAS-130029</t>
   </si>
   <si>
     <t>Аэрозоль смазка сантехническая LUBRIUM баллон 400мл  (1/12шт)</t>
   </si>
   <si>
     <t>543.18 руб.</t>
   </si>
   <si>
     <t>SST-100113</t>
   </si>
   <si>
     <t>DAV.PRO.150</t>
   </si>
   <si>
     <t>Смазка силиконовая незамерзающая DAVETI SLIDEX PRO 150 г (-30°C) (1/20)</t>
   </si>
   <si>
     <t>201.26 руб.</t>
   </si>
 </sst>
 </file>
 
@@ -304,51 +298,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956448b_50dc_11ee_a4b8_047c1617b143_444b1bf8_5a46_11f0_a775_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956448d_50dc_11ee_a4b8_047c1617b143_444b1bf2_5a46_11f0_a775_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18110d1f_50ef_11ee_a4b8_047c1617b143_444b1bf5_5a46_11f0_a775_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91e7ef_86a6_11e9_8101_003048fd731b_2ab5ecbf_49d5_11ea_810f_003048fd731b4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91e7f1_86a6_11e9_8101_003048fd731b_2ab5ecc0_49d5_11ea_810f_003048fd731b5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91e7f3_86a6_11e9_8101_003048fd731b_2ab5ecc1_49d5_11ea_810f_003048fd731b6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c116d_de8f_11e9_810a_003048fd731b_6b95d382_5a46_11f0_a775_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da5ea3_5c44_11ed_a369_047c1617b143_daef3eab_f115_11ee_a58b_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da5ea5_5c44_11ed_a369_047c1617b143_daef3eac_f115_11ee_a58b_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da5ea7_5c44_11ed_a369_047c1617b143_daef3ead_f115_11ee_a58b_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da5ea9_5c44_11ed_a369_047c1617b143_daef3eae_f115_11ee_a58b_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e40f_c920_11ee_a554_047c1617b143_daef3eaf_f115_11ee_a58b_047c1617b14312.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956448b_50dc_11ee_a4b8_047c1617b143_444b1bf8_5a46_11f0_a775_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956448d_50dc_11ee_a4b8_047c1617b143_444b1bf2_5a46_11f0_a775_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18110d1f_50ef_11ee_a4b8_047c1617b143_444b1bf5_5a46_11f0_a775_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91e7ef_86a6_11e9_8101_003048fd731b_2ab5ecbf_49d5_11ea_810f_003048fd731b4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91e7f1_86a6_11e9_8101_003048fd731b_2ab5ecc0_49d5_11ea_810f_003048fd731b5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91e7f3_86a6_11e9_8101_003048fd731b_2ab5ecc1_49d5_11ea_810f_003048fd731b6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c116d_de8f_11e9_810a_003048fd731b_6b95d382_5a46_11f0_a775_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da5ea3_5c44_11ed_a369_047c1617b143_b9bf9175_30b7_11f1_a89b_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da5ea5_5c44_11ed_a369_047c1617b143_b9bf9176_30b7_11f1_a89b_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da5ea7_5c44_11ed_a369_047c1617b143_b9bf9174_30b7_11f1_a89b_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da5ea9_5c44_11ed_a369_047c1617b143_b9bf9173_30b7_11f1_a89b_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e40f_c920_11ee_a554_047c1617b143_0a6f3aa1_310d_11f1_a89b_047c1617b14312.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_4" descr="Image_4"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1205,295 +1199,295 @@
       </c>
       <c r="J7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*203.38</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>822703</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D8" s="1"/>
       <c r="E8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="G8" s="2" t="s">
-        <v>28</v>
+      <c r="G8" s="2">
+        <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*258.88</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>822704</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="F9" s="2" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*381.34</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>823976</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="E10" s="2" t="s">
+      <c r="F10" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="F10" s="2" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="G10" s="2">
+        <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*139.83</f>
+        <f>J10*138.18</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>871461</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D11" s="1">
         <v>61143</v>
       </c>
       <c r="E11" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="F11" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="F11" s="2" t="s">
-[...3 lines deleted...]
-        <v>39</v>
+      <c r="G11" s="2">
+        <v>2</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*122.96</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>871462</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D12" s="1">
         <v>61144</v>
       </c>
       <c r="E12" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="G12" s="2" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*150.72</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>871463</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D13" s="1">
         <v>61145</v>
       </c>
       <c r="E13" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="F13" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="F13" s="2" t="s">
-[...3 lines deleted...]
-        <v>46</v>
+      <c r="G13" s="2">
+        <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*400.60</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>871464</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="D14" s="1">
         <v>61146</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*543.18</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>882574</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E15" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="F15" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="E15" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G15" s="2">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*201.26</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>