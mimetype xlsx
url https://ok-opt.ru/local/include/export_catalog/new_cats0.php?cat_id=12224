--- v1 (2026-05-11)
+++ v2 (2026-07-12)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -139,53 +139,50 @@
     <t>TL200</t>
   </si>
   <si>
     <t xml:space="preserve">Смазка VIEIR силиконовая сантехническая 200гр </t>
   </si>
   <si>
     <t>138.18 руб.</t>
   </si>
   <si>
     <t>RAS-130026</t>
   </si>
   <si>
     <t>Силиконовая смазка сантехническая LUBRIUM тюбик 30 г. с еврослотом (1/35шт)</t>
   </si>
   <si>
     <t>122.96 руб.</t>
   </si>
   <si>
     <t>RAS-130027</t>
   </si>
   <si>
     <t>Смазка сантехническая LUBRIUM тюбик 60 г. с еврослотом (1/25шт)</t>
   </si>
   <si>
     <t>150.72 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;10</t>
   </si>
   <si>
     <t>RAS-130028</t>
   </si>
   <si>
     <t>Силиконовая смазка сантехническая LUBRIUM тюбик 230 г. с еврослотом (1/10шт)</t>
   </si>
   <si>
     <t>400.60 руб.</t>
   </si>
   <si>
     <t>RAS-130029</t>
   </si>
   <si>
     <t>Аэрозоль смазка сантехническая LUBRIUM баллон 400мл  (1/12шт)</t>
   </si>
   <si>
     <t>543.18 руб.</t>
   </si>
   <si>
     <t>SST-100113</t>
   </si>
   <si>
     <t>DAV.PRO.150</t>
   </si>
@@ -1303,191 +1300,191 @@
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*138.18</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>871461</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D11" s="1">
         <v>61143</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G11" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*122.96</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>871462</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D12" s="1">
         <v>61144</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="G12" s="2" t="s">
-        <v>41</v>
+      <c r="G12" s="2">
+        <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*150.72</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>871463</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D13" s="1">
         <v>61145</v>
       </c>
       <c r="E13" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="F13" s="2" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*400.60</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>871464</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D14" s="1">
         <v>61146</v>
       </c>
       <c r="E14" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="F14" s="2" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*543.18</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>882574</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="F15" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="F15" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G15" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*201.26</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>