--- v2 (2026-07-12)
+++ v3 (2026-08-31)
@@ -120,51 +120,51 @@
   <si>
     <t>Силиконовая смазка сантехническая 250 г. Ostendorf (1/50шт)</t>
   </si>
   <si>
     <t>258.88 руб.</t>
   </si>
   <si>
     <t>RAS-120003</t>
   </si>
   <si>
     <t>Силиконовая смазка сантехническая 500 г. Ostendorf (1/24шт)</t>
   </si>
   <si>
     <t>381.34 руб.</t>
   </si>
   <si>
     <t>RAS-120018</t>
   </si>
   <si>
     <t>TL200</t>
   </si>
   <si>
     <t xml:space="preserve">Смазка VIEIR силиконовая сантехническая 200гр </t>
   </si>
   <si>
-    <t>138.18 руб.</t>
+    <t>147.85 руб.</t>
   </si>
   <si>
     <t>RAS-130026</t>
   </si>
   <si>
     <t>Силиконовая смазка сантехническая LUBRIUM тюбик 30 г. с еврослотом (1/35шт)</t>
   </si>
   <si>
     <t>122.96 руб.</t>
   </si>
   <si>
     <t>RAS-130027</t>
   </si>
   <si>
     <t>Смазка сантехническая LUBRIUM тюбик 60 г. с еврослотом (1/25шт)</t>
   </si>
   <si>
     <t>150.72 руб.</t>
   </si>
   <si>
     <t>RAS-130028</t>
   </si>
   <si>
     <t>Силиконовая смазка сантехническая LUBRIUM тюбик 230 г. с еврослотом (1/10шт)</t>
   </si>
@@ -1265,63 +1265,63 @@
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*381.34</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>823976</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G10" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*138.18</f>
+        <f>J10*147.85</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>871461</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D11" s="1">
         <v>61143</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">