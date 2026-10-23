--- v3 (2026-08-31)
+++ v4 (2026-10-23)
@@ -120,51 +120,51 @@
   <si>
     <t>Силиконовая смазка сантехническая 250 г. Ostendorf (1/50шт)</t>
   </si>
   <si>
     <t>258.88 руб.</t>
   </si>
   <si>
     <t>RAS-120003</t>
   </si>
   <si>
     <t>Силиконовая смазка сантехническая 500 г. Ostendorf (1/24шт)</t>
   </si>
   <si>
     <t>381.34 руб.</t>
   </si>
   <si>
     <t>RAS-120018</t>
   </si>
   <si>
     <t>TL200</t>
   </si>
   <si>
     <t xml:space="preserve">Смазка VIEIR силиконовая сантехническая 200гр </t>
   </si>
   <si>
-    <t>147.85 руб.</t>
+    <t>144.76 руб.</t>
   </si>
   <si>
     <t>RAS-130026</t>
   </si>
   <si>
     <t>Силиконовая смазка сантехническая LUBRIUM тюбик 30 г. с еврослотом (1/35шт)</t>
   </si>
   <si>
     <t>122.96 руб.</t>
   </si>
   <si>
     <t>RAS-130027</t>
   </si>
   <si>
     <t>Смазка сантехническая LUBRIUM тюбик 60 г. с еврослотом (1/25шт)</t>
   </si>
   <si>
     <t>150.72 руб.</t>
   </si>
   <si>
     <t>RAS-130028</t>
   </si>
   <si>
     <t>Силиконовая смазка сантехническая LUBRIUM тюбик 230 г. с еврослотом (1/10шт)</t>
   </si>
@@ -1230,98 +1230,98 @@
       <c r="J8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*258.88</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>822704</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="2">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*381.34</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>823976</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G10" s="2">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*147.85</f>
+        <f>J10*144.76</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>871461</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D11" s="1">
         <v>61143</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">