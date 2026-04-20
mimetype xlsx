--- v0 (2025-12-07)
+++ v1 (2026-04-20)
@@ -84,75 +84,75 @@
   <si>
     <t>ZRS25/4G-130 Pro</t>
   </si>
   <si>
     <t>Насос циркуляционный бесшумный СЕРИЯ PRO 25/4 130мм с гайками и кабелем. ГАРАНТИЯ 5 ЛЕТ (1/8 шт)</t>
   </si>
   <si>
     <t>4 695.19 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>ZGR-001112</t>
   </si>
   <si>
     <t>ZRS25/4G Pro</t>
   </si>
   <si>
     <t>Насос циркуляционный бесшумный СЕРИЯ PRO 25/4 180мм с гайками и кабелем. ГАРАНТИЯ 5 ЛЕТ (1/8 шт)</t>
   </si>
   <si>
     <t>4 225.67 руб.</t>
   </si>
   <si>
+    <t>ZGR-001113</t>
+  </si>
+  <si>
+    <t>ZRS25/6G-130 Pro</t>
+  </si>
+  <si>
+    <t>Насос циркуляционный бесшумный СЕРИЯ PRO 25/6 130мм с гайками и кабелем. ГАРАНТИЯ 5 ЛЕТ (1/8 шт)</t>
+  </si>
+  <si>
+    <t>4 656.04 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001114</t>
+  </si>
+  <si>
+    <t>ZRS25/6G Pro</t>
+  </si>
+  <si>
+    <t>Насос циркуляционный бесшумный СЕРИЯ PRO 25/6 180мм с гайками и кабелем. ГАРАНТИЯ 5 ЛЕТ (1/8 шт)</t>
+  </si>
+  <si>
+    <t>4 887.70 руб.</t>
+  </si>
+  <si>
     <t>&gt;10</t>
-  </si>
-[...22 lines deleted...]
-    <t>4 887.70 руб.</t>
   </si>
   <si>
     <t>ZGR-001194</t>
   </si>
   <si>
     <t>ZRS25/8G-180 Pro</t>
   </si>
   <si>
     <t>Насос циркуляционный бесшумный СЕРИЯ PRO 25/8 180мм с гайками и кабелем. ГАРАНТИЯ 5 ЛЕТ (1/4 шт)</t>
   </si>
   <si>
     <t>8 070.63 руб.</t>
   </si>
   <si>
     <t>ZGR-001195</t>
   </si>
   <si>
     <t>SMAC25/6 Pro</t>
   </si>
   <si>
     <t>Энергосберегающий циркул насос 25/6 180мм ZEGOR СЕРИЯ PRO с частотным регулир,ГАРАНТИЯ 7 ЛЕТ (1/8шт)</t>
   </si>
   <si>
     <t>8 586.66 руб.</t>
   </si>
@@ -1044,191 +1044,191 @@
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>834505</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*4695.19</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>834506</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="G6" s="2" t="s">
-        <v>22</v>
+      <c r="G6" s="2">
+        <v>8</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*4225.67</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>834507</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="F7" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G7" s="2">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*4656.04</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>834508</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="F8" s="2" t="s">
+      <c r="G8" s="2" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*4887.70</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>869370</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G9" s="2">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*8070.63</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>869371</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D10" s="1" t="s">
@@ -1289,51 +1289,51 @@
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*5230.30</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>877762</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G12" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*8376.69</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>879335</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D13" s="1" t="s">
@@ -1359,51 +1359,51 @@
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*4622.98</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>879336</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*5001.90</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>