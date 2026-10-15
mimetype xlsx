--- v3 (2026-08-23)
+++ v4 (2026-10-15)
@@ -93,51 +93,51 @@
   <si>
     <t>ZGR-002063</t>
   </si>
   <si>
     <t>T503-6</t>
   </si>
   <si>
     <t>Трап сантехнический ПРЯМОЙ D 50, решетка нержавеющая сталь. 150х150 мм,сухой затвор (40шт)</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>ZGR-002064</t>
   </si>
   <si>
     <t>T505-6</t>
   </si>
   <si>
     <t>Трап сантехнический УГЛОВОЙ D 50, решетка НЕРЖ сталь 100х100 мм,сухой затвор, вращение 360 (60шт)</t>
   </si>
   <si>
     <t>703.37 руб.</t>
   </si>
   <si>
-    <t>&gt;50</t>
+    <t>&gt;25</t>
   </si>
   <si>
     <t>ZGR-002065</t>
   </si>
   <si>
     <t>T506-6</t>
   </si>
   <si>
     <t>Трап сантехнический ПРЯМОЙ D 50, решетка нержавеющая сталь. 100х100 мм,сухой затвор (75шт)</t>
   </si>
   <si>
     <t>153.42 руб.</t>
   </si>
   <si>
     <t>ZGR-002086</t>
   </si>
   <si>
     <t>DK563-1</t>
   </si>
   <si>
     <t>Душевой трап 300 мм с сухим затвором, пластик корпус, нерж решетка ПОЛОСКА, вых 50мм ZEGOR (30шт)</t>
   </si>
   <si>
     <t>1 955.41 руб.</t>
   </si>
@@ -1115,51 +1115,51 @@
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*703.37</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>870013</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G7" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*153.42</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>878019</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D8" s="1" t="s">
@@ -1185,51 +1185,51 @@
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*1955.41</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>878020</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G9" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*2256.36</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>878021</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D10" s="1" t="s">