--- v0 (2026-04-22)
+++ v1 (2026-06-24)
@@ -84,114 +84,114 @@
   <si>
     <t>SA416-3</t>
   </si>
   <si>
     <t>Комплект универсальной смывной арматуры НИЗ подвод 1/2,материал мембраны-силикон (20шт)</t>
   </si>
   <si>
     <t>818.26 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>ZGR-002031</t>
   </si>
   <si>
     <t>SA416-6</t>
   </si>
   <si>
     <t>Комплект универсальной смывной арматуры БОК подвод 1/2,материал мембраны-силикон (20шт)</t>
   </si>
   <si>
     <t>859.18 руб.</t>
   </si>
   <si>
+    <t>ZGR-002032</t>
+  </si>
+  <si>
+    <t>SA480-2</t>
+  </si>
+  <si>
+    <t>Выпускной механизм для смывного бачка,материал мембраны-силикон (30шт)</t>
+  </si>
+  <si>
+    <t>481.82 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-002077</t>
+  </si>
+  <si>
+    <t>SA436-3</t>
+  </si>
+  <si>
+    <t>Комплект cмывной арматуры НИЗ пл. резьба 1/2", СТАРТ-СТОП (20шт)</t>
+  </si>
+  <si>
+    <t>831.90 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-002078</t>
+  </si>
+  <si>
+    <t>SA436-6</t>
+  </si>
+  <si>
+    <t>Комплект cмывной арматуры БОК пл. резьба 1/2", СТАРТ-СТОП (20шт)</t>
+  </si>
+  <si>
+    <t>872.81 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-002080</t>
+  </si>
+  <si>
+    <t>РС472-1</t>
+  </si>
+  <si>
+    <t>Поплавкой клапан нижней подачи воды, пластиковая резьба 1/2" (60шт)</t>
+  </si>
+  <si>
+    <t>291.48 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>ZGR-002081</t>
+  </si>
+  <si>
+    <t>РС472-3</t>
+  </si>
+  <si>
+    <t>Поплавкой клапан боковой  подачи воды, пластиковая резьба 1/2" (55шт)</t>
+  </si>
+  <si>
+    <t>303.94 руб.</t>
+  </si>
+  <si>
     <t>&gt;10</t>
-  </si>
-[...61 lines deleted...]
-    <t>&gt;25</t>
   </si>
   <si>
     <t>ZGR-002082</t>
   </si>
   <si>
     <t>SB409-4</t>
   </si>
   <si>
     <t>Смывной бачок 8л для унитаза пластиковый, кнопочный,c комплектом труб (5шт)</t>
   </si>
   <si>
     <t>2 196.12 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -997,192 +997,192 @@
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*818.26</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>868569</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="G6" s="2" t="s">
-        <v>22</v>
+      <c r="G6" s="2">
+        <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*859.18</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>868570</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="F7" s="2" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*481.82</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>873906</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*831.90</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>873907</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="F9" s="2" t="s">
-[...3 lines deleted...]
-        <v>22</v>
+      <c r="G9" s="2">
+        <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*872.81</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>873909</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="E10" s="2" t="s">
+      <c r="F10" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="F10" s="2" t="s">
+      <c r="G10" s="2" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*291.48</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>873910</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D11" s="1" t="s">