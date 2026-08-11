--- v1 (2026-06-24)
+++ v2 (2026-08-11)
@@ -126,66 +126,66 @@
   <si>
     <t>Комплект cмывной арматуры НИЗ пл. резьба 1/2", СТАРТ-СТОП (20шт)</t>
   </si>
   <si>
     <t>831.90 руб.</t>
   </si>
   <si>
     <t>ZGR-002078</t>
   </si>
   <si>
     <t>SA436-6</t>
   </si>
   <si>
     <t>Комплект cмывной арматуры БОК пл. резьба 1/2", СТАРТ-СТОП (20шт)</t>
   </si>
   <si>
     <t>872.81 руб.</t>
   </si>
   <si>
     <t>ZGR-002080</t>
   </si>
   <si>
     <t>РС472-1</t>
   </si>
   <si>
-    <t>Поплавкой клапан нижней подачи воды, пластиковая резьба 1/2" (60шт)</t>
+    <t>Поплавковый клапан нижней подачи воды, пластиковая резьба 1/2" (60шт)</t>
   </si>
   <si>
     <t>291.48 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
     <t>ZGR-002081</t>
   </si>
   <si>
     <t>РС472-3</t>
   </si>
   <si>
-    <t>Поплавкой клапан боковой  подачи воды, пластиковая резьба 1/2" (55шт)</t>
+    <t>Поплавковый клапан боковой  подачи воды, пластиковая резьба 1/2" (55шт)</t>
   </si>
   <si>
     <t>303.94 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>ZGR-002082</t>
   </si>
   <si>
     <t>SB409-4</t>
   </si>
   <si>
     <t>Смывной бачок 8л для унитаза пластиковый, кнопочный,c комплектом труб (5шт)</t>
   </si>
   <si>
     <t>2 196.12 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">