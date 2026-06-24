--- v0 (2026-04-22)
+++ v1 (2026-06-24)
@@ -121,78 +121,78 @@
   <si>
     <t>ZGR-002042</t>
   </si>
   <si>
     <t>S204-0</t>
   </si>
   <si>
     <t>Сиденье для унитаза Shell (12шт)</t>
   </si>
   <si>
     <t>568.86 руб.</t>
   </si>
   <si>
     <t>ZGR-002052</t>
   </si>
   <si>
     <t>Е702-6</t>
   </si>
   <si>
     <t>Крепление для туалетного сиденья Zegor (10/100шт)</t>
   </si>
   <si>
     <t>32.73 руб.</t>
   </si>
   <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>ZGR-002053</t>
+  </si>
+  <si>
+    <t>Е702-8</t>
+  </si>
+  <si>
+    <t>Крепление для туалетного сиденья Zegor King (50шт)</t>
+  </si>
+  <si>
+    <t>105.29 руб.</t>
+  </si>
+  <si>
     <t>&gt;50</t>
   </si>
   <si>
-    <t>ZGR-002053</t>
-[...10 lines deleted...]
-  <si>
     <t>ZGR-002054</t>
   </si>
   <si>
     <t>Е702-9</t>
   </si>
   <si>
     <t>Крепление для туалетного сиденья Shell (75шт)</t>
   </si>
   <si>
     <t>76.37 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;10</t>
   </si>
   <si>
     <t>ZGR-002060</t>
   </si>
   <si>
     <t>S202-5</t>
   </si>
   <si>
     <t>Сиденье для унитаза Альфа (10iшт)</t>
   </si>
   <si>
     <t>433.29 руб.</t>
   </si>
   <si>
     <t>ZGR-002061</t>
   </si>
   <si>
     <t>Е702-5</t>
   </si>
   <si>
     <t>Крепление для унитаза Альфа (50iшт)</t>
   </si>
   <si>
     <t>450.04 руб.</t>
   </si>
@@ -1041,51 +1041,51 @@
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*815.01</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>868578</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*467.89</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>868579</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
@@ -1111,51 +1111,51 @@
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*796.30</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>868580</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G8" s="2">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*568.86</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>868590</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
@@ -1181,86 +1181,86 @@
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*32.73</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>868591</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*105.29</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>868592</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="G11" s="2" t="s">
         <v>43</v>
+      </c>
+      <c r="G11" s="2">
+        <v>7</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*76.37</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>870008</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D12" s="1" t="s">