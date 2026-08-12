--- v1 (2026-06-24)
+++ v2 (2026-08-12)
@@ -85,102 +85,102 @@
   <si>
     <t>WS0100</t>
   </si>
   <si>
     <t>-Сиденье Анипласт для унитаза</t>
   </si>
   <si>
     <t>815.01 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>ZGR-002040</t>
   </si>
   <si>
     <t>S201-0</t>
   </si>
   <si>
     <t>Сиденье для унитаза Zegor (12шт)</t>
   </si>
   <si>
     <t>467.89 руб.</t>
   </si>
   <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
     <t>ZGR-002041</t>
   </si>
   <si>
     <t>S202-2</t>
   </si>
   <si>
     <t>Сиденье для унитаза Zegor King без упаковки (12шт)</t>
   </si>
   <si>
     <t>796.30 руб.</t>
   </si>
   <si>
     <t>ZGR-002042</t>
   </si>
   <si>
     <t>S204-0</t>
   </si>
   <si>
     <t>Сиденье для унитаза Shell (12шт)</t>
   </si>
   <si>
     <t>568.86 руб.</t>
   </si>
   <si>
     <t>ZGR-002052</t>
   </si>
   <si>
     <t>Е702-6</t>
   </si>
   <si>
     <t>Крепление для туалетного сиденья Zegor (10/100шт)</t>
   </si>
   <si>
     <t>32.73 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>ZGR-002053</t>
   </si>
   <si>
     <t>Е702-8</t>
   </si>
   <si>
     <t>Крепление для туалетного сиденья Zegor King (50шт)</t>
   </si>
   <si>
     <t>105.29 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;50</t>
   </si>
   <si>
     <t>ZGR-002054</t>
   </si>
   <si>
     <t>Е702-9</t>
   </si>
   <si>
     <t>Крепление для туалетного сиденья Shell (75шт)</t>
   </si>
   <si>
     <t>76.37 руб.</t>
   </si>
   <si>
     <t>ZGR-002060</t>
   </si>
   <si>
     <t>S202-5</t>
   </si>
   <si>
     <t>Сиденье для унитаза Альфа (10iшт)</t>
   </si>
   <si>
     <t>433.29 руб.</t>
   </si>
@@ -1046,221 +1046,221 @@
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>868578</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
-      <c r="I6" s="1">
-        <v>0</v>
+      <c r="I6" s="1" t="s">
+        <v>22</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*467.89</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>868579</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*796.30</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>868580</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G8" s="2">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*568.86</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>868590</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*32.73</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>868591</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="G10" s="2" t="s">
         <v>35</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*105.29</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>868592</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G11" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*76.37</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>870008</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D12" s="1" t="s">