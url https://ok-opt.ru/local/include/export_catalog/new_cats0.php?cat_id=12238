--- v4 (2026-08-11)
+++ v5 (2026-10-15)
@@ -166,62 +166,62 @@
   <si>
     <t>ТЭН 1,2 кВт, L=285мм с терморегулятором  D-42мм (1/50шт)</t>
   </si>
   <si>
     <t>1 082.25 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>KIO-320003</t>
   </si>
   <si>
     <t>ТЭН 1,5 кВт, L=295мм с терморегулятором  D-42мм (1/50шт)</t>
   </si>
   <si>
     <t>KIO-320004</t>
   </si>
   <si>
     <t>ТЭН 2,0 кВт с терморегулятором 1 1/4</t>
   </si>
   <si>
     <t>844.31 руб.</t>
   </si>
   <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
     <t>KIO-320005</t>
   </si>
   <si>
     <t>ТЭН 2,5 кВт, L=280мм с терморегулятором  D-42мм (1/50шт)</t>
   </si>
   <si>
     <t>1 052.44 руб.</t>
   </si>
   <si>
-    <t>&gt;10</t>
-[...1 lines deleted...]
-  <si>
     <t>KIO-320006</t>
   </si>
   <si>
     <t>ТЭН 3,0 кВт, L=283мм с терморегулятором  D-42мм (1/50шт)</t>
   </si>
   <si>
     <t>KIO-320007</t>
   </si>
   <si>
     <t>ТЭН 3,5 кВт, L=280мм с терморегулятором  D-42мм (1/50шт)</t>
   </si>
   <si>
     <t>KIO-320008</t>
   </si>
   <si>
     <t>ТЭН 4,0 кВт, L=285мм с терморегулятором  D-42мм (1/50шт)</t>
   </si>
   <si>
     <t>KIO-320009</t>
   </si>
   <si>
     <t>уплотнительная прокладка RDT D42мм круглый профиль</t>
   </si>
   <si>
     <t>105.57 руб.</t>
@@ -580,96 +580,96 @@
   <si>
     <t>111 007.26 руб.</t>
   </si>
   <si>
     <t>KOK- 001015</t>
   </si>
   <si>
     <t>Котел газовый двухконтурный настенный Ariston 35КВт ALTEAS XC 35 FF NG, энергосбережение, WIFI, прем</t>
   </si>
   <si>
     <t>120 739.09 руб.</t>
   </si>
   <si>
     <t>Газовые котлы VIEIR</t>
   </si>
   <si>
     <t>VER-001290</t>
   </si>
   <si>
     <t>L1PB20-S100</t>
   </si>
   <si>
     <t>Двухконтурный газовый котел с пластинчатым теплообменником 20Квт (1шт)</t>
   </si>
   <si>
-    <t>58 447.74 руб.</t>
+    <t>59 657.72 руб.</t>
   </si>
   <si>
     <t>VER-001291</t>
   </si>
   <si>
     <t>L1PB24- S100</t>
   </si>
   <si>
     <t>Двухконтурный газовый котел с пластинчатым теплообменником 24Квт (1шт)</t>
   </si>
   <si>
     <t>VER-001292</t>
   </si>
   <si>
     <t>N1PB24- S100</t>
   </si>
   <si>
     <t>Одноконтурный газовый котел с трехходовым клапаном 24Квт (1шт)</t>
   </si>
   <si>
-    <t>58 197.11 руб.</t>
+    <t>59 401.90 руб.</t>
   </si>
   <si>
     <t>VER-001293</t>
   </si>
   <si>
     <t>N1PB30-S100</t>
   </si>
   <si>
     <t>Одноконтурный газовый котел с трехходовым клапаном 30Квт (1шт)</t>
   </si>
   <si>
-    <t>64 678.73 руб.</t>
+    <t>66 017.70 руб.</t>
   </si>
   <si>
     <t>VER-001294</t>
   </si>
   <si>
     <t>N1PB35-S100</t>
   </si>
   <si>
     <t>Одноконтурный газовый котел с трехходовым клапаном 35Квт (1шт)</t>
   </si>
   <si>
-    <t>67 035.54 руб.</t>
+    <t>68 423.30 руб.</t>
   </si>
   <si>
     <t>ЭЛЕКТРИЧЕСКИЕ котлы</t>
   </si>
   <si>
     <t xml:space="preserve">Электрические котлы ARDERIA </t>
   </si>
   <si>
     <t>ARD-100101</t>
   </si>
   <si>
     <t>E4</t>
   </si>
   <si>
     <t>Электрический котел настенный Arderia 4КВт, 220Вт (бак, насос, электр управление)</t>
   </si>
   <si>
     <t>42 130.85 руб.</t>
   </si>
   <si>
     <t>ARD-100102</t>
   </si>
   <si>
     <t>E6</t>
   </si>
@@ -1201,87 +1201,87 @@
   <si>
     <t>64 185.41 руб.</t>
   </si>
   <si>
     <t>KOK- 001052</t>
   </si>
   <si>
     <t>Электроприбор отопительный ЭВАН PRACTIC- 24</t>
   </si>
   <si>
     <t>67 407.59 руб.</t>
   </si>
   <si>
     <t>Электрические котлы VIEIR</t>
   </si>
   <si>
     <t>VER-000359</t>
   </si>
   <si>
     <t>VRKT5.5</t>
   </si>
   <si>
     <t>Электрический котел (1шт)</t>
   </si>
   <si>
-    <t>52 859.94 руб.</t>
+    <t>53 954.24 руб.</t>
   </si>
   <si>
     <t>VER-000360</t>
   </si>
   <si>
     <t>VRKT7.5</t>
   </si>
   <si>
-    <t>54 475.43 руб.</t>
+    <t>55 603.18 руб.</t>
   </si>
   <si>
     <t>VER-000361</t>
   </si>
   <si>
     <t>VRKT9.5</t>
   </si>
   <si>
-    <t>55 980.71 руб.</t>
+    <t>57 139.62 руб.</t>
   </si>
   <si>
     <t>VER-000362</t>
   </si>
   <si>
     <t>VRKT11</t>
   </si>
   <si>
-    <t>56 225.30 руб.</t>
+    <t>57 389.27 руб.</t>
   </si>
   <si>
     <t>VER-000363</t>
   </si>
   <si>
     <t>VRKT13</t>
   </si>
   <si>
-    <t>56 725.05 руб.</t>
+    <t>57 899.36 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -5584,180 +5584,180 @@
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*1082.25</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>819074</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*844.31</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>819075</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*1052.44</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>819076</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*1052.44</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>819077</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G20" s="2">
         <v>8</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*1052.44</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>819078</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G21" s="2">
         <v>4</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*1052.44</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>819079</v>
       </c>
       <c r="C22" s="1" t="s">
@@ -7029,191 +7029,191 @@
       <c r="C61" s="1" t="s">
         <v>184</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>185</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>186</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>187</v>
       </c>
       <c r="G61" s="2">
         <v>0</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K61" s="2" t="str">
-        <f>J61*58447.74</f>
+        <f>J61*59657.72</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>885080</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>188</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>189</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>190</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>187</v>
       </c>
       <c r="G62" s="2">
         <v>0</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K62" s="2" t="str">
-        <f>J62*58447.74</f>
+        <f>J62*59657.72</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>885081</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>191</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>192</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>193</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>194</v>
       </c>
       <c r="G63" s="2">
         <v>0</v>
       </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K63" s="2" t="str">
-        <f>J63*58197.11</f>
+        <f>J63*59401.90</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>885082</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>195</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>196</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>197</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>198</v>
       </c>
       <c r="G64" s="2">
         <v>0</v>
       </c>
       <c r="H64" s="2">
         <v>0</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K64" s="2" t="str">
-        <f>J64*64678.73</f>
+        <f>J64*66017.70</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>885083</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>199</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>200</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>201</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>202</v>
       </c>
       <c r="G65" s="2">
         <v>0</v>
       </c>
       <c r="H65" s="2">
         <v>0</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K65" s="2" t="str">
-        <f>J65*67035.54</f>
+        <f>J65*68423.30</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" outlineLevel="2">
       <c r="A66" s="8" t="s">
         <v>203</v>
       </c>
       <c r="B66" s="8"/>
       <c r="C66" s="8"/>
       <c r="D66" s="8"/>
       <c r="E66" s="8"/>
       <c r="F66" s="8"/>
       <c r="G66" s="8"/>
       <c r="H66" s="8"/>
       <c r="I66" s="8"/>
       <c r="J66" s="8"/>
       <c r="K66" s="8"/>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" outlineLevel="3">
       <c r="A67" s="9" t="s">
         <v>204</v>
       </c>
       <c r="B67" s="9"/>
@@ -7970,57 +7970,57 @@
       </c>
       <c r="K90" s="2" t="str">
         <f>J90*83072.00</f>
         <v>0</v>
       </c>
       <c r="L90" s="5"/>
     </row>
     <row r="91" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>874780</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>284</v>
       </c>
       <c r="D91" s="1">
         <v>10023648</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>285</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>286</v>
       </c>
       <c r="G91" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H91" s="2">
         <v>0</v>
       </c>
       <c r="I91" s="1">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J91" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K91" s="2" t="str">
         <f>J91*84352.00</f>
         <v>0</v>
       </c>
       <c r="L91" s="5"/>
     </row>
     <row r="92" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>874781</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>287</v>
       </c>
       <c r="D92" s="1">
         <v>10023649</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>288</v>
       </c>
       <c r="F92" s="2" t="s">
@@ -9239,191 +9239,191 @@
       <c r="C128" s="1" t="s">
         <v>391</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>392</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>393</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>394</v>
       </c>
       <c r="G128" s="2">
         <v>1</v>
       </c>
       <c r="H128" s="2">
         <v>0</v>
       </c>
       <c r="I128" s="1">
         <v>0</v>
       </c>
       <c r="J128" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K128" s="2" t="str">
-        <f>J128*52859.94</f>
+        <f>J128*53954.24</f>
         <v>0</v>
       </c>
       <c r="L128" s="5"/>
     </row>
     <row r="129" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
         <v>878101</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>395</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>396</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>393</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>397</v>
       </c>
       <c r="G129" s="2">
         <v>0</v>
       </c>
       <c r="H129" s="2">
         <v>0</v>
       </c>
       <c r="I129" s="1">
         <v>0</v>
       </c>
       <c r="J129" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K129" s="2" t="str">
-        <f>J129*54475.43</f>
+        <f>J129*55603.18</f>
         <v>0</v>
       </c>
       <c r="L129" s="5"/>
     </row>
     <row r="130" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
         <v>878102</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>398</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>399</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>393</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>400</v>
       </c>
       <c r="G130" s="2">
         <v>0</v>
       </c>
       <c r="H130" s="2">
         <v>0</v>
       </c>
       <c r="I130" s="1">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K130" s="2" t="str">
-        <f>J130*55980.71</f>
+        <f>J130*57139.62</f>
         <v>0</v>
       </c>
       <c r="L130" s="5"/>
     </row>
     <row r="131" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
         <v>878103</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>401</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>402</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>393</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>403</v>
       </c>
       <c r="G131" s="2">
         <v>0</v>
       </c>
       <c r="H131" s="2">
         <v>0</v>
       </c>
       <c r="I131" s="1">
         <v>0</v>
       </c>
       <c r="J131" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K131" s="2" t="str">
-        <f>J131*56225.30</f>
+        <f>J131*57389.27</f>
         <v>0</v>
       </c>
       <c r="L131" s="5"/>
     </row>
     <row r="132" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
         <v>878104</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>404</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>405</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>393</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>406</v>
       </c>
       <c r="G132" s="2">
         <v>0</v>
       </c>
       <c r="H132" s="2">
         <v>0</v>
       </c>
       <c r="I132" s="1">
         <v>0</v>
       </c>
       <c r="J132" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K132" s="2" t="str">
-        <f>J132*56725.05</f>
+        <f>J132*57899.36</f>
         <v>0</v>
       </c>
       <c r="L132" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A24:K24"/>
     <mergeCell ref="A66:K66"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A14:K14"/>
     <mergeCell ref="A25:K25"/>
     <mergeCell ref="A38:K38"/>
     <mergeCell ref="A45:K45"/>
     <mergeCell ref="A60:K60"/>
     <mergeCell ref="A67:K67"/>
     <mergeCell ref="A75:K75"/>
     <mergeCell ref="A83:K83"/>
     <mergeCell ref="A88:K88"/>
     <mergeCell ref="A94:K94"/>
     <mergeCell ref="A127:K127"/>