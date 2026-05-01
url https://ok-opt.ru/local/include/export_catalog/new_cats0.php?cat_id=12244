--- v0 (2025-12-07)
+++ v1 (2026-05-01)
@@ -556,51 +556,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05941a_823c_11ed_a3a0_047c1617b143_ba673411_f115_11ee_a58b_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05941c_823c_11ed_a3a0_047c1617b143_ba673413_f115_11ee_a58b_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05941e_823c_11ed_a3a0_047c1617b143_ba673415_f115_11ee_a58b_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc390075_823f_11ed_a3a0_047c1617b143_ba67341a_f115_11ee_a58b_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc390077_823f_11ed_a3a0_047c1617b143_ba673412_f115_11ee_a58b_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21c133_400c_11ee_a4a3_047c1617b143_ba67341b_f115_11ee_a58b_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21c135_400c_11ee_a4a3_047c1617b143_ba67341c_f115_11ee_a58b_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21c137_400c_11ee_a4a3_047c1617b143_ba67341d_f115_11ee_a58b_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21c139_400c_11ee_a4a3_047c1617b143_ba67341e_f115_11ee_a58b_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21c13b_400c_11ee_a4a3_047c1617b143_ba67341f_f115_11ee_a58b_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb6d0d_6d1a_11ee_a4dc_047c1617b143_ba673416_f115_11ee_a58b_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb6d0f_6d1a_11ee_a4dc_047c1617b143_ba673417_f115_11ee_a58b_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb6d11_6d1a_11ee_a4dc_047c1617b143_ba673418_f115_11ee_a58b_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb6d13_6d1a_11ee_a4dc_047c1617b143_ba673419_f115_11ee_a58b_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb6d0b_6d1a_11ee_a4dc_047c1617b143_ba673414_f115_11ee_a58b_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df682c6_821d_11ed_a3a0_047c1617b143_ba673428_f115_11ee_a58b_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df682c8_821d_11ed_a3a0_047c1617b143_ba673429_f115_11ee_a58b_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df682ca_821d_11ed_a3a0_047c1617b143_ba67342b_f115_11ee_a58b_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df682cc_821d_11ed_a3a0_047c1617b143_ba673425_f115_11ee_a58b_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df682ce_821d_11ed_a3a0_047c1617b143_ba673420_f115_11ee_a58b_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df682d0_821d_11ed_a3a0_047c1617b143_ba673421_f115_11ee_a58b_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df682d2_821d_11ed_a3a0_047c1617b143_ba673422_f115_11ee_a58b_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df682d4_821d_11ed_a3a0_047c1617b143_ba673423_f115_11ee_a58b_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df682d6_821d_11ed_a3a0_047c1617b143_ba673424_f115_11ee_a58b_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df682d8_821d_11ed_a3a0_047c1617b143_ba673427_f115_11ee_a58b_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df682da_821d_11ed_a3a0_047c1617b143_ba673426_f115_11ee_a58b_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33e792_a0db_11ed_a3cb_047c1617b143_ba67342d_f115_11ee_a58b_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33e794_a0db_11ed_a3cb_047c1617b143_ba67342e_f115_11ee_a58b_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33e796_a0db_11ed_a3cb_047c1617b143_ba67342f_f115_11ee_a58b_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33e798_a0db_11ed_a3cb_047c1617b143_ba673430_f115_11ee_a58b_047c1617b14330.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05941a_823c_11ed_a3a0_047c1617b143_ba673411_f115_11ee_a58b_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05941c_823c_11ed_a3a0_047c1617b143_ba673413_f115_11ee_a58b_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05941e_823c_11ed_a3a0_047c1617b143_ba673415_f115_11ee_a58b_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc390075_823f_11ed_a3a0_047c1617b143_ba67341a_f115_11ee_a58b_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc390077_823f_11ed_a3a0_047c1617b143_ba673412_f115_11ee_a58b_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21c133_400c_11ee_a4a3_047c1617b143_ba67341b_f115_11ee_a58b_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21c135_400c_11ee_a4a3_047c1617b143_ba67341c_f115_11ee_a58b_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21c137_400c_11ee_a4a3_047c1617b143_ba67341d_f115_11ee_a58b_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21c139_400c_11ee_a4a3_047c1617b143_ba67341e_f115_11ee_a58b_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21c13b_400c_11ee_a4a3_047c1617b143_ba67341f_f115_11ee_a58b_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb6d0d_6d1a_11ee_a4dc_047c1617b143_ba673416_f115_11ee_a58b_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb6d0f_6d1a_11ee_a4dc_047c1617b143_ba673417_f115_11ee_a58b_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb6d11_6d1a_11ee_a4dc_047c1617b143_ba673418_f115_11ee_a58b_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb6d13_6d1a_11ee_a4dc_047c1617b143_ba673419_f115_11ee_a58b_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb6d0b_6d1a_11ee_a4dc_047c1617b143_ba673414_f115_11ee_a58b_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df682c6_821d_11ed_a3a0_047c1617b143_0a6f3b3e_310d_11f1_a89b_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df682c8_821d_11ed_a3a0_047c1617b143_0a6f3b4d_310d_11f1_a89b_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df682ca_821d_11ed_a3a0_047c1617b143_10e2bb85_310d_11f1_a89b_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df682cc_821d_11ed_a3a0_047c1617b143_10e2bb91_310d_11f1_a89b_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df682ce_821d_11ed_a3a0_047c1617b143_0a6f3b2f_310d_11f1_a89b_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df682d0_821d_11ed_a3a0_047c1617b143_0a6f3b36_310d_11f1_a89b_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df682d2_821d_11ed_a3a0_047c1617b143_0a6f3b3a_310d_11f1_a89b_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df682d4_821d_11ed_a3a0_047c1617b143_0a6f3b45_310d_11f1_a89b_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df682d6_821d_11ed_a3a0_047c1617b143_10e2bb89_310d_11f1_a89b_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df682d8_821d_11ed_a3a0_047c1617b143_10e2bb95_310d_11f1_a89b_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df682da_821d_11ed_a3a0_047c1617b143_0a6f3b33_310d_11f1_a89b_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33e792_a0db_11ed_a3cb_047c1617b143_0a6f3b42_310d_11f1_a89b_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33e794_a0db_11ed_a3cb_047c1617b143_0a6f3b51_310d_11f1_a89b_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33e796_a0db_11ed_a3cb_047c1617b143_0a6f3b55_310d_11f1_a89b_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33e798_a0db_11ed_a3cb_047c1617b143_10e2bb8d_310d_11f1_a89b_047c1617b14330.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2845,51 +2845,51 @@
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*46304.04</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>874124</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>123</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>124</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>125</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>126</v>
       </c>
       <c r="G33" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*50686.44</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>874125</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>127</v>
       </c>
       <c r="D34" s="1" t="s">