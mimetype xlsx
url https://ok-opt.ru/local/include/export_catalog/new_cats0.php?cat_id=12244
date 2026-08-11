--- v1 (2026-05-01)
+++ v2 (2026-08-11)
@@ -1954,51 +1954,51 @@
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*53478.81</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>873857</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*60943.85</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>873858</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
@@ -2845,51 +2845,51 @@
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*46304.04</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>874124</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>123</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>124</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>125</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>126</v>
       </c>
       <c r="G33" s="2">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*50686.44</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>874125</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>127</v>
       </c>
       <c r="D34" s="1" t="s">