--- v0 (2026-04-20)
+++ v1 (2026-08-11)
@@ -1671,51 +1671,51 @@
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*46304.04</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>874124</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>65</v>
       </c>
       <c r="G17" s="2">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*50686.44</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>874125</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D18" s="1" t="s">