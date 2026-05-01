--- v1 (2026-03-12)
+++ v2 (2026-05-01)
@@ -63,51 +63,51 @@
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>КОТЛЫ и оборудование для котельных</t>
   </si>
   <si>
     <t>Дымоходы</t>
   </si>
   <si>
     <t>VER-001295</t>
   </si>
   <si>
     <t>VRKT-4</t>
   </si>
   <si>
     <t>Комплект коаксиального дымохода для газового котла (1шт)</t>
   </si>
   <si>
-    <t>2 916.99 руб.</t>
+    <t>2 882.67 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>Дымоходы УТДК</t>
   </si>
   <si>
     <t>УТ000001469</t>
   </si>
   <si>
     <t>Колено коаксиальное 60х100-90</t>
   </si>
   <si>
     <t>1 100.80 руб.</t>
   </si>
   <si>
     <t>УТ000001470</t>
   </si>
   <si>
     <t>Колено коаксиальное стартовое 60х100-90 с фланцем</t>
   </si>
   <si>
     <t>1 212.80 руб.</t>
   </si>
@@ -896,51 +896,51 @@
       <c r="C4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="2">
         <v>0</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
       <c r="I4" s="1">
         <v>0</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K4" s="2" t="str">
-        <f>J4*2916.99</f>
+        <f>J4*2882.67</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" outlineLevel="2">
       <c r="A5" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="8"/>
       <c r="C5" s="8"/>
       <c r="D5" s="8"/>
       <c r="E5" s="8"/>
       <c r="F5" s="8"/>
       <c r="G5" s="8"/>
       <c r="H5" s="8"/>
       <c r="I5" s="8"/>
       <c r="J5" s="8"/>
       <c r="K5" s="8"/>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>873666</v>
       </c>