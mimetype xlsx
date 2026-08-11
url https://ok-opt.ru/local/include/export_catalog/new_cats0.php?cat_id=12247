--- v2 (2026-05-01)
+++ v3 (2026-08-11)
@@ -63,51 +63,51 @@
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>КОТЛЫ и оборудование для котельных</t>
   </si>
   <si>
     <t>Дымоходы</t>
   </si>
   <si>
     <t>VER-001295</t>
   </si>
   <si>
     <t>VRKT-4</t>
   </si>
   <si>
     <t>Комплект коаксиального дымохода для газового котла (1шт)</t>
   </si>
   <si>
-    <t>2 882.67 руб.</t>
+    <t>2 960.74 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>Дымоходы УТДК</t>
   </si>
   <si>
     <t>УТ000001469</t>
   </si>
   <si>
     <t>Колено коаксиальное 60х100-90</t>
   </si>
   <si>
     <t>1 100.80 руб.</t>
   </si>
   <si>
     <t>УТ000001470</t>
   </si>
   <si>
     <t>Колено коаксиальное стартовое 60х100-90 с фланцем</t>
   </si>
   <si>
     <t>1 212.80 руб.</t>
   </si>
@@ -884,63 +884,63 @@
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="5"/>
     </row>
     <row r="4" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A4" s="1"/>
       <c r="B4" s="1">
         <v>885818</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
       <c r="I4" s="1">
         <v>0</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K4" s="2" t="str">
-        <f>J4*2882.67</f>
+        <f>J4*2960.74</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" outlineLevel="2">
       <c r="A5" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="8"/>
       <c r="C5" s="8"/>
       <c r="D5" s="8"/>
       <c r="E5" s="8"/>
       <c r="F5" s="8"/>
       <c r="G5" s="8"/>
       <c r="H5" s="8"/>
       <c r="I5" s="8"/>
       <c r="J5" s="8"/>
       <c r="K5" s="8"/>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>873666</v>
       </c>