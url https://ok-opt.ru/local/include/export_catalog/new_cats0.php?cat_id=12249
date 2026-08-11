--- v0 (2026-05-02)
+++ v1 (2026-08-11)
@@ -423,96 +423,96 @@
   <si>
     <t>111 007.26 руб.</t>
   </si>
   <si>
     <t>KOK- 001015</t>
   </si>
   <si>
     <t>Котел газовый двухконтурный настенный Ariston 35КВт ALTEAS XC 35 FF NG, энергосбережение, WIFI, прем</t>
   </si>
   <si>
     <t>120 739.09 руб.</t>
   </si>
   <si>
     <t>Газовые котлы VIEIR</t>
   </si>
   <si>
     <t>VER-001290</t>
   </si>
   <si>
     <t>L1PB20-S100</t>
   </si>
   <si>
     <t>Двухконтурный газовый котел с пластинчатым теплообменником 20Квт (1шт)</t>
   </si>
   <si>
-    <t>56 906.64 руб.</t>
+    <t>58 447.74 руб.</t>
   </si>
   <si>
     <t>VER-001291</t>
   </si>
   <si>
     <t>L1PB24- S100</t>
   </si>
   <si>
     <t>Двухконтурный газовый котел с пластинчатым теплообменником 24Квт (1шт)</t>
   </si>
   <si>
     <t>VER-001292</t>
   </si>
   <si>
     <t>N1PB24- S100</t>
   </si>
   <si>
     <t>Одноконтурный газовый котел с трехходовым клапаном 24Квт (1шт)</t>
   </si>
   <si>
-    <t>56 662.62 руб.</t>
+    <t>58 197.11 руб.</t>
   </si>
   <si>
     <t>VER-001293</t>
   </si>
   <si>
     <t>N1PB30-S100</t>
   </si>
   <si>
     <t>Одноконтурный газовый котел с трехходовым клапаном 30Квт (1шт)</t>
   </si>
   <si>
-    <t>62 973.33 руб.</t>
+    <t>64 678.73 руб.</t>
   </si>
   <si>
     <t>VER-001294</t>
   </si>
   <si>
     <t>N1PB35-S100</t>
   </si>
   <si>
     <t>Одноконтурный газовый котел с трехходовым клапаном 35Квт (1шт)</t>
   </si>
   <si>
-    <t>65 268.00 руб.</t>
+    <t>67 035.54 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -2823,51 +2823,51 @@
       <c r="G25" s="9"/>
       <c r="H25" s="9"/>
       <c r="I25" s="9"/>
       <c r="J25" s="9"/>
       <c r="K25" s="9"/>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>874764</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D26" s="1">
         <v>3301679</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>90</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>91</v>
       </c>
       <c r="G26" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*71117.51</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>874765</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D27" s="1">
@@ -3341,191 +3341,191 @@
       <c r="C41" s="1" t="s">
         <v>132</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>134</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>135</v>
       </c>
       <c r="G41" s="2">
         <v>0</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*56906.64</f>
+        <f>J41*58447.74</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>885080</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>136</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>137</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>138</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>135</v>
       </c>
       <c r="G42" s="2">
         <v>0</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*56906.64</f>
+        <f>J42*58447.74</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>885081</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>139</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>140</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>141</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>142</v>
       </c>
       <c r="G43" s="2">
         <v>0</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*56662.62</f>
+        <f>J43*58197.11</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>885082</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>144</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>145</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>146</v>
       </c>
       <c r="G44" s="2">
         <v>0</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*62973.33</f>
+        <f>J44*64678.73</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>885083</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>147</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>148</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>149</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>150</v>
       </c>
       <c r="G45" s="2">
         <v>0</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K45" s="2" t="str">
-        <f>J45*65268.00</f>
+        <f>J45*67035.54</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A18:K18"/>
     <mergeCell ref="A25:K25"/>
     <mergeCell ref="A40:K40"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>