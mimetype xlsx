--- v1 (2026-08-11)
+++ v2 (2026-10-16)
@@ -630,87 +630,87 @@
   <si>
     <t>64 185.41 руб.</t>
   </si>
   <si>
     <t>KOK- 001052</t>
   </si>
   <si>
     <t>Электроприбор отопительный ЭВАН PRACTIC- 24</t>
   </si>
   <si>
     <t>67 407.59 руб.</t>
   </si>
   <si>
     <t>Электрические котлы VIEIR</t>
   </si>
   <si>
     <t>VER-000359</t>
   </si>
   <si>
     <t>VRKT5.5</t>
   </si>
   <si>
     <t>Электрический котел (1шт)</t>
   </si>
   <si>
-    <t>52 859.94 руб.</t>
+    <t>53 954.24 руб.</t>
   </si>
   <si>
     <t>VER-000360</t>
   </si>
   <si>
     <t>VRKT7.5</t>
   </si>
   <si>
-    <t>54 475.43 руб.</t>
+    <t>55 603.18 руб.</t>
   </si>
   <si>
     <t>VER-000361</t>
   </si>
   <si>
     <t>VRKT9.5</t>
   </si>
   <si>
-    <t>55 980.71 руб.</t>
+    <t>57 139.62 руб.</t>
   </si>
   <si>
     <t>VER-000362</t>
   </si>
   <si>
     <t>VRKT11</t>
   </si>
   <si>
-    <t>56 225.30 руб.</t>
+    <t>57 389.27 руб.</t>
   </si>
   <si>
     <t>VER-000363</t>
   </si>
   <si>
     <t>VRKT13</t>
   </si>
   <si>
-    <t>56 725.05 руб.</t>
+    <t>57 899.36 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -3795,57 +3795,57 @@
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*83072.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>874780</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D29" s="1">
         <v>10023648</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>95</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>96</v>
       </c>
       <c r="G29" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*84352.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>874781</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D30" s="1">
         <v>10023649</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>98</v>
       </c>
       <c r="F30" s="2" t="s">
@@ -5064,191 +5064,191 @@
       <c r="C66" s="1" t="s">
         <v>201</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>202</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>204</v>
       </c>
       <c r="G66" s="2">
         <v>1</v>
       </c>
       <c r="H66" s="2">
         <v>0</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K66" s="2" t="str">
-        <f>J66*52859.94</f>
+        <f>J66*53954.24</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>878101</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>205</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>206</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>203</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>207</v>
       </c>
       <c r="G67" s="2">
         <v>0</v>
       </c>
       <c r="H67" s="2">
         <v>0</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K67" s="2" t="str">
-        <f>J67*54475.43</f>
+        <f>J67*55603.18</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>878102</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>208</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>209</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>203</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>210</v>
       </c>
       <c r="G68" s="2">
         <v>0</v>
       </c>
       <c r="H68" s="2">
         <v>0</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K68" s="2" t="str">
-        <f>J68*55980.71</f>
+        <f>J68*57139.62</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>878103</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>211</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>212</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>203</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>213</v>
       </c>
       <c r="G69" s="2">
         <v>0</v>
       </c>
       <c r="H69" s="2">
         <v>0</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K69" s="2" t="str">
-        <f>J69*56225.30</f>
+        <f>J69*57389.27</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>878104</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>214</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>215</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>203</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>216</v>
       </c>
       <c r="G70" s="2">
         <v>0</v>
       </c>
       <c r="H70" s="2">
         <v>0</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K70" s="2" t="str">
-        <f>J70*56725.05</f>
+        <f>J70*57899.36</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A13:K13"/>
     <mergeCell ref="A21:K21"/>
     <mergeCell ref="A26:K26"/>
     <mergeCell ref="A32:K32"/>
     <mergeCell ref="A65:K65"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>