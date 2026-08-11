--- v0 (2026-05-02)
+++ v1 (2026-08-11)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -270,50 +270,59 @@
   <si>
     <t>TRX-100103</t>
   </si>
   <si>
     <t>Grizzly 5-12 Wi-Fi</t>
   </si>
   <si>
     <t>-Электрический настен одноконтур котел THERMEX  5-12КВт, 220/380Вт (без подключ БКН)</t>
   </si>
   <si>
     <t>38 834.04 руб.</t>
   </si>
   <si>
     <t>TRX-100105</t>
   </si>
   <si>
     <t>Cube Wi-Fi</t>
   </si>
   <si>
     <t>Комнатный термостат THERMEX Cube Wi-Fi, -10°С - +55°С, (питание от батареек)</t>
   </si>
   <si>
     <t>2 081.64 руб.</t>
   </si>
   <si>
+    <t>УТ000002591</t>
+  </si>
+  <si>
+    <t>Sonne 12 Wi-Fi (White)</t>
+  </si>
+  <si>
+    <t>Электрический настенный котел THERMEX Sonne 12 Wi-Fi (White)</t>
+  </si>
+  <si>
     <t xml:space="preserve">Электрические котлы PROTERM </t>
   </si>
   <si>
     <t>KOK- 001016</t>
   </si>
   <si>
     <t>Электрический настенный одноконтурный котел Protherm Skat 6КВт КE/14 (Словения), 220/380Вт</t>
   </si>
   <si>
     <t>82 246.40 руб.</t>
   </si>
   <si>
     <t>KOK- 001017</t>
   </si>
   <si>
     <t>Электрический настенный одноконтурный котел Protherm Skat 9КВт КE/14 (Словения), 220/380Вт</t>
   </si>
   <si>
     <t>83 072.00 руб.</t>
   </si>
   <si>
     <t>KOK- 001018</t>
   </si>
   <si>
     <t>Электрический настенный одноконтурный котел Protherm Skat 12КВт КE/14 (Словения), 380Вт</t>
@@ -621,87 +630,87 @@
   <si>
     <t>64 185.41 руб.</t>
   </si>
   <si>
     <t>KOK- 001052</t>
   </si>
   <si>
     <t>Электроприбор отопительный ЭВАН PRACTIC- 24</t>
   </si>
   <si>
     <t>67 407.59 руб.</t>
   </si>
   <si>
     <t>Электрические котлы VIEIR</t>
   </si>
   <si>
     <t>VER-000359</t>
   </si>
   <si>
     <t>VRKT5.5</t>
   </si>
   <si>
     <t>Электрический котел (1шт)</t>
   </si>
   <si>
-    <t>51 466.17 руб.</t>
+    <t>52 859.94 руб.</t>
   </si>
   <si>
     <t>VER-000360</t>
   </si>
   <si>
     <t>VRKT7.5</t>
   </si>
   <si>
-    <t>53 039.07 руб.</t>
+    <t>54 475.43 руб.</t>
   </si>
   <si>
     <t>VER-000361</t>
   </si>
   <si>
     <t>VRKT9.5</t>
   </si>
   <si>
-    <t>54 504.66 руб.</t>
+    <t>55 980.71 руб.</t>
   </si>
   <si>
     <t>VER-000362</t>
   </si>
   <si>
     <t>VRKT11</t>
   </si>
   <si>
-    <t>54 742.80 руб.</t>
+    <t>56 225.30 руб.</t>
   </si>
   <si>
     <t>VER-000363</t>
   </si>
   <si>
     <t>VRKT13</t>
   </si>
   <si>
-    <t>55 229.37 руб.</t>
+    <t>56 725.05 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -796,51 +805,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="4"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc390099_823f_11ed_a3a0_047c1617b143_4b3c1caa_5a46_11f0_a775_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39009b_823f_11ed_a3a0_047c1617b143_4b3c1cad_5a46_11f0_a775_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39009d_823f_11ed_a3a0_047c1617b143_4b3c1cb0_5a46_11f0_a775_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39009f_823f_11ed_a3a0_047c1617b143_4b3c1c9e_5a46_11f0_a775_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3900a1_823f_11ed_a3a0_047c1617b143_4b3c1ca1_5a46_11f0_a775_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3900a3_823f_11ed_a3a0_047c1617b143_4b3c1ca4_5a46_11f0_a775_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3900a5_823f_11ed_a3a0_047c1617b143_4b3c1ca7_5a46_11f0_a775_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a059408_823c_11ed_a3a0_047c1617b143_c0e52a70_f115_11ee_a58b_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05940a_823c_11ed_a3a0_047c1617b143_c0e52a71_f115_11ee_a58b_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05940c_823c_11ed_a3a0_047c1617b143_c0e52a72_f115_11ee_a58b_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05940e_823c_11ed_a3a0_047c1617b143_c0e52a73_f115_11ee_a58b_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a059410_823c_11ed_a3a0_047c1617b143_c0e52a74_f115_11ee_a58b_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a059412_823c_11ed_a3a0_047c1617b143_c0e52a75_f115_11ee_a58b_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a059414_823c_11ed_a3a0_047c1617b143_c0e52a76_f115_11ee_a58b_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df682b8_821d_11ed_a3a0_047c1617b143_10e2bba9_310d_11f1_a89b_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df682bc_821d_11ed_a3a0_047c1617b143_10e2bb98_310d_11f1_a89b_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df682c0_821d_11ed_a3a0_047c1617b143_10e2bb9c_310d_11f1_a89b_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff8699_a80b_11ed_a3d4_047c1617b143_c0e52a69_f115_11ee_a58b_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff869b_a80b_11ed_a3d4_047c1617b143_c0e52a6a_f115_11ee_a58b_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff869d_a80b_11ed_a3d4_047c1617b143_c0e52a6b_f115_11ee_a58b_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff869f_a80b_11ed_a3d4_047c1617b143_c0e52a6c_f115_11ee_a58b_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff86a1_a80b_11ed_a3d4_047c1617b143_c0e52a6d_f115_11ee_a58b_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff86a3_a80b_11ed_a3d4_047c1617b143_c0e52a8f_f115_11ee_a58b_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff86a5_a80b_11ed_a3d4_047c1617b143_c0e52a90_f115_11ee_a58b_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff86a7_a80b_11ed_a3d4_047c1617b143_c0e52a9b_f115_11ee_a58b_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff86a9_a80b_11ed_a3d4_047c1617b143_c0e52a9d_f115_11ee_a58b_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff86ab_a80b_11ed_a3d4_047c1617b143_c0e52a9e_f115_11ee_a58b_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff86ad_a80b_11ed_a3d4_047c1617b143_c0e52a9f_f115_11ee_a58b_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff86af_a80b_11ed_a3d4_047c1617b143_c0e52a9c_f115_11ee_a58b_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff86b1_a80b_11ed_a3d4_047c1617b143_c0e52aa0_f115_11ee_a58b_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff86b3_a80b_11ed_a3d4_047c1617b143_c0e52aa1_f115_11ee_a58b_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff86b5_a80b_11ed_a3d4_047c1617b143_c0e52aa2_f115_11ee_a58b_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff86b7_a80b_11ed_a3d4_047c1617b143_c0e52a83_f115_11ee_a58b_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff86b9_a80b_11ed_a3d4_047c1617b143_c0e52a84_f115_11ee_a58b_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a34025_a80c_11ed_a3d4_047c1617b143_c0e52a85_f115_11ee_a58b_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a34027_a80c_11ed_a3d4_047c1617b143_c0e52a86_f115_11ee_a58b_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a34029_a80c_11ed_a3d4_047c1617b143_c0e52a87_f115_11ee_a58b_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3402b_a80c_11ed_a3d4_047c1617b143_c0e52a88_f115_11ee_a58b_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3402d_a80c_11ed_a3d4_047c1617b143_c0e52a89_f115_11ee_a58b_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3402f_a80c_11ed_a3d4_047c1617b143_c0e52a8a_f115_11ee_a58b_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a34031_a80c_11ed_a3d4_047c1617b143_c0e52a8b_f115_11ee_a58b_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a34033_a80c_11ed_a3d4_047c1617b143_c0e52a8c_f115_11ee_a58b_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a34035_a80c_11ed_a3d4_047c1617b143_c0e52a8d_f115_11ee_a58b_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a34037_a80c_11ed_a3d4_047c1617b143_c0e52a8e_f115_11ee_a58b_047c1617b14344.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a34039_a80c_11ed_a3d4_047c1617b143_c0e52a91_f115_11ee_a58b_047c1617b14345.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3403b_a80c_11ed_a3d4_047c1617b143_c0e52a92_f115_11ee_a58b_047c1617b14346.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3403d_a80c_11ed_a3d4_047c1617b143_c0e52a93_f115_11ee_a58b_047c1617b14347.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3403f_a80c_11ed_a3d4_047c1617b143_c0e52a94_f115_11ee_a58b_047c1617b14348.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a34041_a80c_11ed_a3d4_047c1617b143_c0e52a95_f115_11ee_a58b_047c1617b14349.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a34043_a80c_11ed_a3d4_047c1617b143_c0e52a96_f115_11ee_a58b_047c1617b14350.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a34045_a80c_11ed_a3d4_047c1617b143_c0e52a97_f115_11ee_a58b_047c1617b14351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a34047_a80c_11ed_a3d4_047c1617b143_c0e52a98_f115_11ee_a58b_047c1617b14352.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a34049_a80c_11ed_a3d4_047c1617b143_c0e52a99_f115_11ee_a58b_047c1617b14353.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3404b_a80c_11ed_a3d4_047c1617b143_c0e52a9a_f115_11ee_a58b_047c1617b14354.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffffd29_0ae4_11ee_a45c_047c1617b143_d9228662_f1db_11ef_a6e1_047c1617b14355.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffffd2b_0ae4_11ee_a45c_047c1617b143_d9228666_f1db_11ef_a6e1_047c1617b14356.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffffd2d_0ae4_11ee_a45c_047c1617b143_d922866a_f1db_11ef_a6e1_047c1617b14357.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffffd2f_0ae4_11ee_a45c_047c1617b143_d922866e_f1db_11ef_a6e1_047c1617b14358.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffffd31_0ae4_11ee_a45c_047c1617b143_d9228672_f1db_11ef_a6e1_047c1617b14359.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc390099_823f_11ed_a3a0_047c1617b143_4b3c1caa_5a46_11f0_a775_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39009b_823f_11ed_a3a0_047c1617b143_4b3c1cad_5a46_11f0_a775_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39009d_823f_11ed_a3a0_047c1617b143_4b3c1cb0_5a46_11f0_a775_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39009f_823f_11ed_a3a0_047c1617b143_4b3c1c9e_5a46_11f0_a775_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3900a1_823f_11ed_a3a0_047c1617b143_4b3c1ca1_5a46_11f0_a775_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3900a3_823f_11ed_a3a0_047c1617b143_4b3c1ca4_5a46_11f0_a775_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3900a5_823f_11ed_a3a0_047c1617b143_4b3c1ca7_5a46_11f0_a775_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a059408_823c_11ed_a3a0_047c1617b143_c0e52a70_f115_11ee_a58b_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05940a_823c_11ed_a3a0_047c1617b143_c0e52a71_f115_11ee_a58b_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05940c_823c_11ed_a3a0_047c1617b143_c0e52a72_f115_11ee_a58b_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05940e_823c_11ed_a3a0_047c1617b143_c0e52a73_f115_11ee_a58b_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a059410_823c_11ed_a3a0_047c1617b143_c0e52a74_f115_11ee_a58b_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a059412_823c_11ed_a3a0_047c1617b143_c0e52a75_f115_11ee_a58b_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a059414_823c_11ed_a3a0_047c1617b143_c0e52a76_f115_11ee_a58b_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df682b8_821d_11ed_a3a0_047c1617b143_10e2bba9_310d_11f1_a89b_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df682bc_821d_11ed_a3a0_047c1617b143_10e2bb98_310d_11f1_a89b_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df682c0_821d_11ed_a3a0_047c1617b143_10e2bb9c_310d_11f1_a89b_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838cd91_d591_11f0_a817_047c1617b143_10e2bbb0_310d_11f1_a89b_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff8699_a80b_11ed_a3d4_047c1617b143_c0e52a69_f115_11ee_a58b_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff869b_a80b_11ed_a3d4_047c1617b143_c0e52a6a_f115_11ee_a58b_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff869d_a80b_11ed_a3d4_047c1617b143_c0e52a6b_f115_11ee_a58b_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff869f_a80b_11ed_a3d4_047c1617b143_c0e52a6c_f115_11ee_a58b_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff86a1_a80b_11ed_a3d4_047c1617b143_c0e52a6d_f115_11ee_a58b_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff86a3_a80b_11ed_a3d4_047c1617b143_c0e52a8f_f115_11ee_a58b_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff86a5_a80b_11ed_a3d4_047c1617b143_c0e52a90_f115_11ee_a58b_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff86a7_a80b_11ed_a3d4_047c1617b143_c0e52a9b_f115_11ee_a58b_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff86a9_a80b_11ed_a3d4_047c1617b143_c0e52a9d_f115_11ee_a58b_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff86ab_a80b_11ed_a3d4_047c1617b143_c0e52a9e_f115_11ee_a58b_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff86ad_a80b_11ed_a3d4_047c1617b143_c0e52a9f_f115_11ee_a58b_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff86af_a80b_11ed_a3d4_047c1617b143_c0e52a9c_f115_11ee_a58b_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff86b1_a80b_11ed_a3d4_047c1617b143_c0e52aa0_f115_11ee_a58b_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff86b3_a80b_11ed_a3d4_047c1617b143_c0e52aa1_f115_11ee_a58b_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff86b5_a80b_11ed_a3d4_047c1617b143_c0e52aa2_f115_11ee_a58b_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff86b7_a80b_11ed_a3d4_047c1617b143_c0e52a83_f115_11ee_a58b_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff86b9_a80b_11ed_a3d4_047c1617b143_c0e52a84_f115_11ee_a58b_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a34025_a80c_11ed_a3d4_047c1617b143_c0e52a85_f115_11ee_a58b_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a34027_a80c_11ed_a3d4_047c1617b143_c0e52a86_f115_11ee_a58b_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a34029_a80c_11ed_a3d4_047c1617b143_c0e52a87_f115_11ee_a58b_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3402b_a80c_11ed_a3d4_047c1617b143_c0e52a88_f115_11ee_a58b_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3402d_a80c_11ed_a3d4_047c1617b143_c0e52a89_f115_11ee_a58b_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3402f_a80c_11ed_a3d4_047c1617b143_c0e52a8a_f115_11ee_a58b_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a34031_a80c_11ed_a3d4_047c1617b143_c0e52a8b_f115_11ee_a58b_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a34033_a80c_11ed_a3d4_047c1617b143_c0e52a8c_f115_11ee_a58b_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a34035_a80c_11ed_a3d4_047c1617b143_c0e52a8d_f115_11ee_a58b_047c1617b14344.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a34037_a80c_11ed_a3d4_047c1617b143_c0e52a8e_f115_11ee_a58b_047c1617b14345.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a34039_a80c_11ed_a3d4_047c1617b143_c0e52a91_f115_11ee_a58b_047c1617b14346.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3403b_a80c_11ed_a3d4_047c1617b143_c0e52a92_f115_11ee_a58b_047c1617b14347.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3403d_a80c_11ed_a3d4_047c1617b143_c0e52a93_f115_11ee_a58b_047c1617b14348.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3403f_a80c_11ed_a3d4_047c1617b143_c0e52a94_f115_11ee_a58b_047c1617b14349.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a34041_a80c_11ed_a3d4_047c1617b143_c0e52a95_f115_11ee_a58b_047c1617b14350.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a34043_a80c_11ed_a3d4_047c1617b143_c0e52a96_f115_11ee_a58b_047c1617b14351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a34045_a80c_11ed_a3d4_047c1617b143_c0e52a97_f115_11ee_a58b_047c1617b14352.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a34047_a80c_11ed_a3d4_047c1617b143_c0e52a98_f115_11ee_a58b_047c1617b14353.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a34049_a80c_11ed_a3d4_047c1617b143_c0e52a99_f115_11ee_a58b_047c1617b14354.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3404b_a80c_11ed_a3d4_047c1617b143_c0e52a9a_f115_11ee_a58b_047c1617b14355.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffffd29_0ae4_11ee_a45c_047c1617b143_d9228662_f1db_11ef_a6e1_047c1617b14356.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffffd2b_0ae4_11ee_a45c_047c1617b143_d9228666_f1db_11ef_a6e1_047c1617b14357.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffffd2d_0ae4_11ee_a45c_047c1617b143_d922866a_f1db_11ef_a6e1_047c1617b14358.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffffd2f_0ae4_11ee_a45c_047c1617b143_d922866e_f1db_11ef_a6e1_047c1617b14359.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffffd31_0ae4_11ee_a45c_047c1617b143_d9228672_f1db_11ef_a6e1_047c1617b14360.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_6" descr="Image_6"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1315,57 +1324,57 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Image_24" descr="Image_24"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="18" name="Image_26" descr="Image_26"/>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="Image_25" descr="Image_25"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
@@ -1465,57 +1474,57 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="22" name="Image_30" descr="Image_30"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="23" name="Image_32" descr="Image_32"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="Image_31" descr="Image_31"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
@@ -2425,57 +2434,57 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Image_63" descr="Image_63"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="55" name="Image_65" descr="Image_65"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="Image_64" descr="Image_64"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
@@ -2558,50 +2567,80 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Image_69" descr="Image_69"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="Image_70" descr="Image_70"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2868,51 +2907,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L69"/>
+  <dimension ref="A1:L70"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="5" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -2920,51 +2959,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J69)</f>
+        <f>SUM(J2:J70)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -3619,1581 +3658,1614 @@
       </c>
       <c r="E24" s="2" t="s">
         <v>82</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>83</v>
       </c>
       <c r="G24" s="2">
         <v>1</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*2081.64</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
-    <row r="25" spans="1:12" outlineLevel="3">
-      <c r="A25" s="9" t="s">
+    <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A25" s="1"/>
+      <c r="B25" s="1">
+        <v>954231</v>
+      </c>
+      <c r="C25" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="B25" s="9"/>
-[...8 lines deleted...]
-      <c r="K25" s="9"/>
+      <c r="D25" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="F25" s="2"/>
+      <c r="G25" s="2">
+        <v>0</v>
+      </c>
+      <c r="H25" s="2">
+        <v>0</v>
+      </c>
+      <c r="I25" s="1">
+        <v>0</v>
+      </c>
+      <c r="J25" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K25" s="2" t="str">
+        <f>J25*0</f>
+        <v>0</v>
+      </c>
       <c r="L25" s="5"/>
     </row>
-    <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
-[...13 lines deleted...]
-      <c r="F26" s="2" t="s">
+    <row r="26" spans="1:12" outlineLevel="3">
+      <c r="A26" s="9" t="s">
         <v>87</v>
       </c>
-      <c r="G26" s="2">
-[...14 lines deleted...]
-      </c>
+      <c r="B26" s="9"/>
+      <c r="C26" s="9"/>
+      <c r="D26" s="9"/>
+      <c r="E26" s="9"/>
+      <c r="F26" s="9"/>
+      <c r="G26" s="9"/>
+      <c r="H26" s="9"/>
+      <c r="I26" s="9"/>
+      <c r="J26" s="9"/>
+      <c r="K26" s="9"/>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
-        <v>874779</v>
+        <v>874778</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D27" s="1">
-        <v>10023647</v>
+        <v>10023646</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>89</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>90</v>
       </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*83072.00</f>
+        <f>J27*82246.40</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
-        <v>874780</v>
+        <v>874779</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D28" s="1">
-        <v>10023648</v>
+        <v>10023647</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>92</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>93</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*84352.00</f>
+        <f>J28*83072.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>874781</v>
+        <v>874780</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D29" s="1">
-        <v>10023649</v>
+        <v>10023648</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>95</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>96</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*89280.00</f>
+        <f>J29*84352.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
-        <v>874782</v>
+        <v>874781</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D30" s="1">
-        <v>10023650</v>
+        <v>10023649</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>98</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>99</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*95040.00</f>
+        <f>J30*89280.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
-    <row r="31" spans="1:12" outlineLevel="3">
-      <c r="A31" s="9" t="s">
+    <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A31" s="1"/>
+      <c r="B31" s="1">
+        <v>874782</v>
+      </c>
+      <c r="C31" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="B31" s="9"/>
-[...8 lines deleted...]
-      <c r="K31" s="9"/>
+      <c r="D31" s="1">
+        <v>10023650</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="G31" s="2">
+        <v>0</v>
+      </c>
+      <c r="H31" s="2">
+        <v>0</v>
+      </c>
+      <c r="I31" s="1">
+        <v>0</v>
+      </c>
+      <c r="J31" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K31" s="2" t="str">
+        <f>J31*95040.00</f>
+        <v>0</v>
+      </c>
       <c r="L31" s="5"/>
     </row>
-    <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
-[...13 lines deleted...]
-      <c r="F32" s="2" t="s">
+    <row r="32" spans="1:12" outlineLevel="3">
+      <c r="A32" s="9" t="s">
         <v>103</v>
       </c>
-      <c r="G32" s="2">
-[...14 lines deleted...]
-      </c>
+      <c r="B32" s="9"/>
+      <c r="C32" s="9"/>
+      <c r="D32" s="9"/>
+      <c r="E32" s="9"/>
+      <c r="F32" s="9"/>
+      <c r="G32" s="9"/>
+      <c r="H32" s="9"/>
+      <c r="I32" s="9"/>
+      <c r="J32" s="9"/>
+      <c r="K32" s="9"/>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>874784</v>
+        <v>874783</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D33" s="1">
-        <v>14385</v>
+        <v>14375</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>106</v>
       </c>
       <c r="G33" s="2">
         <v>0</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*95664.24</f>
+        <f>J33*91520.48</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>874785</v>
+        <v>874784</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>107</v>
       </c>
       <c r="D34" s="1">
-        <v>14506</v>
+        <v>14385</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>109</v>
       </c>
       <c r="G34" s="2">
         <v>0</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*72711.34</f>
+        <f>J34*95664.24</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>874786</v>
+        <v>874785</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D35" s="1">
-        <v>14509</v>
+        <v>14506</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>111</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>112</v>
       </c>
       <c r="G35" s="2">
         <v>0</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*76526.78</f>
+        <f>J35*72711.34</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
-        <v>874787</v>
+        <v>874786</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D36" s="1">
-        <v>14512</v>
+        <v>14509</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>114</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>115</v>
       </c>
       <c r="G36" s="2">
         <v>0</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*77943.94</f>
+        <f>J36*76526.78</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
-        <v>874788</v>
+        <v>874787</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D37" s="1">
-        <v>14514</v>
+        <v>14512</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>117</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>118</v>
       </c>
       <c r="G37" s="2">
         <v>0</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*81105.30</f>
+        <f>J37*77943.94</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
-        <v>874789</v>
+        <v>874788</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>119</v>
       </c>
       <c r="D38" s="1">
-        <v>14508</v>
+        <v>14514</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>120</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>121</v>
       </c>
       <c r="G38" s="2">
         <v>0</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*75654.68</f>
+        <f>J38*81105.30</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
-        <v>874790</v>
+        <v>874789</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D39" s="1">
-        <v>14518</v>
+        <v>14508</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>123</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>124</v>
       </c>
       <c r="G39" s="2">
         <v>0</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*86010.86</f>
+        <f>J39*75654.68</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
-        <v>874791</v>
+        <v>874790</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>125</v>
       </c>
       <c r="D40" s="1">
-        <v>14521</v>
+        <v>14518</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>126</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>127</v>
       </c>
       <c r="G40" s="2">
         <v>0</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*87646.05</f>
+        <f>J40*86010.86</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>874792</v>
+        <v>874791</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>128</v>
       </c>
       <c r="D41" s="1">
-        <v>14524</v>
+        <v>14521</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>129</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>130</v>
       </c>
       <c r="G41" s="2">
         <v>0</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*90153.34</f>
+        <f>J41*87646.05</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>874793</v>
+        <v>874792</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>131</v>
       </c>
       <c r="D42" s="1">
-        <v>12903</v>
+        <v>14524</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>132</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>133</v>
       </c>
       <c r="G42" s="2">
         <v>0</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*15935.33</f>
+        <f>J42*90153.34</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
-        <v>874794</v>
+        <v>874793</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>134</v>
       </c>
       <c r="D43" s="1">
-        <v>12905</v>
+        <v>12903</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>135</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>136</v>
       </c>
       <c r="G43" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*18351.97</f>
+        <f>J43*15935.33</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
-        <v>874795</v>
+        <v>874794</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D44" s="1">
-        <v>12907</v>
+        <v>12905</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>138</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>139</v>
       </c>
       <c r="G44" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*19271.12</f>
+        <f>J44*18351.97</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
-        <v>874796</v>
+        <v>874795</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>140</v>
       </c>
       <c r="D45" s="1">
-        <v>12909</v>
+        <v>12907</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>141</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>142</v>
       </c>
       <c r="G45" s="2">
         <v>0</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K45" s="2" t="str">
-        <f>J45*20551.73</f>
+        <f>J45*19271.12</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
-        <v>874797</v>
+        <v>874796</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D46" s="1">
-        <v>12912</v>
+        <v>12909</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>144</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>145</v>
       </c>
       <c r="G46" s="2">
         <v>0</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K46" s="2" t="str">
-        <f>J46*21894.30</f>
+        <f>J46*20551.73</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
-        <v>874798</v>
+        <v>874797</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>146</v>
       </c>
       <c r="D47" s="1">
-        <v>12914</v>
+        <v>12912</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>147</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>148</v>
       </c>
       <c r="G47" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K47" s="2" t="str">
-        <f>J47*23526.05</f>
+        <f>J47*21894.30</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
-        <v>874799</v>
+        <v>874798</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>149</v>
       </c>
       <c r="D48" s="1">
-        <v>12943</v>
+        <v>12914</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>150</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>151</v>
       </c>
       <c r="G48" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K48" s="2" t="str">
-        <f>J48*10497.90</f>
+        <f>J48*23526.05</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
-        <v>874800</v>
+        <v>874799</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>152</v>
       </c>
       <c r="D49" s="1">
-        <v>12945</v>
+        <v>12943</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>153</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>154</v>
       </c>
       <c r="G49" s="2">
         <v>0</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K49" s="2" t="str">
-        <f>J49*10966.66</f>
+        <f>J49*10497.90</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
-        <v>874801</v>
+        <v>874800</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>155</v>
       </c>
       <c r="D50" s="1">
-        <v>12947</v>
+        <v>12945</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>156</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>157</v>
       </c>
       <c r="G50" s="2">
         <v>0</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K50" s="2" t="str">
-        <f>J50*11424.51</f>
+        <f>J50*10966.66</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
-        <v>874802</v>
+        <v>874801</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>158</v>
       </c>
       <c r="D51" s="1">
-        <v>12949</v>
+        <v>12947</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>159</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>160</v>
       </c>
       <c r="G51" s="2">
         <v>0</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K51" s="2" t="str">
-        <f>J51*12198.50</f>
+        <f>J51*11424.51</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
-        <v>874803</v>
+        <v>874802</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>161</v>
       </c>
       <c r="D52" s="1">
-        <v>12952</v>
+        <v>12949</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>162</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>163</v>
       </c>
       <c r="G52" s="2">
         <v>0</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K52" s="2" t="str">
-        <f>J52*12656.35</f>
+        <f>J52*12198.50</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
-        <v>874804</v>
+        <v>874803</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>164</v>
       </c>
       <c r="D53" s="1">
-        <v>12954</v>
+        <v>12952</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>165</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>166</v>
       </c>
       <c r="G53" s="2">
         <v>0</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K53" s="2" t="str">
-        <f>J53*13277.72</f>
+        <f>J53*12656.35</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
-        <v>874805</v>
+        <v>874804</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>167</v>
       </c>
       <c r="D54" s="1">
-        <v>14403</v>
+        <v>12954</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>168</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>169</v>
       </c>
       <c r="G54" s="2">
         <v>0</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K54" s="2" t="str">
-        <f>J54*37870.94</f>
+        <f>J54*13277.72</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
-        <v>874806</v>
+        <v>874805</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>170</v>
       </c>
       <c r="D55" s="1">
-        <v>14405</v>
+        <v>14403</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>171</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>172</v>
       </c>
       <c r="G55" s="2">
         <v>0</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K55" s="2" t="str">
-        <f>J55*40215.29</f>
+        <f>J55*37870.94</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
-        <v>874807</v>
+        <v>874806</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>173</v>
       </c>
       <c r="D56" s="1">
-        <v>14406</v>
+        <v>14405</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>174</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>175</v>
       </c>
       <c r="G56" s="2">
         <v>0</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K56" s="2" t="str">
-        <f>J56*41382.29</f>
+        <f>J56*40215.29</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
-        <v>874808</v>
+        <v>874807</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>176</v>
       </c>
       <c r="D57" s="1">
-        <v>14407</v>
+        <v>14406</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>177</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>178</v>
       </c>
       <c r="G57" s="2">
         <v>0</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K57" s="2" t="str">
-        <f>J57*43427.14</f>
+        <f>J57*41382.29</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
-        <v>874809</v>
+        <v>874808</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>179</v>
       </c>
       <c r="D58" s="1">
-        <v>14409</v>
+        <v>14407</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>180</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>181</v>
       </c>
       <c r="G58" s="2">
         <v>0</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K58" s="2" t="str">
-        <f>J58*44893.64</f>
+        <f>J58*43427.14</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
-        <v>874810</v>
+        <v>874809</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>182</v>
       </c>
       <c r="D59" s="1">
-        <v>14412</v>
+        <v>14409</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>183</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>184</v>
       </c>
       <c r="G59" s="2">
         <v>0</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K59" s="2" t="str">
-        <f>J59*48694.16</f>
+        <f>J59*44893.64</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
-        <v>874811</v>
+        <v>874810</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>185</v>
       </c>
       <c r="D60" s="1">
-        <v>14414</v>
+        <v>14412</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>186</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>187</v>
       </c>
       <c r="G60" s="2">
         <v>0</v>
       </c>
       <c r="H60" s="2">
         <v>0</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K60" s="2" t="str">
-        <f>J60*52494.68</f>
+        <f>J60*48694.16</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
-        <v>874812</v>
+        <v>874811</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>188</v>
       </c>
       <c r="D61" s="1">
-        <v>14418</v>
+        <v>14414</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>189</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>190</v>
       </c>
       <c r="G61" s="2">
         <v>0</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K61" s="2" t="str">
-        <f>J61*60828.98</f>
+        <f>J61*52494.68</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
-        <v>874813</v>
+        <v>874812</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>191</v>
       </c>
       <c r="D62" s="1">
-        <v>14421</v>
+        <v>14418</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>192</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>193</v>
       </c>
       <c r="G62" s="2">
         <v>0</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K62" s="2" t="str">
-        <f>J62*64185.41</f>
+        <f>J62*60828.98</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
-        <v>874814</v>
+        <v>874813</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>194</v>
       </c>
       <c r="D63" s="1">
-        <v>14424</v>
+        <v>14421</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>195</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>196</v>
       </c>
       <c r="G63" s="2">
         <v>0</v>
       </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K63" s="2" t="str">
-        <f>J63*67407.59</f>
+        <f>J63*64185.41</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
-    <row r="64" spans="1:12" outlineLevel="3">
-      <c r="A64" s="9" t="s">
+    <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A64" s="1"/>
+      <c r="B64" s="1">
+        <v>874814</v>
+      </c>
+      <c r="C64" s="1" t="s">
         <v>197</v>
       </c>
-      <c r="B64" s="9"/>
-[...8 lines deleted...]
-      <c r="K64" s="9"/>
+      <c r="D64" s="1">
+        <v>14424</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="G64" s="2">
+        <v>0</v>
+      </c>
+      <c r="H64" s="2">
+        <v>0</v>
+      </c>
+      <c r="I64" s="1">
+        <v>0</v>
+      </c>
+      <c r="J64" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K64" s="2" t="str">
+        <f>J64*67407.59</f>
+        <v>0</v>
+      </c>
       <c r="L64" s="5"/>
     </row>
-    <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
-[...10 lines deleted...]
-      <c r="E65" s="2" t="s">
+    <row r="65" spans="1:12" outlineLevel="3">
+      <c r="A65" s="9" t="s">
         <v>200</v>
       </c>
-      <c r="F65" s="2" t="s">
-[...17 lines deleted...]
-      </c>
+      <c r="B65" s="9"/>
+      <c r="C65" s="9"/>
+      <c r="D65" s="9"/>
+      <c r="E65" s="9"/>
+      <c r="F65" s="9"/>
+      <c r="G65" s="9"/>
+      <c r="H65" s="9"/>
+      <c r="I65" s="9"/>
+      <c r="J65" s="9"/>
+      <c r="K65" s="9"/>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
-        <v>878101</v>
+        <v>878100</v>
       </c>
       <c r="C66" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="D66" s="1" t="s">
         <v>202</v>
       </c>
-      <c r="D66" s="1" t="s">
+      <c r="E66" s="2" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>204</v>
       </c>
       <c r="G66" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H66" s="2">
         <v>0</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K66" s="2" t="str">
-        <f>J66*53039.07</f>
+        <f>J66*52859.94</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
-        <v>878102</v>
+        <v>878101</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>205</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>206</v>
       </c>
       <c r="E67" s="2" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>207</v>
       </c>
       <c r="G67" s="2">
         <v>0</v>
       </c>
       <c r="H67" s="2">
         <v>0</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K67" s="2" t="str">
-        <f>J67*54504.66</f>
+        <f>J67*54475.43</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
-        <v>878103</v>
+        <v>878102</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>208</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>209</v>
       </c>
       <c r="E68" s="2" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>210</v>
       </c>
       <c r="G68" s="2">
         <v>0</v>
       </c>
       <c r="H68" s="2">
         <v>0</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K68" s="2" t="str">
-        <f>J68*54742.80</f>
+        <f>J68*55980.71</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
-        <v>878104</v>
+        <v>878103</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>211</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>212</v>
       </c>
       <c r="E69" s="2" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>213</v>
       </c>
       <c r="G69" s="2">
         <v>0</v>
       </c>
       <c r="H69" s="2">
         <v>0</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K69" s="2" t="str">
-        <f>J69*55229.37</f>
+        <f>J69*56225.30</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
+    </row>
+    <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A70" s="1"/>
+      <c r="B70" s="1">
+        <v>878104</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="G70" s="2">
+        <v>0</v>
+      </c>
+      <c r="H70" s="2">
+        <v>0</v>
+      </c>
+      <c r="I70" s="1">
+        <v>0</v>
+      </c>
+      <c r="J70" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K70" s="2" t="str">
+        <f>J70*56725.05</f>
+        <v>0</v>
+      </c>
+      <c r="L70" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A13:K13"/>
     <mergeCell ref="A21:K21"/>
-    <mergeCell ref="A25:K25"/>
-[...1 lines deleted...]
-    <mergeCell ref="A64:K64"/>
+    <mergeCell ref="A26:K26"/>
+    <mergeCell ref="A32:K32"/>
+    <mergeCell ref="A65:K65"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>