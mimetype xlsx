--- v0 (2026-05-02)
+++ v1 (2026-08-11)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -97,50 +97,59 @@
     <t>шт</t>
   </si>
   <si>
     <t>TRX-100103</t>
   </si>
   <si>
     <t>Grizzly 5-12 Wi-Fi</t>
   </si>
   <si>
     <t>-Электрический настен одноконтур котел THERMEX  5-12КВт, 220/380Вт (без подключ БКН)</t>
   </si>
   <si>
     <t>38 834.04 руб.</t>
   </si>
   <si>
     <t>TRX-100105</t>
   </si>
   <si>
     <t>Cube Wi-Fi</t>
   </si>
   <si>
     <t>Комнатный термостат THERMEX Cube Wi-Fi, -10°С - +55°С, (питание от батареек)</t>
   </si>
   <si>
     <t>2 081.64 руб.</t>
+  </si>
+  <si>
+    <t>УТ000002591</t>
+  </si>
+  <si>
+    <t>Sonne 12 Wi-Fi (White)</t>
+  </si>
+  <si>
+    <t>Электрический настенный котел THERMEX Sonne 12 Wi-Fi (White)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -235,51 +244,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="4"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df682b8_821d_11ed_a3a0_047c1617b143_10e2bba9_310d_11f1_a89b_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df682bc_821d_11ed_a3a0_047c1617b143_10e2bb98_310d_11f1_a89b_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df682c0_821d_11ed_a3a0_047c1617b143_10e2bb9c_310d_11f1_a89b_047c1617b1433.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df682b8_821d_11ed_a3a0_047c1617b143_10e2bba9_310d_11f1_a89b_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df682bc_821d_11ed_a3a0_047c1617b143_10e2bb98_310d_11f1_a89b_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df682c0_821d_11ed_a3a0_047c1617b143_10e2bb9c_310d_11f1_a89b_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838cd91_d591_11f0_a817_047c1617b143_10e2bbb0_310d_11f1_a89b_047c1617b1434.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_6" descr="Image_6"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -317,50 +326,80 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Image_8" descr="Image_8"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Image_9" descr="Image_9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -627,51 +666,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L8"/>
+  <dimension ref="A1:L9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="5" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -679,51 +718,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J8)</f>
+        <f>SUM(J2:J9)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -855,50 +894,83 @@
         <v>24</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G8" s="2">
         <v>1</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*2081.64</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
+    </row>
+    <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A9" s="1"/>
+      <c r="B9" s="1">
+        <v>954231</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="F9" s="2"/>
+      <c r="G9" s="2">
+        <v>0</v>
+      </c>
+      <c r="H9" s="2">
+        <v>0</v>
+      </c>
+      <c r="I9" s="1">
+        <v>0</v>
+      </c>
+      <c r="J9" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K9" s="2" t="str">
+        <f>J9*0</f>
+        <v>0</v>
+      </c>
+      <c r="L9" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 