--- v0 (2026-03-03)
+++ v1 (2026-04-25)
@@ -63,51 +63,51 @@
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Сифоны</t>
   </si>
   <si>
     <t>Сифоны прочие</t>
   </si>
   <si>
     <t>ELK-200311</t>
   </si>
   <si>
     <t>KF-03B   Cлив для унитаза армированный ELKA (упак.30шт)</t>
   </si>
   <si>
     <t>248.99 руб.</t>
   </si>
   <si>
-    <t>&gt;25</t>
+    <t>&gt;50</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>STL-001006</t>
   </si>
   <si>
     <t>Минисифон для стиральной машины белый пластик (1/60шт)</t>
   </si>
   <si>
     <t>216.00 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -202,72 +202,102 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59589299_a727_11ed_a3d3_047c1617b143_444b1b9e_5a46_11f0_a775_047c1617b1431.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0df3fd_0434_11f1_a85d_047c1617b143_2ed14020_0c97_11f1_a86a_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59589299_a727_11ed_a3d3_047c1617b143_444b1b9e_5a46_11f0_a775_047c1617b1432.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="Image_4" descr="Image_4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
+        <xdr:cNvPr id="2" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -626,102 +656,102 @@
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="5"/>
     </row>
-    <row r="4" spans="1:12" outlineLevel="3">
+    <row r="4" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A4" s="1"/>
       <c r="B4" s="1">
         <v>954566</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="1">
         <v>1800100004</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="G4" s="2">
-        <v>0</v>
+      <c r="G4" s="2" t="s">
+        <v>15</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
-      <c r="I4" s="1" t="s">
-        <v>15</v>
+      <c r="I4" s="1">
+        <v>0</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K4" s="2" t="str">
         <f>J4*248.99</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>874597</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D5" s="1"/>
       <c r="E5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="G5" s="2" t="s">
-        <v>15</v>
+      <c r="G5" s="2">
+        <v>0</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*216.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>