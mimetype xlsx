--- v1 (2026-04-25)
+++ v2 (2026-06-25)
@@ -707,57 +707,57 @@
       <c r="J4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K4" s="2" t="str">
         <f>J4*248.99</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>874597</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D5" s="1"/>
       <c r="E5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G5" s="2">
-        <v>0</v>
+        <v>-26</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
-      <c r="I5" s="1">
-        <v>0</v>
+      <c r="I5" s="1" t="s">
+        <v>15</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*216.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>