--- v2 (2026-06-25)
+++ v3 (2026-08-11)
@@ -706,58 +706,58 @@
       </c>
       <c r="J4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K4" s="2" t="str">
         <f>J4*248.99</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>874597</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D5" s="1"/>
       <c r="E5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="G5" s="2">
-        <v>-26</v>
+      <c r="G5" s="2" t="s">
+        <v>15</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
-      <c r="I5" s="1" t="s">
-        <v>15</v>
+      <c r="I5" s="1">
+        <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*216.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>