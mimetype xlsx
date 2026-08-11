--- v0 (2026-05-02)
+++ v1 (2026-08-11)
@@ -1189,51 +1189,51 @@
       <c r="G5" s="9"/>
       <c r="H5" s="9"/>
       <c r="I5" s="9"/>
       <c r="J5" s="9"/>
       <c r="K5" s="9"/>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>874764</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="1">
         <v>3301679</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*71117.51</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>874765</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="1">