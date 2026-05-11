--- v0 (2026-03-17)
+++ v1 (2026-05-11)
@@ -340,51 +340,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347fae5_a848_11ed_a3d5_047c1617b143_c75a16a4_f115_11ee_a58b_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347fae7_a848_11ed_a3d5_047c1617b143_c75a16a3_f115_11ee_a58b_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347fae9_a848_11ed_a3d5_047c1617b143_c75a16aa_f115_11ee_a58b_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347faeb_a848_11ed_a3d5_047c1617b143_c75a16a7_f115_11ee_a58b_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347faed_a848_11ed_a3d5_047c1617b143_c75a16a9_f115_11ee_a58b_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347faef_a848_11ed_a3d5_047c1617b143_c75a16a8_f115_11ee_a58b_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347faf1_a848_11ed_a3d5_047c1617b143_c75a16ae_f115_11ee_a58b_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347faf3_a848_11ed_a3d5_047c1617b143_c75a16ab_f115_11ee_a58b_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347faf5_a848_11ed_a3d5_047c1617b143_c75a16ad_f115_11ee_a58b_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347faf7_a848_11ed_a3d5_047c1617b143_c75a16ac_f115_11ee_a58b_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347faf9_a848_11ed_a3d5_047c1617b143_c0e52b62_f115_11ee_a58b_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347fafb_a848_11ed_a3d5_047c1617b143_c0e52b61_f115_11ee_a58b_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347fafd_a848_11ed_a3d5_047c1617b143_c0e52b60_f115_11ee_a58b_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347faff_a848_11ed_a3d5_047c1617b143_c0e52b5f_f115_11ee_a58b_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347fb01_a848_11ed_a3d5_047c1617b143_c75a16a6_f115_11ee_a58b_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347fb03_a848_11ed_a3d5_047c1617b143_c75a16a5_f115_11ee_a58b_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347fb05_a848_11ed_a3d5_047c1617b143_c0e52b67_f115_11ee_a58b_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347fb07_a848_11ed_a3d5_047c1617b143_c75a16a2_f115_11ee_a58b_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347fb09_a848_11ed_a3d5_047c1617b143_c0e52b66_f115_11ee_a58b_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347fb0b_a848_11ed_a3d5_047c1617b143_c0e52b63_f115_11ee_a58b_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347fb0d_a848_11ed_a3d5_047c1617b143_c0e52b64_f115_11ee_a58b_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347fb0f_a848_11ed_a3d5_047c1617b143_c0e52b65_f115_11ee_a58b_047c1617b14322.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347fae5_a848_11ed_a3d5_047c1617b143_0a6f39f5_310d_11f1_a89b_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347fae7_a848_11ed_a3d5_047c1617b143_0a6f39f4_310d_11f1_a89b_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347fae9_a848_11ed_a3d5_047c1617b143_0a6f39fb_310d_11f1_a89b_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347faeb_a848_11ed_a3d5_047c1617b143_0a6f39f8_310d_11f1_a89b_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347faed_a848_11ed_a3d5_047c1617b143_0a6f39fa_310d_11f1_a89b_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347faef_a848_11ed_a3d5_047c1617b143_0a6f39f9_310d_11f1_a89b_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347faf1_a848_11ed_a3d5_047c1617b143_0a6f39ff_310d_11f1_a89b_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347faf3_a848_11ed_a3d5_047c1617b143_0a6f39fc_310d_11f1_a89b_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347faf5_a848_11ed_a3d5_047c1617b143_0a6f39fe_310d_11f1_a89b_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347faf7_a848_11ed_a3d5_047c1617b143_0a6f39fd_310d_11f1_a89b_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347faf9_a848_11ed_a3d5_047c1617b143_0a6f39ed_310d_11f1_a89b_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347fafb_a848_11ed_a3d5_047c1617b143_0a6f39ec_310d_11f1_a89b_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347fafd_a848_11ed_a3d5_047c1617b143_0a6f39eb_310d_11f1_a89b_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347faff_a848_11ed_a3d5_047c1617b143_0a6f39ea_310d_11f1_a89b_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347fb01_a848_11ed_a3d5_047c1617b143_0a6f39f7_310d_11f1_a89b_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347fb03_a848_11ed_a3d5_047c1617b143_0a6f39f6_310d_11f1_a89b_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347fb05_a848_11ed_a3d5_047c1617b143_0a6f39f2_310d_11f1_a89b_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347fb07_a848_11ed_a3d5_047c1617b143_0a6f39f3_310d_11f1_a89b_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347fb09_a848_11ed_a3d5_047c1617b143_0a6f39f1_310d_11f1_a89b_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347fb0b_a848_11ed_a3d5_047c1617b143_0a6f39ee_310d_11f1_a89b_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347fb0d_a848_11ed_a3d5_047c1617b143_0a6f39ef_310d_11f1_a89b_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347fb0f_a848_11ed_a3d5_047c1617b143_0a6f39f0_310d_11f1_a89b_047c1617b14322.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_4" descr="Image_4"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>