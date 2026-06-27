--- v1 (2026-05-11)
+++ v2 (2026-06-27)
@@ -60,192 +60,192 @@
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Крепеж хомуты метизы</t>
   </si>
   <si>
     <t>Плинтус для скрытой прокладки труб</t>
   </si>
   <si>
     <t>KRP-130101</t>
   </si>
   <si>
     <t>Плинтус ПВХ 37мм для скрытой проводки труб до 20мм и кабеля (в95хг37хд2200мм) белый (1/12шт)</t>
   </si>
   <si>
-    <t>903.00 руб.</t>
+    <t>1 039.00 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>KRP-130102</t>
   </si>
   <si>
     <t>Плинтус ПВХ 20мм для скрытой проводки кабеля (в95хг20хд2200мм) белый (1/20шт)</t>
   </si>
   <si>
-    <t>897.00 руб.</t>
+    <t>1 031.00 руб.</t>
   </si>
   <si>
     <t>KRP-130103</t>
   </si>
   <si>
     <t>Угол внутренний 37*37 (2/200шт)</t>
   </si>
   <si>
-    <t>64.00 руб.</t>
+    <t>74.00 руб.</t>
   </si>
   <si>
     <t>KRP-130104</t>
   </si>
   <si>
     <t>Угол внутренний 20*20 (2/200шт)</t>
   </si>
   <si>
     <t>KRP-130105</t>
   </si>
   <si>
     <t>Угол внутренний 37*20 Левый (2/200шт)</t>
   </si>
   <si>
     <t>KRP-130106</t>
   </si>
   <si>
     <t>Угол внутренний 20*37 Правый (2/200шт)</t>
   </si>
   <si>
     <t>KRP-130107</t>
   </si>
   <si>
     <t>Угол наружный 37*37 (2/200шт)</t>
   </si>
   <si>
-    <t>68.00 руб.</t>
+    <t>78.00 руб.</t>
   </si>
   <si>
     <t>KRP-130108</t>
   </si>
   <si>
     <t>Угол наружный 20*20 (2/200шт)</t>
   </si>
   <si>
     <t>KRP-130109</t>
   </si>
   <si>
     <t>Угол наружный 37*20 Левый (2/200шт)</t>
   </si>
   <si>
     <t>KRP-130110</t>
   </si>
   <si>
     <t>Угол наружный 20*37 Правый (2/200шт)</t>
   </si>
   <si>
     <t>KRP-130111</t>
   </si>
   <si>
     <t>Заглушка 37*37 правая (2/200шт)</t>
   </si>
   <si>
-    <t>57.00 руб.</t>
+    <t>66.00 руб.</t>
   </si>
   <si>
     <t>KRP-130112</t>
   </si>
   <si>
     <t>Заглушка 37*37 левая (2/200шт)</t>
   </si>
   <si>
     <t>KRP-130113</t>
   </si>
   <si>
     <t>Заглушка 20*20 правая (2/200шт)</t>
   </si>
   <si>
     <t>KRP-130114</t>
   </si>
   <si>
     <t>Заглушка 20*20 левая (2/200шт)</t>
   </si>
   <si>
     <t>KRP-130115</t>
   </si>
   <si>
     <t>Соединитель 37*37 (2/200шт)</t>
   </si>
   <si>
     <t>KRP-130116</t>
   </si>
   <si>
     <t>Соединитель 20*20 (2/200шт)</t>
   </si>
   <si>
     <t>KRP-130117</t>
   </si>
   <si>
     <t>Крепеж для плинтуса 37 с загл. (6/240шт)</t>
   </si>
   <si>
-    <t>117.00 руб.</t>
+    <t>134.00 руб.</t>
   </si>
   <si>
     <t>KRP-130118</t>
   </si>
   <si>
     <t>Монтажная планка для крепежа 37 (1/6шт)</t>
   </si>
   <si>
-    <t>39.00 руб.</t>
+    <t>45.00 руб.</t>
   </si>
   <si>
     <t>KRP-130119</t>
   </si>
   <si>
     <t>Крепеж для плинтуса 20 (6/500шт)</t>
   </si>
   <si>
-    <t>41.00 руб.</t>
+    <t>47.00 руб.</t>
   </si>
   <si>
     <t>KRP-130120</t>
   </si>
   <si>
     <t>Короб маскировочный 100*110*92</t>
   </si>
   <si>
-    <t>269.00 руб.</t>
+    <t>309.00 руб.</t>
   </si>
   <si>
     <t>KRP-130121</t>
   </si>
   <si>
     <t>Короб маскировочный 100*160*92</t>
   </si>
   <si>
     <t>KRP-130122</t>
   </si>
   <si>
     <t>Короб маскировочный 100*70*120</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -1422,744 +1422,744 @@
         <v>874898</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G4" s="2">
         <v>3</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
       <c r="I4" s="1">
         <v>0</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K4" s="2" t="str">
-        <f>J4*903.00</f>
+        <f>J4*1039.00</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>874899</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="1"/>
       <c r="E5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G5" s="2">
         <v>0</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*897.00</f>
+        <f>J5*1031.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>874900</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1"/>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2">
         <v>4</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*64.00</f>
+        <f>J6*74.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>874901</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1"/>
       <c r="E7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*64.00</f>
+        <f>J7*74.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>874902</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D8" s="1"/>
       <c r="E8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*64.00</f>
+        <f>J8*74.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>874903</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*64.00</f>
+        <f>J9*74.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>874904</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*68.00</f>
+        <f>J10*78.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>874905</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*68.00</f>
+        <f>J11*78.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>874906</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G12" s="2">
         <v>7</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*68.00</f>
+        <f>J12*78.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>874907</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G13" s="2">
         <v>7</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*68.00</f>
+        <f>J13*78.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>874908</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*57.00</f>
+        <f>J14*66.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>874909</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*57.00</f>
+        <f>J15*66.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>874910</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*57.00</f>
+        <f>J16*66.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>874911</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*57.00</f>
+        <f>J17*66.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>874912</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G18" s="2">
         <v>5</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*57.00</f>
+        <f>J18*66.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>874913</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*57.00</f>
+        <f>J19*66.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>874914</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*117.00</f>
+        <f>J20*134.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>874915</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>55</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*39.00</f>
+        <f>J21*45.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>874916</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*41.00</f>
+        <f>J22*47.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>874917</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D23" s="1"/>
       <c r="E23" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>61</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*269.00</f>
+        <f>J23*309.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>874918</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D24" s="1"/>
       <c r="E24" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>61</v>
       </c>
       <c r="G24" s="2">
         <v>0</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*269.00</f>
+        <f>J24*309.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>874919</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D25" s="1"/>
       <c r="E25" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>61</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*269.00</f>
+        <f>J25*309.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>