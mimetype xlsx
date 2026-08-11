--- v0 (2026-05-02)
+++ v1 (2026-08-11)
@@ -69,90 +69,90 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>КОТЛЫ и оборудование для котельных</t>
   </si>
   <si>
     <t>КОТЛЫ</t>
   </si>
   <si>
     <t>ЭЛЕКТРИЧЕСКИЕ котлы</t>
   </si>
   <si>
     <t>Электрические котлы VIEIR</t>
   </si>
   <si>
     <t>VER-000359</t>
   </si>
   <si>
     <t>VRKT5.5</t>
   </si>
   <si>
     <t>Электрический котел (1шт)</t>
   </si>
   <si>
-    <t>51 466.17 руб.</t>
+    <t>52 859.94 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VER-000360</t>
   </si>
   <si>
     <t>VRKT7.5</t>
   </si>
   <si>
-    <t>53 039.07 руб.</t>
+    <t>54 475.43 руб.</t>
   </si>
   <si>
     <t>VER-000361</t>
   </si>
   <si>
     <t>VRKT9.5</t>
   </si>
   <si>
-    <t>54 504.66 руб.</t>
+    <t>55 980.71 руб.</t>
   </si>
   <si>
     <t>VER-000362</t>
   </si>
   <si>
     <t>VRKT11</t>
   </si>
   <si>
-    <t>54 742.80 руб.</t>
+    <t>56 225.30 руб.</t>
   </si>
   <si>
     <t>VER-000363</t>
   </si>
   <si>
     <t>VRKT13</t>
   </si>
   <si>
-    <t>55 229.37 руб.</t>
+    <t>56 725.05 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -841,203 +841,203 @@
       <c r="G5" s="9"/>
       <c r="H5" s="9"/>
       <c r="I5" s="9"/>
       <c r="J5" s="9"/>
       <c r="K5" s="9"/>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>878100</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G6" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*51466.17</f>
+        <f>J6*52859.94</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>878101</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*53039.07</f>
+        <f>J7*54475.43</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>878102</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*54504.66</f>
+        <f>J8*55980.71</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>878103</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*54742.80</f>
+        <f>J9*56225.30</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>878104</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*55229.37</f>
+        <f>J10*56725.05</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>