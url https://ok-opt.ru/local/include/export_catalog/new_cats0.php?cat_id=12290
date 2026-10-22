--- v2 (2026-08-11)
+++ v3 (2026-10-22)
@@ -69,51 +69,51 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Пластиковые трубы (PEX,Pert), Аксиальная  система</t>
   </si>
   <si>
     <t>Пластиковые трубы</t>
   </si>
   <si>
     <t>Трубы PERT (термостойкий полиэтилен)</t>
   </si>
   <si>
     <t>Труба PE-RT VALTEC</t>
   </si>
   <si>
     <t>VLC-900533</t>
   </si>
   <si>
     <t>VR1620.200C</t>
   </si>
   <si>
     <t>Труба PE-RT 16(2,0) полиэтилен повышенной термостойкости (тип 2) VALTEC (200м)</t>
   </si>
   <si>
-    <t>39.00 руб.</t>
+    <t>43.00 руб.</t>
   </si>
   <si>
     <t>&gt;1000</t>
   </si>
   <si>
     <t>пог. м</t>
   </si>
   <si>
     <t>Труба PE-RT ALTSTREAM</t>
   </si>
   <si>
     <t>ALT-110755</t>
   </si>
   <si>
     <t>034020102</t>
   </si>
   <si>
     <t>Труба PE-RT 16х2,0 для теплого пола красная ALTSTREAM (бухта 100 м)</t>
   </si>
   <si>
     <t>38.73 руб.</t>
   </si>
   <si>
     <t>ALT-110756</t>
   </si>
@@ -1072,51 +1072,51 @@
       <c r="C6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*39.00</f>
+        <f>J6*43.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" outlineLevel="3">
       <c r="A7" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="9"/>
       <c r="C7" s="9"/>
       <c r="D7" s="9"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="9"/>
       <c r="I7" s="9"/>
       <c r="J7" s="9"/>
       <c r="K7" s="9"/>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>878484</v>
       </c>