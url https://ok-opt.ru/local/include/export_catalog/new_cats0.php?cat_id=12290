--- v0 (2026-04-20)
+++ v1 (2026-06-23)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -72,147 +72,150 @@
   <si>
     <t>Пластиковые трубы (PEX,Pert), Аксиальная  система</t>
   </si>
   <si>
     <t>Пластиковые трубы</t>
   </si>
   <si>
     <t>Трубы PERT (термостойкий полиэтилен)</t>
   </si>
   <si>
     <t>Труба PE-RT VALTEC</t>
   </si>
   <si>
     <t>VLC-900533</t>
   </si>
   <si>
     <t>VR1620.200C</t>
   </si>
   <si>
     <t>Труба PE-RT 16(2,0) полиэтилен повышенной термостойкости (тип 2) VALTEC (200м)</t>
   </si>
   <si>
     <t>39.00 руб.</t>
   </si>
   <si>
+    <t>&gt;5000</t>
+  </si>
+  <si>
+    <t>пог. м</t>
+  </si>
+  <si>
+    <t>Труба PE-RT ALTSTREAM</t>
+  </si>
+  <si>
+    <t>ALT-110755</t>
+  </si>
+  <si>
+    <t>034020102</t>
+  </si>
+  <si>
+    <t>Труба PE-RT 16х2,0 для теплого пола красная ALTSTREAM (бухта 100 м)</t>
+  </si>
+  <si>
+    <t>38.73 руб.</t>
+  </si>
+  <si>
+    <t>ALT-110756</t>
+  </si>
+  <si>
+    <t>034020103</t>
+  </si>
+  <si>
+    <t>Труба PE-RT 16х2,0 для теплого пола красная ALTSTREAM (бухта 200 м)</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>ALT-110757</t>
+  </si>
+  <si>
+    <t>034020104</t>
+  </si>
+  <si>
+    <t>Труба PE-RT 16х2,0 для теплого пола красная ALTSTREAM (бухта 400 м)</t>
+  </si>
+  <si>
+    <t>ALT-110758</t>
+  </si>
+  <si>
+    <t>034020105</t>
+  </si>
+  <si>
+    <t>Труба PE-RT 16х2,0 для теплого пола красная ALTSTREAM (бухта 600 м)</t>
+  </si>
+  <si>
+    <t>ALT-110759</t>
+  </si>
+  <si>
+    <t>034020107</t>
+  </si>
+  <si>
+    <t>Труба PE-RT 20х2,0 для теплого пола красная ALTSTREAM (бухта 100 м)</t>
+  </si>
+  <si>
+    <t>50.93 руб.</t>
+  </si>
+  <si>
+    <t>ALT-110760</t>
+  </si>
+  <si>
+    <t>034020108</t>
+  </si>
+  <si>
+    <t>Труба PE-RT 20х2,0 для теплого пола красная ALTSTREAM (бухта 200 м)</t>
+  </si>
+  <si>
+    <t>ALT-110761</t>
+  </si>
+  <si>
+    <t>034020113</t>
+  </si>
+  <si>
+    <t>Труба PE-RT 26х3,0 для теплого пола красная ALTSTREAM (бухта 50 м)</t>
+  </si>
+  <si>
+    <t>108.83 руб.</t>
+  </si>
+  <si>
+    <t>Труба PE-RT VERO-PLAST</t>
+  </si>
+  <si>
+    <t>VRP-200005</t>
+  </si>
+  <si>
+    <t>Vpe1620-200</t>
+  </si>
+  <si>
+    <t>Труба PE-RT 16х2,0 для теплого пола красная VERO-PLAST (бухта 200 м)</t>
+  </si>
+  <si>
+    <t>38.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;1000</t>
-  </si>
-[...94 lines deleted...]
-    <t>38.00 руб.</t>
   </si>
   <si>
     <t>VRP-200007</t>
   </si>
   <si>
     <t>Vpe1620-600</t>
   </si>
   <si>
     <t>Труба PE-RT 16х2,0 для теплого пола красная VERO-PLAST (бухта 600 м)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1372,80 +1375,80 @@
       <c r="G15" s="9"/>
       <c r="H15" s="9"/>
       <c r="I15" s="9"/>
       <c r="J15" s="9"/>
       <c r="K15" s="9"/>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>882509</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*38.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>882510</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*38.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>