--- v1 (2026-06-23)
+++ v2 (2026-08-11)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -72,81 +72,81 @@
   <si>
     <t>Пластиковые трубы (PEX,Pert), Аксиальная  система</t>
   </si>
   <si>
     <t>Пластиковые трубы</t>
   </si>
   <si>
     <t>Трубы PERT (термостойкий полиэтилен)</t>
   </si>
   <si>
     <t>Труба PE-RT VALTEC</t>
   </si>
   <si>
     <t>VLC-900533</t>
   </si>
   <si>
     <t>VR1620.200C</t>
   </si>
   <si>
     <t>Труба PE-RT 16(2,0) полиэтилен повышенной термостойкости (тип 2) VALTEC (200м)</t>
   </si>
   <si>
     <t>39.00 руб.</t>
   </si>
   <si>
-    <t>&gt;5000</t>
+    <t>&gt;1000</t>
   </si>
   <si>
     <t>пог. м</t>
   </si>
   <si>
     <t>Труба PE-RT ALTSTREAM</t>
   </si>
   <si>
     <t>ALT-110755</t>
   </si>
   <si>
     <t>034020102</t>
   </si>
   <si>
     <t>Труба PE-RT 16х2,0 для теплого пола красная ALTSTREAM (бухта 100 м)</t>
   </si>
   <si>
     <t>38.73 руб.</t>
   </si>
   <si>
     <t>ALT-110756</t>
   </si>
   <si>
     <t>034020103</t>
   </si>
   <si>
     <t>Труба PE-RT 16х2,0 для теплого пола красная ALTSTREAM (бухта 200 м)</t>
   </si>
   <si>
-    <t>&gt;100</t>
+    <t>&gt;50</t>
   </si>
   <si>
     <t>ALT-110757</t>
   </si>
   <si>
     <t>034020104</t>
   </si>
   <si>
     <t>Труба PE-RT 16х2,0 для теплого пола красная ALTSTREAM (бухта 400 м)</t>
   </si>
   <si>
     <t>ALT-110758</t>
   </si>
   <si>
     <t>034020105</t>
   </si>
   <si>
     <t>Труба PE-RT 16х2,0 для теплого пола красная ALTSTREAM (бухта 600 м)</t>
   </si>
   <si>
     <t>ALT-110759</t>
   </si>
   <si>
     <t>034020107</t>
   </si>
@@ -169,53 +169,50 @@
     <t>ALT-110761</t>
   </si>
   <si>
     <t>034020113</t>
   </si>
   <si>
     <t>Труба PE-RT 26х3,0 для теплого пола красная ALTSTREAM (бухта 50 м)</t>
   </si>
   <si>
     <t>108.83 руб.</t>
   </si>
   <si>
     <t>Труба PE-RT VERO-PLAST</t>
   </si>
   <si>
     <t>VRP-200005</t>
   </si>
   <si>
     <t>Vpe1620-200</t>
   </si>
   <si>
     <t>Труба PE-RT 16х2,0 для теплого пола красная VERO-PLAST (бухта 200 м)</t>
   </si>
   <si>
     <t>38.00 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;1000</t>
   </si>
   <si>
     <t>VRP-200007</t>
   </si>
   <si>
     <t>Vpe1620-600</t>
   </si>
   <si>
     <t>Труба PE-RT 16х2,0 для теплого пола красная VERO-PLAST (бухта 600 м)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1375,80 +1372,80 @@
       <c r="G15" s="9"/>
       <c r="H15" s="9"/>
       <c r="I15" s="9"/>
       <c r="J15" s="9"/>
       <c r="K15" s="9"/>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>882509</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>51</v>
+        <v>18</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*38.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>882510</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="2" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*38.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>