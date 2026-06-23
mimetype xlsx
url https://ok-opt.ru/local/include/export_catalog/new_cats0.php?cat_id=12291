--- v0 (2026-04-20)
+++ v1 (2026-06-23)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="202">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="209">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -76,117 +76,117 @@
   <si>
     <t>Пластиковые трубы</t>
   </si>
   <si>
     <t>Трубы PEX (сшитый полиэтилен)</t>
   </si>
   <si>
     <t>Труба PEX VALTEC</t>
   </si>
   <si>
     <t>Труба PEX-b VALTEC для теплого пола</t>
   </si>
   <si>
     <t>VLC-220002</t>
   </si>
   <si>
     <t>VP1620.3.100</t>
   </si>
   <si>
     <t>Труба полимерная PEXb VALTEC для теплого пола 16(2,0), c антидиф слоем EVOH, красная, бухта 100м</t>
   </si>
   <si>
     <t>78.00 руб.</t>
   </si>
   <si>
+    <t>&gt;500</t>
+  </si>
+  <si>
+    <t>&gt;5000</t>
+  </si>
+  <si>
+    <t>пог. м</t>
+  </si>
+  <si>
+    <t>VLC-220003</t>
+  </si>
+  <si>
+    <t>VP1620.3.200</t>
+  </si>
+  <si>
+    <t>Труба полимерная PEXb VALTEC для теплого пола 16(2,0), c антидиф слоем EVOH, красная, бухта 200м</t>
+  </si>
+  <si>
+    <t>&gt;1000</t>
+  </si>
+  <si>
+    <t>VLC-220004</t>
+  </si>
+  <si>
+    <t>VP2020.3.100</t>
+  </si>
+  <si>
+    <t>Труба полимерная PEXb VALTEC для теплого пола 20(2,0), c антидиф слоем EVOH, красная, бухта 100м</t>
+  </si>
+  <si>
+    <t>107.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;100</t>
   </si>
   <si>
-    <t>&gt;5000</t>
-[...28 lines deleted...]
-  <si>
     <t>VLC-220005</t>
   </si>
   <si>
     <t>VP2020.3.200</t>
   </si>
   <si>
     <t>Труба полимерная PEXb VALTEC для теплого пола 20(2,0), c антидиф слоем EVOH, красная, бухта 200м</t>
   </si>
   <si>
-    <t>&gt;500</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-220006</t>
   </si>
   <si>
     <t>VP1620.3.600</t>
   </si>
   <si>
     <t>Труба полимерная PEXb VALTEC для теплого пола 16(2,0), c антидиф слоем EVOH, красная, бухта 600м</t>
   </si>
   <si>
     <t>Труба PEX-а VALTEC универсальная</t>
   </si>
   <si>
     <t>VLC-900428</t>
   </si>
   <si>
     <t>VA3244.3.C.050</t>
   </si>
   <si>
     <t>Труба PEXa 32(4,4) универсальная (радиаторы, теплый пол) с барьерным слоем EVOH, бухта 50 м</t>
   </si>
   <si>
-    <t>349.00 руб.</t>
+    <t>332.00 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VLC-900644</t>
   </si>
   <si>
     <t>VA1622.3.C.050</t>
   </si>
   <si>
     <t>Труба PEXa 16(2.2) универсальная (радиаторы, теплый пол) с барьерным слоем EVOH, бухта 50 м</t>
   </si>
   <si>
     <t>81.00 руб.</t>
   </si>
   <si>
     <t>VLC-900645</t>
   </si>
   <si>
     <t>VA2028.3.C.050</t>
   </si>
@@ -202,99 +202,120 @@
   <si>
     <t>VA1622.3.C.070</t>
   </si>
   <si>
     <t>Труба PEXa 16(2.2) универсальная (радиаторы, теплый пол) с барьерным слоем EVOH, бухта 70 м</t>
   </si>
   <si>
     <t>VLC-900647</t>
   </si>
   <si>
     <t>VA2028.3.C.070</t>
   </si>
   <si>
     <t>Труба напорная из сшитого полиэтилена с барьерным слоем EVOH, тип PE-Xa 20(2,8) бухта 70 м</t>
   </si>
   <si>
     <t>VLC-999022</t>
   </si>
   <si>
     <t>VA2535.3.C.050</t>
   </si>
   <si>
     <t>Труба PEXa 25(3,5) универсальная (радиаторы, теплый пол) с барьерным слоем EVOH, бухта 50 м</t>
   </si>
   <si>
-    <t>216.00 руб.</t>
+    <t>200.00 руб.</t>
   </si>
   <si>
     <t>VLC-999023</t>
   </si>
   <si>
     <t>VA1622.3.C.100</t>
   </si>
   <si>
     <t>Труба PEXa 16(2.2) универсальная (радиаторы, теплый пол) с барьерным слоем EVOH, бухта 100 м</t>
   </si>
   <si>
     <t>VLC-999024</t>
   </si>
   <si>
     <t>VA2028.3.C.100</t>
   </si>
   <si>
     <t>Труба PEXa 20(2,8) универсальная (радиаторы, теплый пол) с барьерным слоем EVOH, бухта 100 м</t>
   </si>
   <si>
     <t>VLC-999025</t>
   </si>
   <si>
     <t>VA1622.3.C.200</t>
   </si>
   <si>
     <t>Труба PEXa 16(2.2) универсальная (радиаторы, теплый пол) с барьерным слоем EVOH, бухта 200 м</t>
   </si>
   <si>
     <t>VLC-999026</t>
   </si>
   <si>
     <t>VA1622.3.C.500</t>
   </si>
   <si>
     <t>Труба PEXa 16(2.2) универсальная (радиаторы, теплый пол) с барьерным слоем EVOH, бухта 500 м</t>
   </si>
   <si>
     <t>Труба PEX-а VALTEC НА ОТРЕЗ (кратно 10м)</t>
   </si>
   <si>
     <t>УТ000002638</t>
   </si>
   <si>
     <t>VA1622.3 на отрез</t>
   </si>
   <si>
     <t>Труба PEXa 16(2.2) универсальная с EVOH, НА ОТРЕЗ (кратно 10м)</t>
+  </si>
+  <si>
+    <t>Труба PEX-а VALTEC для теплого пола</t>
+  </si>
+  <si>
+    <t>VLC-902038</t>
+  </si>
+  <si>
+    <t>VA1620.3.R.200</t>
+  </si>
+  <si>
+    <t>Труба напорная из сшитого полиэтилена с барьерным слоем EVOH, тип PE-Xa, 16(2,0) бухта 200м</t>
+  </si>
+  <si>
+    <t>VLC-902040</t>
+  </si>
+  <si>
+    <t>VA1620.3.R.600</t>
+  </si>
+  <si>
+    <t>Труба напорная из сшитого полиэтилена с барьерным слоем EVOH, тип PE-Xa, 16(2,0) бухта 600м</t>
   </si>
   <si>
     <t>Труба PEX VIEIR</t>
   </si>
   <si>
     <t>Труба PEX-a VIEIR STABIL с алюминиевым слоем</t>
   </si>
   <si>
     <t>PPA-120005</t>
   </si>
   <si>
     <t>VP88-100</t>
   </si>
   <si>
     <t>Труба VER-PRO PEXb-AL-PEXb STABIL PLATINUM 16х(2,6) бухта 100м</t>
   </si>
   <si>
     <t>117.60 руб.</t>
   </si>
   <si>
     <t>PPA-120006</t>
   </si>
   <si>
     <t>VP88-200</t>
   </si>
@@ -1229,927 +1250,927 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="Image_22" descr="Image_22"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="Image_27" descr="Image_27"/>
+        <xdr:cNvPr id="16" name="Image_30" descr="Image_30"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="Image_28" descr="Image_28"/>
+        <xdr:cNvPr id="17" name="Image_31" descr="Image_31"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="Image_29" descr="Image_29"/>
+        <xdr:cNvPr id="18" name="Image_32" descr="Image_32"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="Image_30" descr="Image_30"/>
+        <xdr:cNvPr id="19" name="Image_33" descr="Image_33"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="Image_31" descr="Image_31"/>
+        <xdr:cNvPr id="20" name="Image_34" descr="Image_34"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="Image_38" descr="Image_38"/>
+        <xdr:cNvPr id="21" name="Image_41" descr="Image_41"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="Image_39" descr="Image_39"/>
+        <xdr:cNvPr id="22" name="Image_42" descr="Image_42"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="Image_40" descr="Image_40"/>
+        <xdr:cNvPr id="23" name="Image_43" descr="Image_43"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="Image_41" descr="Image_41"/>
+        <xdr:cNvPr id="24" name="Image_44" descr="Image_44"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>41</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="Image_42" descr="Image_42"/>
+        <xdr:cNvPr id="25" name="Image_45" descr="Image_45"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="Image_43" descr="Image_43"/>
+        <xdr:cNvPr id="26" name="Image_46" descr="Image_46"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>43</xdr:row>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="Image_44" descr="Image_44"/>
+        <xdr:cNvPr id="27" name="Image_47" descr="Image_47"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>44</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="Image_45" descr="Image_45"/>
+        <xdr:cNvPr id="28" name="Image_48" descr="Image_48"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>46</xdr:row>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="Image_47" descr="Image_47"/>
+        <xdr:cNvPr id="29" name="Image_50" descr="Image_50"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>47</xdr:row>
+      <xdr:row>50</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="Image_48" descr="Image_48"/>
+        <xdr:cNvPr id="30" name="Image_51" descr="Image_51"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>48</xdr:row>
+      <xdr:row>51</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="Image_49" descr="Image_49"/>
+        <xdr:cNvPr id="31" name="Image_52" descr="Image_52"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>49</xdr:row>
+      <xdr:row>52</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="Image_50" descr="Image_50"/>
+        <xdr:cNvPr id="32" name="Image_53" descr="Image_53"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>52</xdr:row>
+      <xdr:row>55</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="Image_53" descr="Image_53"/>
+        <xdr:cNvPr id="33" name="Image_56" descr="Image_56"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>53</xdr:row>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="Image_54" descr="Image_54"/>
+        <xdr:cNvPr id="34" name="Image_57" descr="Image_57"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>54</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="Image_55" descr="Image_55"/>
+        <xdr:cNvPr id="35" name="Image_58" descr="Image_58"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>59</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="Image_57" descr="Image_57"/>
+        <xdr:cNvPr id="36" name="Image_60" descr="Image_60"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>57</xdr:row>
+      <xdr:row>60</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="Image_58" descr="Image_58"/>
+        <xdr:cNvPr id="37" name="Image_61" descr="Image_61"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>58</xdr:row>
+      <xdr:row>61</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="Image_59" descr="Image_59"/>
+        <xdr:cNvPr id="38" name="Image_62" descr="Image_62"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>59</xdr:row>
+      <xdr:row>62</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="Image_60" descr="Image_60"/>
+        <xdr:cNvPr id="39" name="Image_63" descr="Image_63"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>60</xdr:row>
+      <xdr:row>63</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="Image_61" descr="Image_61"/>
+        <xdr:cNvPr id="40" name="Image_64" descr="Image_64"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>61</xdr:row>
+      <xdr:row>64</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="Image_62" descr="Image_62"/>
+        <xdr:cNvPr id="41" name="Image_65" descr="Image_65"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>62</xdr:row>
+      <xdr:row>65</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="Image_63" descr="Image_63"/>
+        <xdr:cNvPr id="42" name="Image_66" descr="Image_66"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>63</xdr:row>
+      <xdr:row>66</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="Image_64" descr="Image_64"/>
+        <xdr:cNvPr id="43" name="Image_67" descr="Image_67"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>64</xdr:row>
+      <xdr:row>67</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="Image_65" descr="Image_65"/>
+        <xdr:cNvPr id="44" name="Image_68" descr="Image_68"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>65</xdr:row>
+      <xdr:row>68</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="Image_66" descr="Image_66"/>
+        <xdr:cNvPr id="45" name="Image_69" descr="Image_69"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -2422,51 +2443,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L66"/>
+  <dimension ref="A1:L69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="6" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -2474,51 +2495,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J66)</f>
+        <f>SUM(J2:J69)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -2650,86 +2671,86 @@
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*78.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>819770</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*107.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>819771</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>20</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*107.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>824466</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="1" t="s">
@@ -2773,367 +2794,367 @@
       <c r="I12" s="10"/>
       <c r="J12" s="10"/>
       <c r="K12" s="10"/>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>868511</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="H13" s="2">
-        <v>0</v>
+      <c r="H13" s="2" t="s">
+        <v>25</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>43</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*349.00</f>
+        <f>J13*332.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>887329</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="G14" s="2">
-        <v>0</v>
+      <c r="G14" s="2" t="s">
+        <v>30</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*81.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>956454</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="G15" s="2">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G15" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H15" s="2" t="s">
+        <v>25</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*120.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>887330</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>47</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="H16" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*81.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>956455</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="G17" s="2">
-        <v>0</v>
+      <c r="G17" s="2" t="s">
+        <v>30</v>
       </c>
       <c r="H17" s="2" t="s">
         <v>19</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*120.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>837056</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>61</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="H18" s="2">
+        <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*216.00</f>
+        <f>J18*200.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>837057</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="G19" s="2">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="G19" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H19" s="2">
+        <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*81.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>837058</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>66</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>30</v>
+      </c>
+      <c r="H20" s="2">
+        <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*120.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>837059</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>47</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="H21" s="2" t="s">
-        <v>20</v>
+      <c r="H21" s="2">
+        <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*81.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>837060</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>47</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>30</v>
+      </c>
+      <c r="H22" s="2">
+        <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*81.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" outlineLevel="4">
       <c r="A23" s="10" t="s">
         <v>74</v>
       </c>
       <c r="B23" s="10"/>
       <c r="C23" s="10"/>
       <c r="D23" s="10"/>
       <c r="E23" s="10"/>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
@@ -3154,1385 +3175,1472 @@
       </c>
       <c r="E24" s="2" t="s">
         <v>77</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>47</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*81.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
-    <row r="25" spans="1:12" outlineLevel="3">
-      <c r="A25" s="9" t="s">
+    <row r="25" spans="1:12" outlineLevel="4">
+      <c r="A25" s="10" t="s">
         <v>78</v>
       </c>
-      <c r="B25" s="9"/>
-[...8 lines deleted...]
-      <c r="K25" s="9"/>
+      <c r="B25" s="10"/>
+      <c r="C25" s="10"/>
+      <c r="D25" s="10"/>
+      <c r="E25" s="10"/>
+      <c r="F25" s="10"/>
+      <c r="G25" s="10"/>
+      <c r="H25" s="10"/>
+      <c r="I25" s="10"/>
+      <c r="J25" s="10"/>
+      <c r="K25" s="10"/>
       <c r="L25" s="5"/>
     </row>
-    <row r="26" spans="1:12" outlineLevel="4">
-      <c r="A26" s="10" t="s">
+    <row r="26" spans="1:12" outlineLevel="6">
+      <c r="A26" s="1"/>
+      <c r="B26" s="1">
+        <v>956762</v>
+      </c>
+      <c r="C26" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="B26" s="10"/>
-[...8 lines deleted...]
-      <c r="K26" s="10"/>
+      <c r="D26" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="G26" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="H26" s="2">
+        <v>0</v>
+      </c>
+      <c r="I26" s="1">
+        <v>0</v>
+      </c>
+      <c r="J26" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="K26" s="2" t="str">
+        <f>J26*78.00</f>
+        <v>0</v>
+      </c>
       <c r="L26" s="5"/>
     </row>
-    <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
+    <row r="27" spans="1:12" outlineLevel="6">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
-        <v>819776</v>
+        <v>956763</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>83</v>
+        <v>18</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>25</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*117.60</f>
+        <f>J27*78.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
-    <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
-[...7 lines deleted...]
-      <c r="D28" s="1" t="s">
+    <row r="28" spans="1:12" outlineLevel="3">
+      <c r="A28" s="9" t="s">
         <v>85</v>
       </c>
-      <c r="E28" s="2" t="s">
+      <c r="B28" s="9"/>
+      <c r="C28" s="9"/>
+      <c r="D28" s="9"/>
+      <c r="E28" s="9"/>
+      <c r="F28" s="9"/>
+      <c r="G28" s="9"/>
+      <c r="H28" s="9"/>
+      <c r="I28" s="9"/>
+      <c r="J28" s="9"/>
+      <c r="K28" s="9"/>
+      <c r="L28" s="5"/>
+    </row>
+    <row r="29" spans="1:12" outlineLevel="4">
+      <c r="A29" s="10" t="s">
         <v>86</v>
       </c>
-      <c r="F28" s="2" t="s">
-[...52 lines deleted...]
-      </c>
+      <c r="B29" s="10"/>
+      <c r="C29" s="10"/>
+      <c r="D29" s="10"/>
+      <c r="E29" s="10"/>
+      <c r="F29" s="10"/>
+      <c r="G29" s="10"/>
+      <c r="H29" s="10"/>
+      <c r="I29" s="10"/>
+      <c r="J29" s="10"/>
+      <c r="K29" s="10"/>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
-        <v>826674</v>
+        <v>819776</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*263.13</f>
+        <f>J30*117.60</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
-        <v>826675</v>
+        <v>819777</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*391.02</f>
+        <f>J31*113.19</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
-    <row r="32" spans="1:12" outlineLevel="6">
+    <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>955738</v>
+        <v>826673</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="G32" s="2" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*123.48</f>
+        <f>J32*163.17</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
-    <row r="33" spans="1:12" outlineLevel="6">
+    <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>955739</v>
+        <v>826674</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="G33" s="2" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*126.42</f>
+        <f>J33*263.13</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
-    <row r="34" spans="1:12" outlineLevel="6">
+    <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>955740</v>
+        <v>826675</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*198.45</f>
+        <f>J34*391.02</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" outlineLevel="6">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>955768</v>
+        <v>955738</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*295.47</f>
+        <f>J35*123.48</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" outlineLevel="6">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
-        <v>955769</v>
+        <v>955739</v>
       </c>
       <c r="C36" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="G36" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H36" s="2">
+        <v>0</v>
+      </c>
+      <c r="I36" s="1">
+        <v>0</v>
+      </c>
+      <c r="J36" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="K36" s="2" t="str">
+        <f>J36*126.42</f>
+        <v>0</v>
+      </c>
+      <c r="L36" s="5"/>
+    </row>
+    <row r="37" spans="1:12" outlineLevel="6">
+      <c r="A37" s="1"/>
+      <c r="B37" s="1">
+        <v>955740</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="D37" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="D36" s="1" t="s">
+      <c r="E37" s="2" t="s">
         <v>117</v>
       </c>
-      <c r="E36" s="2" t="s">
+      <c r="F37" s="2" t="s">
         <v>118</v>
       </c>
-      <c r="F36" s="2" t="s">
-[...33 lines deleted...]
-      <c r="K37" s="10"/>
+      <c r="G37" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H37" s="2">
+        <v>0</v>
+      </c>
+      <c r="I37" s="1">
+        <v>0</v>
+      </c>
+      <c r="J37" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="K37" s="2" t="str">
+        <f>J37*198.45</f>
+        <v>0</v>
+      </c>
       <c r="L37" s="5"/>
     </row>
-    <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
+    <row r="38" spans="1:12" outlineLevel="6">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
-        <v>819775</v>
+        <v>955768</v>
       </c>
       <c r="C38" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="E38" s="2" t="s">
         <v>121</v>
       </c>
-      <c r="D38" s="1" t="s">
+      <c r="F38" s="2" t="s">
         <v>122</v>
       </c>
-      <c r="E38" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G38" s="2" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*126.42</f>
+        <f>J38*295.47</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
-    <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
+    <row r="39" spans="1:12" outlineLevel="6">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
-        <v>826669</v>
+        <v>955769</v>
       </c>
       <c r="C39" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="D39" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="D39" s="1" t="s">
+      <c r="E39" s="2" t="s">
         <v>125</v>
       </c>
-      <c r="E39" s="2" t="s">
+      <c r="F39" s="2" t="s">
         <v>126</v>
       </c>
-      <c r="F39" s="2" t="s">
+      <c r="G39" s="2">
+        <v>0</v>
+      </c>
+      <c r="H39" s="2">
+        <v>0</v>
+      </c>
+      <c r="I39" s="1">
+        <v>0</v>
+      </c>
+      <c r="J39" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="K39" s="2" t="str">
+        <f>J39*496.86</f>
+        <v>0</v>
+      </c>
+      <c r="L39" s="5"/>
+    </row>
+    <row r="40" spans="1:12" outlineLevel="4">
+      <c r="A40" s="10" t="s">
         <v>127</v>
       </c>
-      <c r="G39" s="2" t="s">
-[...49 lines deleted...]
-      </c>
+      <c r="B40" s="10"/>
+      <c r="C40" s="10"/>
+      <c r="D40" s="10"/>
+      <c r="E40" s="10"/>
+      <c r="F40" s="10"/>
+      <c r="G40" s="10"/>
+      <c r="H40" s="10"/>
+      <c r="I40" s="10"/>
+      <c r="J40" s="10"/>
+      <c r="K40" s="10"/>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>826671</v>
+        <v>819775</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>135</v>
+        <v>114</v>
       </c>
       <c r="G41" s="2" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*208.74</f>
+        <f>J41*126.42</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>826672</v>
+        <v>826669</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="G42" s="2" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*305.76</f>
+        <f>J42*82.32</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
-        <v>853726</v>
+        <v>826670</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*79.38</f>
+        <f>J43*80.85</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
-        <v>877987</v>
+        <v>826671</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>142</v>
+      </c>
+      <c r="G44" s="2" t="s">
+        <v>30</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*63.80</f>
+        <f>J44*208.74</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
-        <v>877990</v>
+        <v>826672</v>
       </c>
       <c r="C45" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="G45" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H45" s="2">
+        <v>0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>0</v>
+      </c>
+      <c r="J45" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="K45" s="2" t="str">
+        <f>J45*305.76</f>
+        <v>0</v>
+      </c>
+      <c r="L45" s="5"/>
+    </row>
+    <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
+      <c r="A46" s="1"/>
+      <c r="B46" s="1">
+        <v>853726</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="D46" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="D45" s="1" t="s">
+      <c r="E46" s="2" t="s">
         <v>149</v>
       </c>
-      <c r="E45" s="2" t="s">
+      <c r="F46" s="2" t="s">
         <v>150</v>
       </c>
-      <c r="F45" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G45" s="2" t="s">
+      <c r="G46" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="H45" s="2">
-[...27 lines deleted...]
-      <c r="K46" s="10"/>
+      <c r="H46" s="2">
+        <v>0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>0</v>
+      </c>
+      <c r="J46" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="K46" s="2" t="str">
+        <f>J46*79.38</f>
+        <v>0</v>
+      </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
-        <v>853721</v>
+        <v>877987</v>
       </c>
       <c r="C47" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="E47" s="2" t="s">
         <v>153</v>
       </c>
-      <c r="D47" s="1" t="s">
+      <c r="F47" s="2" t="s">
         <v>154</v>
       </c>
-      <c r="E47" s="2" t="s">
-[...6 lines deleted...]
-        <v>33</v>
+      <c r="G47" s="2">
+        <v>0</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K47" s="2" t="str">
-        <f>J47*60.27</f>
+        <f>J47*63.80</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
-        <v>853722</v>
+        <v>877990</v>
       </c>
       <c r="C48" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="E48" s="2" t="s">
         <v>157</v>
       </c>
-      <c r="D48" s="1" t="s">
+      <c r="F48" s="2" t="s">
         <v>158</v>
       </c>
-      <c r="E48" s="2" t="s">
+      <c r="G48" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H48" s="2">
+        <v>0</v>
+      </c>
+      <c r="I48" s="1">
+        <v>0</v>
+      </c>
+      <c r="J48" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="K48" s="2" t="str">
+        <f>J48*92.40</f>
+        <v>0</v>
+      </c>
+      <c r="L48" s="5"/>
+    </row>
+    <row r="49" spans="1:12" outlineLevel="4">
+      <c r="A49" s="10" t="s">
         <v>159</v>
       </c>
-      <c r="F48" s="2" t="s">
-[...52 lines deleted...]
-      </c>
+      <c r="B49" s="10"/>
+      <c r="C49" s="10"/>
+      <c r="D49" s="10"/>
+      <c r="E49" s="10"/>
+      <c r="F49" s="10"/>
+      <c r="G49" s="10"/>
+      <c r="H49" s="10"/>
+      <c r="I49" s="10"/>
+      <c r="J49" s="10"/>
+      <c r="K49" s="10"/>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
-        <v>853723</v>
+        <v>853721</v>
       </c>
       <c r="C50" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="G50" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H50" s="2">
+        <v>0</v>
+      </c>
+      <c r="I50" s="1">
+        <v>0</v>
+      </c>
+      <c r="J50" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="K50" s="2" t="str">
+        <f>J50*60.27</f>
+        <v>0</v>
+      </c>
+      <c r="L50" s="5"/>
+    </row>
+    <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
+      <c r="A51" s="1"/>
+      <c r="B51" s="1">
+        <v>853722</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D51" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="D50" s="1" t="s">
+      <c r="E51" s="2" t="s">
         <v>166</v>
       </c>
-      <c r="E50" s="2" t="s">
+      <c r="F51" s="2" t="s">
         <v>167</v>
       </c>
-      <c r="F50" s="2" t="s">
+      <c r="G51" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="H51" s="2">
+        <v>0</v>
+      </c>
+      <c r="I51" s="1">
+        <v>0</v>
+      </c>
+      <c r="J51" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="K51" s="2" t="str">
+        <f>J51*57.33</f>
+        <v>0</v>
+      </c>
+      <c r="L51" s="5"/>
+    </row>
+    <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
+      <c r="A52" s="1"/>
+      <c r="B52" s="1">
+        <v>840130</v>
+      </c>
+      <c r="C52" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="G50" s="2" t="s">
-[...18 lines deleted...]
-      <c r="A51" s="9" t="s">
+      <c r="D52" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="B51" s="9"/>
-[...12 lines deleted...]
-      <c r="A52" s="10" t="s">
+      <c r="E52" s="2" t="s">
         <v>170</v>
       </c>
-      <c r="B52" s="10"/>
-[...8 lines deleted...]
-      <c r="K52" s="10"/>
+      <c r="F52" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="G52" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H52" s="2">
+        <v>0</v>
+      </c>
+      <c r="I52" s="1">
+        <v>0</v>
+      </c>
+      <c r="J52" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="K52" s="2" t="str">
+        <f>J52*55.86</f>
+        <v>0</v>
+      </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
+        <v>853723</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="G53" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="H53" s="2">
+        <v>0</v>
+      </c>
+      <c r="I53" s="1">
+        <v>0</v>
+      </c>
+      <c r="J53" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="K53" s="2" t="str">
+        <f>J53*77.91</f>
+        <v>0</v>
+      </c>
+      <c r="L53" s="5"/>
+    </row>
+    <row r="54" spans="1:12" outlineLevel="3">
+      <c r="A54" s="9" t="s">
+        <v>176</v>
+      </c>
+      <c r="B54" s="9"/>
+      <c r="C54" s="9"/>
+      <c r="D54" s="9"/>
+      <c r="E54" s="9"/>
+      <c r="F54" s="9"/>
+      <c r="G54" s="9"/>
+      <c r="H54" s="9"/>
+      <c r="I54" s="9"/>
+      <c r="J54" s="9"/>
+      <c r="K54" s="9"/>
+      <c r="L54" s="5"/>
+    </row>
+    <row r="55" spans="1:12" outlineLevel="4">
+      <c r="A55" s="10" t="s">
+        <v>177</v>
+      </c>
+      <c r="B55" s="10"/>
+      <c r="C55" s="10"/>
+      <c r="D55" s="10"/>
+      <c r="E55" s="10"/>
+      <c r="F55" s="10"/>
+      <c r="G55" s="10"/>
+      <c r="H55" s="10"/>
+      <c r="I55" s="10"/>
+      <c r="J55" s="10"/>
+      <c r="K55" s="10"/>
+      <c r="L55" s="5"/>
+    </row>
+    <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
+      <c r="A56" s="1"/>
+      <c r="B56" s="1">
         <v>882120</v>
       </c>
-      <c r="C53" s="1" t="s">
-[...11 lines deleted...]
-      <c r="G53" s="2" t="s">
+      <c r="C56" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="G56" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="H53" s="2">
-[...97 lines deleted...]
-      <c r="K56" s="10"/>
+      <c r="H56" s="2">
+        <v>0</v>
+      </c>
+      <c r="I56" s="1">
+        <v>0</v>
+      </c>
+      <c r="J56" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="K56" s="2" t="str">
+        <f>J56*75.00</f>
+        <v>0</v>
+      </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
-        <v>882910</v>
+        <v>882121</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>182</v>
       </c>
-      <c r="D57" s="1"/>
+      <c r="D57" s="1" t="s">
+        <v>183</v>
+      </c>
       <c r="E57" s="2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>174</v>
+        <v>181</v>
       </c>
       <c r="G57" s="2">
         <v>0</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K57" s="2" t="str">
         <f>J57*75.00</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
-        <v>882911</v>
+        <v>882122</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="D58" s="1"/>
+        <v>185</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>186</v>
+      </c>
       <c r="E58" s="2" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>174</v>
+        <v>181</v>
       </c>
       <c r="G58" s="2" t="s">
         <v>25</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K58" s="2" t="str">
         <f>J58*75.00</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
-    <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
-[...29 lines deleted...]
-      </c>
+    <row r="59" spans="1:12" outlineLevel="4">
+      <c r="A59" s="10" t="s">
+        <v>188</v>
+      </c>
+      <c r="B59" s="10"/>
+      <c r="C59" s="10"/>
+      <c r="D59" s="10"/>
+      <c r="E59" s="10"/>
+      <c r="F59" s="10"/>
+      <c r="G59" s="10"/>
+      <c r="H59" s="10"/>
+      <c r="I59" s="10"/>
+      <c r="J59" s="10"/>
+      <c r="K59" s="10"/>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
-        <v>882913</v>
+        <v>882910</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D60" s="1"/>
       <c r="E60" s="2" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="F60" s="2" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>181</v>
+      </c>
+      <c r="G60" s="2">
+        <v>0</v>
       </c>
       <c r="H60" s="2">
         <v>0</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K60" s="2" t="str">
         <f>J60*75.00</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
-        <v>882914</v>
+        <v>882911</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D61" s="1"/>
       <c r="E61" s="2" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F61" s="2" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>181</v>
+      </c>
+      <c r="G61" s="2">
+        <v>0</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K61" s="2" t="str">
         <f>J61*75.00</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
-        <v>882915</v>
+        <v>882912</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D62" s="1"/>
       <c r="E62" s="2" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>181</v>
+      </c>
+      <c r="G62" s="2" t="s">
+        <v>20</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K62" s="2" t="str">
         <f>J62*75.00</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
-        <v>882916</v>
+        <v>882913</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D63" s="1"/>
       <c r="E63" s="2" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="F63" s="2" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>181</v>
+      </c>
+      <c r="G63" s="2">
+        <v>0</v>
       </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K63" s="2" t="str">
         <f>J63*75.00</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
-        <v>882917</v>
+        <v>882914</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D64" s="1"/>
       <c r="E64" s="2" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="F64" s="2" t="s">
-        <v>174</v>
+        <v>181</v>
       </c>
       <c r="G64" s="2" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="H64" s="2">
         <v>0</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K64" s="2" t="str">
         <f>J64*75.00</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
-        <v>882918</v>
+        <v>882915</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D65" s="1"/>
       <c r="E65" s="2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F65" s="2" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>181</v>
+      </c>
+      <c r="G65" s="2">
+        <v>0</v>
       </c>
       <c r="H65" s="2">
         <v>0</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K65" s="2" t="str">
         <f>J65*75.00</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
-        <v>882919</v>
+        <v>882916</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D66" s="1"/>
       <c r="E66" s="2" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F66" s="2" t="s">
-        <v>174</v>
+        <v>181</v>
       </c>
       <c r="G66" s="2" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="H66" s="2">
         <v>0</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K66" s="2" t="str">
         <f>J66*75.00</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
+    </row>
+    <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
+      <c r="A67" s="1"/>
+      <c r="B67" s="1">
+        <v>882917</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D67" s="1"/>
+      <c r="E67" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="G67" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H67" s="2">
+        <v>0</v>
+      </c>
+      <c r="I67" s="1">
+        <v>0</v>
+      </c>
+      <c r="J67" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="K67" s="2" t="str">
+        <f>J67*75.00</f>
+        <v>0</v>
+      </c>
+      <c r="L67" s="5"/>
+    </row>
+    <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
+      <c r="A68" s="1"/>
+      <c r="B68" s="1">
+        <v>882918</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="D68" s="1"/>
+      <c r="E68" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="G68" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H68" s="2">
+        <v>0</v>
+      </c>
+      <c r="I68" s="1">
+        <v>0</v>
+      </c>
+      <c r="J68" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="K68" s="2" t="str">
+        <f>J68*75.00</f>
+        <v>0</v>
+      </c>
+      <c r="L68" s="5"/>
+    </row>
+    <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
+      <c r="A69" s="1"/>
+      <c r="B69" s="1">
+        <v>882919</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="D69" s="1"/>
+      <c r="E69" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="G69" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H69" s="2">
+        <v>0</v>
+      </c>
+      <c r="I69" s="1">
+        <v>0</v>
+      </c>
+      <c r="J69" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="K69" s="2" t="str">
+        <f>J69*75.00</f>
+        <v>0</v>
+      </c>
+      <c r="L69" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
-    <mergeCell ref="A25:K25"/>
-    <mergeCell ref="A51:K51"/>
+    <mergeCell ref="A28:K28"/>
+    <mergeCell ref="A54:K54"/>
     <mergeCell ref="A6:K6"/>
     <mergeCell ref="A12:K12"/>
     <mergeCell ref="A23:K23"/>
-    <mergeCell ref="A26:K26"/>
-[...3 lines deleted...]
-    <mergeCell ref="A56:K56"/>
+    <mergeCell ref="A25:K25"/>
+    <mergeCell ref="A29:K29"/>
+    <mergeCell ref="A40:K40"/>
+    <mergeCell ref="A49:K49"/>
+    <mergeCell ref="A55:K55"/>
+    <mergeCell ref="A59:K59"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>