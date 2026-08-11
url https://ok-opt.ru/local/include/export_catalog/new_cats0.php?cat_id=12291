--- v1 (2026-06-23)
+++ v2 (2026-08-11)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="209">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -94,501 +94,525 @@
   <si>
     <t>Труба полимерная PEXb VALTEC для теплого пола 16(2,0), c антидиф слоем EVOH, красная, бухта 100м</t>
   </si>
   <si>
     <t>78.00 руб.</t>
   </si>
   <si>
     <t>&gt;500</t>
   </si>
   <si>
     <t>&gt;5000</t>
   </si>
   <si>
     <t>пог. м</t>
   </si>
   <si>
     <t>VLC-220003</t>
   </si>
   <si>
     <t>VP1620.3.200</t>
   </si>
   <si>
     <t>Труба полимерная PEXb VALTEC для теплого пола 16(2,0), c антидиф слоем EVOH, красная, бухта 200м</t>
   </si>
   <si>
+    <t>VLC-220004</t>
+  </si>
+  <si>
+    <t>VP2020.3.100</t>
+  </si>
+  <si>
+    <t>Труба полимерная PEXb VALTEC для теплого пола 20(2,0), c антидиф слоем EVOH, красная, бухта 100м</t>
+  </si>
+  <si>
+    <t>107.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>VLC-220005</t>
+  </si>
+  <si>
+    <t>VP2020.3.200</t>
+  </si>
+  <si>
+    <t>Труба полимерная PEXb VALTEC для теплого пола 20(2,0), c антидиф слоем EVOH, красная, бухта 200м</t>
+  </si>
+  <si>
+    <t>VLC-220006</t>
+  </si>
+  <si>
+    <t>VP1620.3.600</t>
+  </si>
+  <si>
+    <t>Труба полимерная PEXb VALTEC для теплого пола 16(2,0), c антидиф слоем EVOH, красная, бухта 600м</t>
+  </si>
+  <si>
+    <t>Труба PEX-а VALTEC универсальная</t>
+  </si>
+  <si>
+    <t>VLC-900428</t>
+  </si>
+  <si>
+    <t>VA3244.3.C.050</t>
+  </si>
+  <si>
+    <t>Труба PEXa 32(4,4) универсальная (радиаторы, теплый пол) с барьерным слоем EVOH, бухта 50 м</t>
+  </si>
+  <si>
+    <t>332.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>VLC-900644</t>
+  </si>
+  <si>
+    <t>VA1622.3.C.050</t>
+  </si>
+  <si>
+    <t>Труба PEXa 16(2.2) универсальная (радиаторы, теплый пол) с барьерным слоем EVOH, бухта 50 м</t>
+  </si>
+  <si>
+    <t>81.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;1000</t>
   </si>
   <si>
-    <t>VLC-220004</t>
-[...44 lines deleted...]
-    <t>332.00 руб.</t>
+    <t>VLC-900645</t>
+  </si>
+  <si>
+    <t>VA2028.3.C.050</t>
+  </si>
+  <si>
+    <t>Труба напорная из сшитого полиэтилена с барьерным слоем EVOH, тип PE-Xa 20(2,8) бухта 50 м</t>
+  </si>
+  <si>
+    <t>120.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900646</t>
+  </si>
+  <si>
+    <t>VA1622.3.C.070</t>
+  </si>
+  <si>
+    <t>Труба PEXa 16(2.2) универсальная (радиаторы, теплый пол) с барьерным слоем EVOH, бухта 70 м</t>
+  </si>
+  <si>
+    <t>VLC-900647</t>
+  </si>
+  <si>
+    <t>VA2028.3.C.070</t>
+  </si>
+  <si>
+    <t>Труба напорная из сшитого полиэтилена с барьерным слоем EVOH, тип PE-Xa 20(2,8) бухта 70 м</t>
+  </si>
+  <si>
+    <t>VLC-902037</t>
+  </si>
+  <si>
+    <t>VA2028.3.R.100</t>
+  </si>
+  <si>
+    <t>Труба напорная из сшитого полиэтилена с барьерным слоем EVOH, тип PE-Xa, 20(2,8) бухта 100 м</t>
+  </si>
+  <si>
+    <t>VLC-902039</t>
+  </si>
+  <si>
+    <t>VA1622.3.R.200</t>
+  </si>
+  <si>
+    <t>Труба напорная из сшитого полиэтилена с барьерным слоем EVOH, тип PE-Xa, 16(2.2) бухта 200 м</t>
+  </si>
+  <si>
+    <t>VLC-999022</t>
+  </si>
+  <si>
+    <t>VA2535.3.C.050</t>
+  </si>
+  <si>
+    <t>Труба PEXa 25(3,5) универсальная (радиаторы, теплый пол) с барьерным слоем EVOH, бухта 50 м</t>
+  </si>
+  <si>
+    <t>200.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999023</t>
+  </si>
+  <si>
+    <t>VA1622.3.C.100</t>
+  </si>
+  <si>
+    <t>Труба PEXa 16(2.2) универсальная (радиаторы, теплый пол) с барьерным слоем EVOH, бухта 100 м</t>
+  </si>
+  <si>
+    <t>VLC-999024</t>
+  </si>
+  <si>
+    <t>VA2028.3.C.100</t>
+  </si>
+  <si>
+    <t>Труба PEXa 20(2,8) универсальная (радиаторы, теплый пол) с барьерным слоем EVOH, бухта 100 м</t>
+  </si>
+  <si>
+    <t>VLC-999025</t>
+  </si>
+  <si>
+    <t>VA1622.3.C.200</t>
+  </si>
+  <si>
+    <t>Труба PEXa 16(2.2) универсальная (радиаторы, теплый пол) с барьерным слоем EVOH, бухта 200 м</t>
+  </si>
+  <si>
+    <t>VLC-999026</t>
+  </si>
+  <si>
+    <t>VA1622.3.C.500</t>
+  </si>
+  <si>
+    <t>Труба PEXa 16(2.2) универсальная (радиаторы, теплый пол) с барьерным слоем EVOH, бухта 500 м</t>
+  </si>
+  <si>
+    <t>Труба PEX-а VALTEC НА ОТРЕЗ (кратно 10м)</t>
+  </si>
+  <si>
+    <t>УТ000002638</t>
+  </si>
+  <si>
+    <t>VA1622.3 на отрез</t>
+  </si>
+  <si>
+    <t>Труба PEXa 16(2.2) универсальная с EVOH, НА ОТРЕЗ (кратно 10м)</t>
+  </si>
+  <si>
+    <t>Труба PEX-а VALTEC для теплого пола</t>
+  </si>
+  <si>
+    <t>VLC-902038</t>
+  </si>
+  <si>
+    <t>VA1620.3.R.200</t>
+  </si>
+  <si>
+    <t>Труба напорная из сшитого полиэтилена с барьерным слоем EVOH, тип PE-Xa, 16(2,0) бухта 200м</t>
+  </si>
+  <si>
+    <t>VLC-902040</t>
+  </si>
+  <si>
+    <t>VA1620.3.R.600</t>
+  </si>
+  <si>
+    <t>Труба напорная из сшитого полиэтилена с барьерным слоем EVOH, тип PE-Xa, 16(2,0) бухта 600м</t>
+  </si>
+  <si>
+    <t>Труба PEX VIEIR</t>
+  </si>
+  <si>
+    <t>Труба PEX-a VIEIR STABIL с алюминиевым слоем</t>
+  </si>
+  <si>
+    <t>PPA-120005</t>
+  </si>
+  <si>
+    <t>VP88-100</t>
+  </si>
+  <si>
+    <t>Труба VER-PRO PEXb-AL-PEXb STABIL PLATINUM 16х(2,6) бухта 100м</t>
+  </si>
+  <si>
+    <t>120.78 руб.</t>
+  </si>
+  <si>
+    <t>PPA-120006</t>
+  </si>
+  <si>
+    <t>VP88-200</t>
+  </si>
+  <si>
+    <t>Труба VER-PRO PEXb-AL-PEXb STABIL PLATINUM 16х(2,6) бухта 200м</t>
+  </si>
+  <si>
+    <t>116.26 руб.</t>
+  </si>
+  <si>
+    <t>PPA-120008</t>
+  </si>
+  <si>
+    <t>VP92-100</t>
+  </si>
+  <si>
+    <t>Труба VER-PRO PEXb-AL-PEXb STABIL PLATINUM 20(2,9) бухта 100м</t>
+  </si>
+  <si>
+    <t>167.59 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
-    <t>шт</t>
-[...166 lines deleted...]
-  <si>
     <t>PPA-120009</t>
   </si>
   <si>
     <t>VP93-50</t>
   </si>
   <si>
     <t>Труба VER-PRO PEXb-AL-PEXb STABIL PLATINUM 25(3,7) бухта 50м</t>
   </si>
   <si>
-    <t>263.13 руб.</t>
+    <t>270.26 руб.</t>
   </si>
   <si>
     <t>PPA-120010</t>
   </si>
   <si>
     <t>VP94-25</t>
   </si>
   <si>
     <t>Труба VER-PRO PEXb-AL-PEXb STABIL PLATINUM 32(4,7) бухта 25м</t>
   </si>
   <si>
-    <t>391.02 руб.</t>
+    <t>401.61 руб.</t>
   </si>
   <si>
     <t>VER-001599</t>
   </si>
   <si>
     <t>VP88A-200</t>
   </si>
   <si>
     <t>Труба STABIL PLATINUM 16.2х2.6 PE-Xa/AL/PERT "VER-PRO" (200М)</t>
   </si>
   <si>
-    <t>123.48 руб.</t>
+    <t>138.90 руб.</t>
   </si>
   <si>
     <t>VER-001600</t>
   </si>
   <si>
     <t>VP88A-100</t>
   </si>
   <si>
     <t>Труба STABIL PLATINUM 16.2х2.6 PE-Xa/AL/PERT "VER-PRO" (100М)</t>
   </si>
   <si>
-    <t>126.42 руб.</t>
+    <t>143.43 руб.</t>
   </si>
   <si>
     <t>VER-001601</t>
   </si>
   <si>
     <t>VP92A-100</t>
   </si>
   <si>
     <t>Труба STABIL PLATINUM 20х2.9 PE-Xa/AL/PERT "VER-PRO" (100М)</t>
   </si>
   <si>
-    <t>198.45 руб.</t>
+    <t>224.96 руб.</t>
   </si>
   <si>
     <t>VER-001661</t>
   </si>
   <si>
     <t>VP93A-50</t>
   </si>
   <si>
     <t>Труба STABIL PLATINUM 25х3.7 PE-Xa/AL/PERT "VER-PRO" (50М)</t>
   </si>
   <si>
-    <t>295.47 руб.</t>
+    <t>333.67 руб.</t>
   </si>
   <si>
     <t>VER-001662</t>
   </si>
   <si>
     <t>VP94A-25</t>
   </si>
   <si>
     <t>Труба STABIL PLATINUM 32х4.7 PE-Xa/AL/PERT "VER-PRO" (25М)</t>
   </si>
   <si>
-    <t>496.86 руб.</t>
+    <t>561.65 руб.</t>
   </si>
   <si>
     <t>Труба PEX-a VIEIR универсальная</t>
   </si>
   <si>
     <t>PPA-120004</t>
   </si>
   <si>
     <t>VP89-100</t>
   </si>
   <si>
     <t>Труба VER-PRO универсальная PEXa-EVOH  (рад, теплый пол) 20х2,8 серебро (100м) Kuraray-eval</t>
   </si>
   <si>
+    <t>155.51 руб.</t>
+  </si>
+  <si>
     <t>PPA-120011</t>
   </si>
   <si>
     <t>VP87-100</t>
   </si>
   <si>
     <t>Труба VER-PRO универсальная PEXa-EVOH  (рад, теплый пол) 16х2,2 серебро (100м) Kuraray-eval</t>
   </si>
   <si>
-    <t>82.32 руб.</t>
+    <t>102.67 руб.</t>
   </si>
   <si>
     <t>PPA-120012</t>
   </si>
   <si>
     <t>VP87-200</t>
   </si>
   <si>
     <t>Труба VER-PRO универсальная PEXa-EVOH  (рад, теплый пол) 16х2,2 серебро (200м) Kuraray-eval</t>
   </si>
   <si>
-    <t>80.85 руб.</t>
+    <t>99.65 руб.</t>
   </si>
   <si>
     <t>PPA-120013</t>
   </si>
   <si>
     <t>VP90-50</t>
   </si>
   <si>
     <t>Труба VER-PRO универсальная PEXa-EVOH  (рад, теплый пол) 25х3,5 серебро (50м) Kuraray-eval</t>
   </si>
   <si>
-    <t>208.74 руб.</t>
+    <t>256.67 руб.</t>
   </si>
   <si>
     <t>PPA-120014</t>
   </si>
   <si>
     <t>VP91-50</t>
   </si>
   <si>
     <t>Труба VER-PRO универсальная PEXa-EVOH  (рад, теплый пол) 32х4,4 серебро (50м) Kuraray-eval</t>
   </si>
   <si>
-    <t>305.76 руб.</t>
+    <t>375.94 руб.</t>
   </si>
   <si>
     <t>PPA-120023</t>
   </si>
   <si>
     <t>VP87-600</t>
   </si>
   <si>
     <t>Труба VER-PRO универсальная PEXa-EVOH  (рад, теплый пол) 16х2,2 серебро (600м) Kuraray-eval</t>
   </si>
   <si>
-    <t>79.38 руб.</t>
+    <t>98.14 руб.</t>
   </si>
   <si>
     <t>VRP-120007</t>
   </si>
   <si>
     <t>Pink 16x2.2-200</t>
   </si>
   <si>
     <t>Труба PEX-a EVOH 16х2,2 универсальная (радиаторы, теплый пол) фиолетовая (бухта 200 м)</t>
   </si>
   <si>
     <t>63.80 руб.</t>
   </si>
   <si>
     <t>VRP-120010</t>
   </si>
   <si>
     <t>Pink 20x2.8-200</t>
   </si>
   <si>
     <t>Труба PEX-a EVOH 20х2,8 универсальная (радиаторы, теплый пол) фиолетовая (бухта 200 м)</t>
   </si>
   <si>
     <t>92.40 руб.</t>
   </si>
   <si>
     <t>Труба PEX-b VIEIR для теплого пола</t>
   </si>
   <si>
     <t>PPA-120015</t>
   </si>
   <si>
     <t>DN16*2.0-100</t>
   </si>
   <si>
     <t>Труба для теплого пола PEXb-EVOH 16х2,0 VIEIR красная (100м)</t>
   </si>
   <si>
-    <t>60.27 руб.</t>
+    <t>61.90 руб.</t>
   </si>
   <si>
     <t>PPA-120016</t>
   </si>
   <si>
     <t>DN16*2.0-200</t>
   </si>
   <si>
     <t>Труба для теплого пола PEXb-EVOH 16х2,0 VIEIR красная (200м)</t>
   </si>
   <si>
-    <t>57.33 руб.</t>
+    <t>58.88 руб.</t>
   </si>
   <si>
     <t>PPA-120017</t>
   </si>
   <si>
     <t>DN16*2.0-600</t>
   </si>
   <si>
     <t>Труба для теплого пола PEXb-EVOH 16х2,0 VIEIR красная (600м)</t>
   </si>
   <si>
-    <t>55.86 руб.</t>
+    <t>57.37 руб.</t>
   </si>
   <si>
     <t>PPA-120018</t>
   </si>
   <si>
     <t>DN20*2,0-100</t>
   </si>
   <si>
     <t>Труба для теплого пола PEXb-EVOH 20х2,0 VIEIR красная (100м)</t>
   </si>
   <si>
-    <t>77.91 руб.</t>
+    <t>80.02 руб.</t>
   </si>
   <si>
     <t>Труба PEX VERO-PLAST</t>
   </si>
   <si>
     <t>Труба PEXа VERO-PLAST для теплого пола</t>
   </si>
   <si>
     <t>VRP-200001</t>
   </si>
   <si>
     <t>Vpa1620-100</t>
   </si>
   <si>
     <t>Труба для теплого пола PEX-a EVOH 16х2,0 красная VERO-PLAST (бухта 100 м)</t>
   </si>
   <si>
     <t>75.00 руб.</t>
   </si>
   <si>
     <t>VRP-200002</t>
   </si>
   <si>
     <t>Vpa1620-200</t>
   </si>
@@ -791,51 +815,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="4"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="5"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd95bdd_86a5_11e9_8101_003048fd731b_2aaa74f9_2840_11ed_a30f_00259070b4871.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd95be0_86a5_11e9_8101_003048fd731b_2aaa74fa_2840_11ed_a30f_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd95be3_86a5_11e9_8101_003048fd731b_2aaa74fb_2840_11ed_a30f_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd95be6_86a5_11e9_8101_003048fd731b_2aaa74fc_2840_11ed_a30f_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf19357_ffba_11e9_810b_003048fd731b_2aaa74fd_2840_11ed_a30f_00259070b4875.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a66c36_db0d_11ec_a2a2_00259070b487_695c4567_11fe_11ef_a5b8_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1da90_3459_11ef_a5e4_047c1617b143_4e2a7404_fcc7_11ef_a6ef_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1da92_3459_11ef_a5e4_047c1617b143_4e2a7408_fcc7_11ef_a6ef_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1da94_3459_11ef_a5e4_047c1617b143_4e2a7406_fcc7_11ef_a6ef_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1da96_3459_11ef_a5e4_047c1617b143_4e2a740a_fcc7_11ef_a6ef_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3d3_0b65_11ec_831e_003048fd731b_2aaa74fe_2840_11ed_a30f_00259070b48711.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3d5_0b65_11ec_831e_003048fd731b_2aaa74ff_2840_11ed_a30f_00259070b48712.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3d7_0b65_11ec_831e_003048fd731b_2aaa7501_2840_11ed_a30f_00259070b48713.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3d9_0b65_11ec_831e_003048fd731b_2aaa7502_2840_11ed_a30f_00259070b48714.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3db_0b65_11ec_831e_003048fd731b_2aaa7504_2840_11ed_a30f_00259070b48715.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd95bf2_86a5_11e9_8101_003048fd731b_2aaa74d0_2840_11ed_a30f_00259070b48716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd95bf4_86a5_11e9_8101_003048fd731b_2aaa74d1_2840_11ed_a30f_00259070b48717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52e4b_7c9e_11ea_8111_003048fd731b_2aaa74d2_2840_11ed_a30f_00259070b48718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52e4d_7c9e_11ea_8111_003048fd731b_2aaa74d3_2840_11ed_a30f_00259070b48719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52e4f_7c9e_11ea_8111_003048fd731b_2aaa74d4_2840_11ed_a30f_00259070b48720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd95bf0_86a5_11e9_8101_003048fd731b_2aaa74cf_2840_11ed_a30f_00259070b48721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52e43_7c9e_11ea_8111_003048fd731b_2aaa74d5_2840_11ed_a30f_00259070b48722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52e45_7c9e_11ea_8111_003048fd731b_2aaa74d6_2840_11ed_a30f_00259070b48723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52e47_7c9e_11ea_8111_003048fd731b_2aaa74d7_2840_11ed_a30f_00259070b48724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52e49_7c9e_11ea_8111_003048fd731b_2aaa74d8_2840_11ed_a30f_00259070b48725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb31b4_5f91_11eb_822d_003048fd731b_2aaa74e1_2840_11ed_a30f_00259070b48726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ef3ef_00ff_11ee_a44f_047c1617b143_695c456b_11fe_11ef_a5b8_047c1617b14327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ef3f5_00ff_11ee_a44f_047c1617b143_695c4574_11fe_11ef_a5b8_047c1617b14328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb31a6_5f91_11eb_822d_003048fd731b_2aaa74d9_2840_11ed_a30f_00259070b48729.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb31a8_5f91_11eb_822d_003048fd731b_2aaa74da_2840_11ed_a30f_00259070b48730.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb31aa_5f91_11eb_822d_003048fd731b_2aaa74db_2840_11ed_a30f_00259070b48731.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb31ac_5f91_11eb_822d_003048fd731b_2aaa74dc_2840_11ed_a30f_00259070b48732.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc12b80_b632_11ee_a53c_047c1617b143_d0f60f8d_ca39_11ee_a557_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc12b82_b632_11ee_a53c_047c1617b143_d0f60f91_ca39_11ee_a557_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc12b84_b632_11ee_a53c_047c1617b143_d0f60f95_ca39_11ee_a557_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849624d_f96d_11ee_a598_047c1617b143_3d7c072a_0312_11ef_a5a4_047c1617b14336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849624f_f96d_11ee_a598_047c1617b143_3d7c072b_0312_11ef_a5a4_047c1617b14337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8496251_f96d_11ee_a598_047c1617b143_3d7c072c_0312_11ef_a5a4_047c1617b14338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8496253_f96d_11ee_a598_047c1617b143_3d7c072d_0312_11ef_a5a4_047c1617b14339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8496255_f96d_11ee_a598_047c1617b143_3d7c072e_0312_11ef_a5a4_047c1617b14340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8496257_f96d_11ee_a598_047c1617b143_3d7c072f_0312_11ef_a5a4_047c1617b14341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8496259_f96d_11ee_a598_047c1617b143_3d7c0730_0312_11ef_a5a4_047c1617b14342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849625b_f96d_11ee_a598_047c1617b143_3d7c0731_0312_11ef_a5a4_047c1617b14343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849625d_f96d_11ee_a598_047c1617b143_3d7c0732_0312_11ef_a5a4_047c1617b14344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849625f_f96d_11ee_a598_047c1617b143_3d7c0733_0312_11ef_a5a4_047c1617b14345.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd95bdd_86a5_11e9_8101_003048fd731b_2aaa74f9_2840_11ed_a30f_00259070b4871.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd95be0_86a5_11e9_8101_003048fd731b_2aaa74fa_2840_11ed_a30f_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd95be3_86a5_11e9_8101_003048fd731b_2aaa74fb_2840_11ed_a30f_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd95be6_86a5_11e9_8101_003048fd731b_2aaa74fc_2840_11ed_a30f_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf19357_ffba_11e9_810b_003048fd731b_2aaa74fd_2840_11ed_a30f_00259070b4875.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a66c36_db0d_11ec_a2a2_00259070b487_695c4567_11fe_11ef_a5b8_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1da90_3459_11ef_a5e4_047c1617b143_4e2a7404_fcc7_11ef_a6ef_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1da92_3459_11ef_a5e4_047c1617b143_4e2a7408_fcc7_11ef_a6ef_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1da94_3459_11ef_a5e4_047c1617b143_4e2a7406_fcc7_11ef_a6ef_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1da96_3459_11ef_a5e4_047c1617b143_4e2a740a_fcc7_11ef_a6ef_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec2e0c_4547_11f1_a8b7_047c1617b143_3c04fee7_714f_11f1_a8f1_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3d3_0b65_11ec_831e_003048fd731b_2aaa74fe_2840_11ed_a30f_00259070b48712.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3d5_0b65_11ec_831e_003048fd731b_2aaa74ff_2840_11ed_a30f_00259070b48713.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3d7_0b65_11ec_831e_003048fd731b_2aaa7501_2840_11ed_a30f_00259070b48714.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3d9_0b65_11ec_831e_003048fd731b_2aaa7502_2840_11ed_a30f_00259070b48715.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3db_0b65_11ec_831e_003048fd731b_2aaa7504_2840_11ed_a30f_00259070b48716.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec2e0a_4547_11f1_a8b7_047c1617b143_3c04fedf_714f_11f1_a8f1_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec2e0e_4547_11f1_a8b7_047c1617b143_3c04fee3_714f_11f1_a8f1_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd95bf2_86a5_11e9_8101_003048fd731b_2aaa74d0_2840_11ed_a30f_00259070b48719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd95bf4_86a5_11e9_8101_003048fd731b_2aaa74d1_2840_11ed_a30f_00259070b48720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52e4b_7c9e_11ea_8111_003048fd731b_2aaa74d2_2840_11ed_a30f_00259070b48721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52e4d_7c9e_11ea_8111_003048fd731b_2aaa74d3_2840_11ed_a30f_00259070b48722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52e4f_7c9e_11ea_8111_003048fd731b_2aaa74d4_2840_11ed_a30f_00259070b48723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d100_7e77_11f0_a7a6_047c1617b143_5e46d60f_7150_11f1_a8f1_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d102_7e77_11f0_a7a6_047c1617b143_5e46d610_7150_11f1_a8f1_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d104_7e77_11f0_a7a6_047c1617b143_5e46d611_7150_11f1_a8f1_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99986ed5_96f7_11f0_a7c5_047c1617b143_5e46d612_7150_11f1_a8f1_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99986ed7_96f7_11f0_a7c5_047c1617b143_5e46d613_7150_11f1_a8f1_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd95bf0_86a5_11e9_8101_003048fd731b_2aaa74cf_2840_11ed_a30f_00259070b48729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52e43_7c9e_11ea_8111_003048fd731b_2aaa74d5_2840_11ed_a30f_00259070b48730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52e45_7c9e_11ea_8111_003048fd731b_2aaa74d6_2840_11ed_a30f_00259070b48731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52e47_7c9e_11ea_8111_003048fd731b_2aaa74d7_2840_11ed_a30f_00259070b48732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52e49_7c9e_11ea_8111_003048fd731b_2aaa74d8_2840_11ed_a30f_00259070b48733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb31b4_5f91_11eb_822d_003048fd731b_2aaa74e1_2840_11ed_a30f_00259070b48734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ef3ef_00ff_11ee_a44f_047c1617b143_695c456b_11fe_11ef_a5b8_047c1617b14335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ef3f5_00ff_11ee_a44f_047c1617b143_695c4574_11fe_11ef_a5b8_047c1617b14336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb31a6_5f91_11eb_822d_003048fd731b_2aaa74d9_2840_11ed_a30f_00259070b48737.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb31a8_5f91_11eb_822d_003048fd731b_2aaa74da_2840_11ed_a30f_00259070b48738.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb31aa_5f91_11eb_822d_003048fd731b_2aaa74db_2840_11ed_a30f_00259070b48739.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb31ac_5f91_11eb_822d_003048fd731b_2aaa74dc_2840_11ed_a30f_00259070b48740.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc12b80_b632_11ee_a53c_047c1617b143_d0f60f8d_ca39_11ee_a557_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc12b82_b632_11ee_a53c_047c1617b143_d0f60f91_ca39_11ee_a557_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc12b84_b632_11ee_a53c_047c1617b143_d0f60f95_ca39_11ee_a557_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849624d_f96d_11ee_a598_047c1617b143_3d7c072a_0312_11ef_a5a4_047c1617b14344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849624f_f96d_11ee_a598_047c1617b143_3d7c072b_0312_11ef_a5a4_047c1617b14345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8496251_f96d_11ee_a598_047c1617b143_3d7c072c_0312_11ef_a5a4_047c1617b14346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8496253_f96d_11ee_a598_047c1617b143_3d7c072d_0312_11ef_a5a4_047c1617b14347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8496255_f96d_11ee_a598_047c1617b143_3d7c072e_0312_11ef_a5a4_047c1617b14348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8496257_f96d_11ee_a598_047c1617b143_3d7c072f_0312_11ef_a5a4_047c1617b14349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8496259_f96d_11ee_a598_047c1617b143_3d7c0730_0312_11ef_a5a4_047c1617b14350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849625b_f96d_11ee_a598_047c1617b143_3d7c0731_0312_11ef_a5a4_047c1617b14351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849625d_f96d_11ee_a598_047c1617b143_3d7c0732_0312_11ef_a5a4_047c1617b14352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849625f_f96d_11ee_a598_047c1617b143_3d7c0733_0312_11ef_a5a4_047c1617b14353.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_7" descr="Image_7"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1100,1083 +1124,1323 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="Image_17" descr="Image_17"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>17</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="11" name="Image_18" descr="Image_18"/>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="Image_19" descr="Image_19"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>18</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="12" name="Image_19" descr="Image_19"/>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="Image_20" descr="Image_20"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>19</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="13" name="Image_20" descr="Image_20"/>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="Image_21" descr="Image_21"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>20</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="14" name="Image_21" descr="Image_21"/>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="Image_22" descr="Image_22"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>21</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="15" name="Image_22" descr="Image_22"/>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="Image_23" descr="Image_23"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="16" name="Image_30" descr="Image_30"/>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="Image_24" descr="Image_24"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="17" name="Image_31" descr="Image_31"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="Image_28" descr="Image_28"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="Image_29" descr="Image_29"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="Image_32" descr="Image_32"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <xdr:cNvPr id="19" name="Image_32" descr="Image_32"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="Image_33" descr="Image_33"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <xdr:cNvPr id="20" name="Image_33" descr="Image_33"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="Image_34" descr="Image_34"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <xdr:cNvPr id="21" name="Image_34" descr="Image_34"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="Image_35" descr="Image_35"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="Image_36" descr="Image_36"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="Image_37" descr="Image_37"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="Image_38" descr="Image_38"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="Image_39" descr="Image_39"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="Image_40" descr="Image_40"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="Image_41" descr="Image_41"/>
-[...35 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <xdr:cNvPr id="28" name="Image_41" descr="Image_41"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="Image_43" descr="Image_43"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <xdr:cNvPr id="29" name="Image_43" descr="Image_43"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="Image_44" descr="Image_44"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <xdr:cNvPr id="30" name="Image_44" descr="Image_44"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="Image_45" descr="Image_45"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <xdr:cNvPr id="31" name="Image_45" descr="Image_45"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="Image_46" descr="Image_46"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <xdr:cNvPr id="32" name="Image_46" descr="Image_46"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="Image_47" descr="Image_47"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <xdr:cNvPr id="33" name="Image_47" descr="Image_47"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="Image_48" descr="Image_48"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <xdr:cNvPr id="34" name="Image_48" descr="Image_48"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="Image_49" descr="Image_49"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="Image_50" descr="Image_50"/>
-[...35 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <xdr:cNvPr id="36" name="Image_50" descr="Image_50"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="Image_52" descr="Image_52"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <xdr:cNvPr id="37" name="Image_52" descr="Image_52"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="Image_53" descr="Image_53"/>
-[...65 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <xdr:cNvPr id="38" name="Image_53" descr="Image_53"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="Image_54" descr="Image_54"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="Image_55" descr="Image_55"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="Image_58" descr="Image_58"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <xdr:cNvPr id="41" name="Image_58" descr="Image_58"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Image_59" descr="Image_59"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="Image_60" descr="Image_60"/>
-[...35 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <xdr:cNvPr id="43" name="Image_60" descr="Image_60"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="Image_62" descr="Image_62"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <xdr:cNvPr id="44" name="Image_62" descr="Image_62"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="Image_63" descr="Image_63"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <xdr:cNvPr id="45" name="Image_63" descr="Image_63"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="Image_64" descr="Image_64"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <xdr:cNvPr id="46" name="Image_64" descr="Image_64"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="Image_65" descr="Image_65"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <xdr:cNvPr id="47" name="Image_65" descr="Image_65"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="Image_66" descr="Image_66"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <xdr:cNvPr id="48" name="Image_66" descr="Image_66"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="Image_67" descr="Image_67"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <xdr:cNvPr id="49" name="Image_67" descr="Image_67"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="Image_68" descr="Image_68"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <xdr:cNvPr id="50" name="Image_68" descr="Image_68"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="Image_69" descr="Image_69"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <xdr:cNvPr id="51" name="Image_69" descr="Image_69"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="Image_70" descr="Image_70"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="Image_71" descr="Image_71"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2443,51 +2707,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L69"/>
+  <dimension ref="A1:L71"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="6" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -2495,51 +2759,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J69)</f>
+        <f>SUM(J2:J71)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -2636,2011 +2900,2081 @@
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*78.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>819769</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*78.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>819770</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="F9" s="2" t="s">
+      <c r="G9" s="2" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*107.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>819771</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="E10" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>20</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*107.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>824466</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>20</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*78.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" outlineLevel="4">
       <c r="A12" s="10" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B12" s="10"/>
       <c r="C12" s="10"/>
       <c r="D12" s="10"/>
       <c r="E12" s="10"/>
       <c r="F12" s="10"/>
       <c r="G12" s="10"/>
       <c r="H12" s="10"/>
       <c r="I12" s="10"/>
       <c r="J12" s="10"/>
       <c r="K12" s="10"/>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>868511</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="E13" s="2" t="s">
+      <c r="F13" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="F13" s="2" t="s">
+      <c r="G13" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="G13" s="2" t="s">
+      <c r="H13" s="2">
+        <v>0</v>
+      </c>
+      <c r="I13" s="1">
+        <v>0</v>
+      </c>
+      <c r="J13" s="3" t="s">
         <v>42</v>
-      </c>
-[...7 lines deleted...]
-        <v>43</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*332.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>887329</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="F14" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="F14" s="2" t="s">
+      <c r="G14" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="H14" s="2" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*81.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>956454</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>41</v>
+      </c>
+      <c r="H15" s="2">
+        <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*120.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>887330</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F16" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="G16" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="H16" s="2" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*81.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>956455</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>29</v>
+      </c>
+      <c r="H17" s="2">
+        <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*120.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
-    <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
+    <row r="18" spans="1:12" outlineLevel="6">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
-        <v>837056</v>
+        <v>959732</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>51</v>
+      </c>
+      <c r="G18" s="2">
+        <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*200.00</f>
+        <f>J18*120.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
-        <v>837057</v>
+        <v>959733</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="E19" s="2" t="s">
         <v>63</v>
       </c>
-      <c r="E19" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="2" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>46</v>
+      </c>
+      <c r="G19" s="2">
+        <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*81.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
-        <v>837058</v>
+        <v>837056</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="E20" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="E20" s="2" t="s">
+      <c r="F20" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="F20" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G20" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*120.00</f>
+        <f>J20*200.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
-        <v>837059</v>
+        <v>837057</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*81.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
-        <v>837060</v>
+        <v>837058</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*81.00</f>
+        <f>J22*120.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
-    <row r="23" spans="1:12" outlineLevel="4">
-      <c r="A23" s="10" t="s">
+    <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
+      <c r="A23" s="1"/>
+      <c r="B23" s="1">
+        <v>837059</v>
+      </c>
+      <c r="C23" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="B23" s="10"/>
-[...8 lines deleted...]
-      <c r="K23" s="10"/>
+      <c r="D23" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H23" s="2">
+        <v>0</v>
+      </c>
+      <c r="I23" s="1">
+        <v>0</v>
+      </c>
+      <c r="J23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="K23" s="2" t="str">
+        <f>J23*81.00</f>
+        <v>0</v>
+      </c>
       <c r="L23" s="5"/>
     </row>
-    <row r="24" spans="1:12" outlineLevel="6">
+    <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
-        <v>954783</v>
+        <v>837060</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*81.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" outlineLevel="4">
       <c r="A25" s="10" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B25" s="10"/>
       <c r="C25" s="10"/>
       <c r="D25" s="10"/>
       <c r="E25" s="10"/>
       <c r="F25" s="10"/>
       <c r="G25" s="10"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" outlineLevel="6">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
+        <v>954783</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="G26" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="H26" s="2">
+        <v>0</v>
+      </c>
+      <c r="I26" s="1">
+        <v>0</v>
+      </c>
+      <c r="J26" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="K26" s="2" t="str">
+        <f>J26*81.00</f>
+        <v>0</v>
+      </c>
+      <c r="L26" s="5"/>
+    </row>
+    <row r="27" spans="1:12" outlineLevel="4">
+      <c r="A27" s="10" t="s">
+        <v>84</v>
+      </c>
+      <c r="B27" s="10"/>
+      <c r="C27" s="10"/>
+      <c r="D27" s="10"/>
+      <c r="E27" s="10"/>
+      <c r="F27" s="10"/>
+      <c r="G27" s="10"/>
+      <c r="H27" s="10"/>
+      <c r="I27" s="10"/>
+      <c r="J27" s="10"/>
+      <c r="K27" s="10"/>
+      <c r="L27" s="5"/>
+    </row>
+    <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
+      <c r="A28" s="1"/>
+      <c r="B28" s="1">
         <v>956762</v>
       </c>
-      <c r="C26" s="1" t="s">
-[...8 lines deleted...]
-      <c r="F26" s="2" t="s">
+      <c r="C28" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="F28" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="G26" s="2" t="s">
-[...19 lines deleted...]
-      <c r="B27" s="1">
+      <c r="G28" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="H28" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="I28" s="1">
+        <v>0</v>
+      </c>
+      <c r="J28" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="K28" s="2" t="str">
+        <f>J28*78.00</f>
+        <v>0</v>
+      </c>
+      <c r="L28" s="5"/>
+    </row>
+    <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
+      <c r="A29" s="1"/>
+      <c r="B29" s="1">
         <v>956763</v>
       </c>
-      <c r="C27" s="1" t="s">
-[...8 lines deleted...]
-      <c r="F27" s="2" t="s">
+      <c r="C29" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="F29" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="G27" s="2" t="s">
-[...46 lines deleted...]
-      <c r="K29" s="10"/>
+      <c r="G29" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="H29" s="2">
+        <v>0</v>
+      </c>
+      <c r="I29" s="1">
+        <v>0</v>
+      </c>
+      <c r="J29" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="K29" s="2" t="str">
+        <f>J29*78.00</f>
+        <v>0</v>
+      </c>
       <c r="L29" s="5"/>
     </row>
-    <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
-[...31 lines deleted...]
-      </c>
+    <row r="30" spans="1:12" outlineLevel="3">
+      <c r="A30" s="9" t="s">
+        <v>91</v>
+      </c>
+      <c r="B30" s="9"/>
+      <c r="C30" s="9"/>
+      <c r="D30" s="9"/>
+      <c r="E30" s="9"/>
+      <c r="F30" s="9"/>
+      <c r="G30" s="9"/>
+      <c r="H30" s="9"/>
+      <c r="I30" s="9"/>
+      <c r="J30" s="9"/>
+      <c r="K30" s="9"/>
       <c r="L30" s="5"/>
     </row>
-    <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
-[...7 lines deleted...]
-      <c r="D31" s="1" t="s">
+    <row r="31" spans="1:12" outlineLevel="4">
+      <c r="A31" s="10" t="s">
         <v>92</v>
       </c>
-      <c r="E31" s="2" t="s">
-[...20 lines deleted...]
-      </c>
+      <c r="B31" s="10"/>
+      <c r="C31" s="10"/>
+      <c r="D31" s="10"/>
+      <c r="E31" s="10"/>
+      <c r="F31" s="10"/>
+      <c r="G31" s="10"/>
+      <c r="H31" s="10"/>
+      <c r="I31" s="10"/>
+      <c r="J31" s="10"/>
+      <c r="K31" s="10"/>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>826673</v>
+        <v>819776</v>
       </c>
       <c r="C32" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="E32" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="D32" s="1" t="s">
+      <c r="F32" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="E32" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G32" s="2" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*163.17</f>
+        <f>J32*120.78</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>826674</v>
+        <v>819777</v>
       </c>
       <c r="C33" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="E33" s="2" t="s">
         <v>99</v>
       </c>
-      <c r="D33" s="1" t="s">
+      <c r="F33" s="2" t="s">
         <v>100</v>
       </c>
-      <c r="E33" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G33" s="2" t="s">
-        <v>42</v>
+        <v>19</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*263.13</f>
+        <f>J33*116.26</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>826675</v>
+        <v>826673</v>
       </c>
       <c r="C34" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E34" s="2" t="s">
         <v>103</v>
       </c>
-      <c r="D34" s="1" t="s">
+      <c r="F34" s="2" t="s">
         <v>104</v>
       </c>
-      <c r="E34" s="2" t="s">
+      <c r="G34" s="2" t="s">
         <v>105</v>
       </c>
-      <c r="F34" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*391.02</f>
+        <f>J34*167.59</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
-    <row r="35" spans="1:12" outlineLevel="6">
+    <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>955738</v>
+        <v>826674</v>
       </c>
       <c r="C35" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="D35" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="D35" s="1" t="s">
+      <c r="E35" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="E35" s="2" t="s">
+      <c r="F35" s="2" t="s">
         <v>109</v>
       </c>
-      <c r="F35" s="2" t="s">
-[...3 lines deleted...]
-        <v>30</v>
+      <c r="G35" s="2">
+        <v>0</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*123.48</f>
+        <f>J35*270.26</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
-    <row r="36" spans="1:12" outlineLevel="6">
+    <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
-        <v>955739</v>
+        <v>826675</v>
       </c>
       <c r="C36" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D36" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="D36" s="1" t="s">
+      <c r="E36" s="2" t="s">
         <v>112</v>
       </c>
-      <c r="E36" s="2" t="s">
+      <c r="F36" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="F36" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G36" s="2" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*126.42</f>
+        <f>J36*401.61</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
-    <row r="37" spans="1:12" outlineLevel="6">
+    <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
-        <v>955740</v>
+        <v>955738</v>
       </c>
       <c r="C37" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D37" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="D37" s="1" t="s">
+      <c r="E37" s="2" t="s">
         <v>116</v>
       </c>
-      <c r="E37" s="2" t="s">
+      <c r="F37" s="2" t="s">
         <v>117</v>
       </c>
-      <c r="F37" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G37" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*198.45</f>
+        <f>J37*138.90</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
-    <row r="38" spans="1:12" outlineLevel="6">
+    <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
-        <v>955768</v>
+        <v>955739</v>
       </c>
       <c r="C38" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="D38" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="D38" s="1" t="s">
+      <c r="E38" s="2" t="s">
         <v>120</v>
       </c>
-      <c r="E38" s="2" t="s">
+      <c r="F38" s="2" t="s">
         <v>121</v>
       </c>
-      <c r="F38" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G38" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*295.47</f>
+        <f>J38*143.43</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
-    <row r="39" spans="1:12" outlineLevel="6">
+    <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
-        <v>955769</v>
+        <v>955740</v>
       </c>
       <c r="C39" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="D39" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="D39" s="1" t="s">
+      <c r="E39" s="2" t="s">
         <v>124</v>
       </c>
-      <c r="E39" s="2" t="s">
+      <c r="F39" s="2" t="s">
         <v>125</v>
       </c>
-      <c r="F39" s="2" t="s">
+      <c r="G39" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="H39" s="2">
+        <v>0</v>
+      </c>
+      <c r="I39" s="1">
+        <v>0</v>
+      </c>
+      <c r="J39" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="K39" s="2" t="str">
+        <f>J39*224.96</f>
+        <v>0</v>
+      </c>
+      <c r="L39" s="5"/>
+    </row>
+    <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
+      <c r="A40" s="1"/>
+      <c r="B40" s="1">
+        <v>955768</v>
+      </c>
+      <c r="C40" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="G39" s="2">
-[...18 lines deleted...]
-      <c r="A40" s="10" t="s">
+      <c r="D40" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="B40" s="10"/>
-[...8 lines deleted...]
-      <c r="K40" s="10"/>
+      <c r="E40" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="G40" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="H40" s="2">
+        <v>0</v>
+      </c>
+      <c r="I40" s="1">
+        <v>0</v>
+      </c>
+      <c r="J40" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="K40" s="2" t="str">
+        <f>J40*333.67</f>
+        <v>0</v>
+      </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>819775</v>
+        <v>955769</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>133</v>
+      </c>
+      <c r="G41" s="2">
+        <v>0</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*126.42</f>
+        <f>J41*561.65</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
-    <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
-[...13 lines deleted...]
-      <c r="F42" s="2" t="s">
+    <row r="42" spans="1:12" outlineLevel="4">
+      <c r="A42" s="10" t="s">
         <v>134</v>
       </c>
-      <c r="G42" s="2" t="s">
-[...14 lines deleted...]
-      </c>
+      <c r="B42" s="10"/>
+      <c r="C42" s="10"/>
+      <c r="D42" s="10"/>
+      <c r="E42" s="10"/>
+      <c r="F42" s="10"/>
+      <c r="G42" s="10"/>
+      <c r="H42" s="10"/>
+      <c r="I42" s="10"/>
+      <c r="J42" s="10"/>
+      <c r="K42" s="10"/>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
-        <v>826670</v>
+        <v>819775</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>135</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>137</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>138</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*80.85</f>
+        <f>J43*155.51</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
-        <v>826671</v>
+        <v>826669</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>139</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>140</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>141</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>142</v>
       </c>
       <c r="G44" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*208.74</f>
+        <f>J44*102.67</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
-        <v>826672</v>
+        <v>826670</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>146</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K45" s="2" t="str">
-        <f>J45*305.76</f>
+        <f>J45*99.65</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
-        <v>853726</v>
+        <v>826671</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>147</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>148</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>149</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>150</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K46" s="2" t="str">
-        <f>J46*79.38</f>
+        <f>J46*256.67</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
-        <v>877987</v>
+        <v>826672</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>152</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>153</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>154</v>
       </c>
-      <c r="G47" s="2">
-        <v>0</v>
+      <c r="G47" s="2" t="s">
+        <v>29</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K47" s="2" t="str">
-        <f>J47*63.80</f>
+        <f>J47*375.94</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
-        <v>877990</v>
+        <v>853726</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>155</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>156</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>157</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>158</v>
       </c>
       <c r="G48" s="2" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K48" s="2" t="str">
-        <f>J48*92.40</f>
+        <f>J48*98.14</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
-    <row r="49" spans="1:12" outlineLevel="4">
-      <c r="A49" s="10" t="s">
+    <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
+      <c r="A49" s="1"/>
+      <c r="B49" s="1">
+        <v>877987</v>
+      </c>
+      <c r="C49" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="B49" s="10"/>
-[...8 lines deleted...]
-      <c r="K49" s="10"/>
+      <c r="D49" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="G49" s="2">
+        <v>0</v>
+      </c>
+      <c r="H49" s="2">
+        <v>0</v>
+      </c>
+      <c r="I49" s="1">
+        <v>0</v>
+      </c>
+      <c r="J49" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="K49" s="2" t="str">
+        <f>J49*63.80</f>
+        <v>0</v>
+      </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
-        <v>853721</v>
+        <v>877990</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="E50" s="2" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="G50" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K50" s="2" t="str">
-        <f>J50*60.27</f>
+        <f>J50*92.40</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
-    <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
-[...13 lines deleted...]
-      <c r="F51" s="2" t="s">
+    <row r="51" spans="1:12" outlineLevel="4">
+      <c r="A51" s="10" t="s">
         <v>167</v>
       </c>
-      <c r="G51" s="2" t="s">
-[...14 lines deleted...]
-      </c>
+      <c r="B51" s="10"/>
+      <c r="C51" s="10"/>
+      <c r="D51" s="10"/>
+      <c r="E51" s="10"/>
+      <c r="F51" s="10"/>
+      <c r="G51" s="10"/>
+      <c r="H51" s="10"/>
+      <c r="I51" s="10"/>
+      <c r="J51" s="10"/>
+      <c r="K51" s="10"/>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
-        <v>840130</v>
+        <v>853721</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>168</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>169</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>170</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G52" s="2" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K52" s="2" t="str">
-        <f>J52*55.86</f>
+        <f>J52*61.90</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
-        <v>853723</v>
+        <v>853722</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>172</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>173</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>174</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>175</v>
       </c>
       <c r="G53" s="2" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K53" s="2" t="str">
-        <f>J53*77.91</f>
+        <f>J53*58.88</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
-    <row r="54" spans="1:12" outlineLevel="3">
-      <c r="A54" s="9" t="s">
+    <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
+      <c r="A54" s="1"/>
+      <c r="B54" s="1">
+        <v>840130</v>
+      </c>
+      <c r="C54" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="B54" s="9"/>
-[...8 lines deleted...]
-      <c r="K54" s="9"/>
+      <c r="D54" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="G54" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="H54" s="2">
+        <v>0</v>
+      </c>
+      <c r="I54" s="1">
+        <v>0</v>
+      </c>
+      <c r="J54" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="K54" s="2" t="str">
+        <f>J54*57.37</f>
+        <v>0</v>
+      </c>
       <c r="L54" s="5"/>
     </row>
-    <row r="55" spans="1:12" outlineLevel="4">
-[...12 lines deleted...]
-      <c r="K55" s="10"/>
+    <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
+      <c r="A55" s="1"/>
+      <c r="B55" s="1">
+        <v>853723</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="G55" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="H55" s="2">
+        <v>0</v>
+      </c>
+      <c r="I55" s="1">
+        <v>0</v>
+      </c>
+      <c r="J55" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="K55" s="2" t="str">
+        <f>J55*80.02</f>
+        <v>0</v>
+      </c>
       <c r="L55" s="5"/>
     </row>
-    <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
-[...31 lines deleted...]
-      </c>
+    <row r="56" spans="1:12" outlineLevel="3">
+      <c r="A56" s="9" t="s">
+        <v>184</v>
+      </c>
+      <c r="B56" s="9"/>
+      <c r="C56" s="9"/>
+      <c r="D56" s="9"/>
+      <c r="E56" s="9"/>
+      <c r="F56" s="9"/>
+      <c r="G56" s="9"/>
+      <c r="H56" s="9"/>
+      <c r="I56" s="9"/>
+      <c r="J56" s="9"/>
+      <c r="K56" s="9"/>
       <c r="L56" s="5"/>
     </row>
-    <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
-[...31 lines deleted...]
-      </c>
+    <row r="57" spans="1:12" outlineLevel="4">
+      <c r="A57" s="10" t="s">
+        <v>185</v>
+      </c>
+      <c r="B57" s="10"/>
+      <c r="C57" s="10"/>
+      <c r="D57" s="10"/>
+      <c r="E57" s="10"/>
+      <c r="F57" s="10"/>
+      <c r="G57" s="10"/>
+      <c r="H57" s="10"/>
+      <c r="I57" s="10"/>
+      <c r="J57" s="10"/>
+      <c r="K57" s="10"/>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
-        <v>882122</v>
+        <v>882120</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="E58" s="2" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>189</v>
+      </c>
+      <c r="G58" s="2">
+        <v>0</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K58" s="2" t="str">
         <f>J58*75.00</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
-    <row r="59" spans="1:12" outlineLevel="4">
-[...12 lines deleted...]
-      <c r="K59" s="10"/>
+    <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
+      <c r="A59" s="1"/>
+      <c r="B59" s="1">
+        <v>882121</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="G59" s="2">
+        <v>0</v>
+      </c>
+      <c r="H59" s="2">
+        <v>0</v>
+      </c>
+      <c r="I59" s="1">
+        <v>0</v>
+      </c>
+      <c r="J59" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="K59" s="2" t="str">
+        <f>J59*75.00</f>
+        <v>0</v>
+      </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
-        <v>882910</v>
+        <v>882122</v>
       </c>
       <c r="C60" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="F60" s="2" t="s">
         <v>189</v>
       </c>
-      <c r="D60" s="1"/>
-[...7 lines deleted...]
-        <v>0</v>
+      <c r="G60" s="2" t="s">
+        <v>47</v>
       </c>
       <c r="H60" s="2">
         <v>0</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K60" s="2" t="str">
         <f>J60*75.00</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
-    <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
-[...29 lines deleted...]
-      </c>
+    <row r="61" spans="1:12" outlineLevel="4">
+      <c r="A61" s="10" t="s">
+        <v>196</v>
+      </c>
+      <c r="B61" s="10"/>
+      <c r="C61" s="10"/>
+      <c r="D61" s="10"/>
+      <c r="E61" s="10"/>
+      <c r="F61" s="10"/>
+      <c r="G61" s="10"/>
+      <c r="H61" s="10"/>
+      <c r="I61" s="10"/>
+      <c r="J61" s="10"/>
+      <c r="K61" s="10"/>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
-        <v>882912</v>
+        <v>882910</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="D62" s="1"/>
       <c r="E62" s="2" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>189</v>
+      </c>
+      <c r="G62" s="2">
+        <v>0</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K62" s="2" t="str">
         <f>J62*75.00</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
-        <v>882913</v>
+        <v>882911</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="D63" s="1"/>
       <c r="E63" s="2" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="F63" s="2" t="s">
-        <v>181</v>
+        <v>189</v>
       </c>
       <c r="G63" s="2">
         <v>0</v>
       </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K63" s="2" t="str">
         <f>J63*75.00</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
-        <v>882914</v>
+        <v>882912</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="D64" s="1"/>
       <c r="E64" s="2" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="F64" s="2" t="s">
-        <v>181</v>
+        <v>189</v>
       </c>
       <c r="G64" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H64" s="2">
         <v>0</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K64" s="2" t="str">
         <f>J64*75.00</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
-        <v>882915</v>
+        <v>882913</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="D65" s="1"/>
       <c r="E65" s="2" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="F65" s="2" t="s">
-        <v>181</v>
+        <v>189</v>
       </c>
       <c r="G65" s="2">
         <v>0</v>
       </c>
       <c r="H65" s="2">
         <v>0</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K65" s="2" t="str">
         <f>J65*75.00</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
-        <v>882916</v>
+        <v>882914</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="D66" s="1"/>
       <c r="E66" s="2" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="F66" s="2" t="s">
-        <v>181</v>
+        <v>189</v>
       </c>
       <c r="G66" s="2" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="H66" s="2">
         <v>0</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K66" s="2" t="str">
         <f>J66*75.00</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
-        <v>882917</v>
+        <v>882915</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D67" s="1"/>
       <c r="E67" s="2" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="F67" s="2" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>189</v>
+      </c>
+      <c r="G67" s="2">
+        <v>0</v>
       </c>
       <c r="H67" s="2">
         <v>0</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K67" s="2" t="str">
         <f>J67*75.00</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
-        <v>882918</v>
+        <v>882916</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="D68" s="1"/>
       <c r="E68" s="2" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="F68" s="2" t="s">
-        <v>181</v>
+        <v>189</v>
       </c>
       <c r="G68" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="H68" s="2">
         <v>0</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K68" s="2" t="str">
         <f>J68*75.00</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
-        <v>882919</v>
+        <v>882917</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="D69" s="1"/>
       <c r="E69" s="2" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="F69" s="2" t="s">
-        <v>181</v>
+        <v>189</v>
       </c>
       <c r="G69" s="2" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="H69" s="2">
         <v>0</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K69" s="2" t="str">
         <f>J69*75.00</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
+    </row>
+    <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
+      <c r="A70" s="1"/>
+      <c r="B70" s="1">
+        <v>882918</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="D70" s="1"/>
+      <c r="E70" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="G70" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="H70" s="2">
+        <v>0</v>
+      </c>
+      <c r="I70" s="1">
+        <v>0</v>
+      </c>
+      <c r="J70" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="K70" s="2" t="str">
+        <f>J70*75.00</f>
+        <v>0</v>
+      </c>
+      <c r="L70" s="5"/>
+    </row>
+    <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
+      <c r="A71" s="1"/>
+      <c r="B71" s="1">
+        <v>882919</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="D71" s="1"/>
+      <c r="E71" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="G71" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="H71" s="2">
+        <v>0</v>
+      </c>
+      <c r="I71" s="1">
+        <v>0</v>
+      </c>
+      <c r="J71" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="K71" s="2" t="str">
+        <f>J71*75.00</f>
+        <v>0</v>
+      </c>
+      <c r="L71" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
-    <mergeCell ref="A28:K28"/>
-    <mergeCell ref="A54:K54"/>
+    <mergeCell ref="A30:K30"/>
+    <mergeCell ref="A56:K56"/>
     <mergeCell ref="A6:K6"/>
     <mergeCell ref="A12:K12"/>
-    <mergeCell ref="A23:K23"/>
     <mergeCell ref="A25:K25"/>
-    <mergeCell ref="A29:K29"/>
-[...3 lines deleted...]
-    <mergeCell ref="A59:K59"/>
+    <mergeCell ref="A27:K27"/>
+    <mergeCell ref="A31:K31"/>
+    <mergeCell ref="A42:K42"/>
+    <mergeCell ref="A51:K51"/>
+    <mergeCell ref="A57:K57"/>
+    <mergeCell ref="A61:K61"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>