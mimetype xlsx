--- v0 (2026-05-02)
+++ v1 (2026-08-11)
@@ -1967,51 +1967,51 @@
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*0.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>878632</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G22" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*0.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>