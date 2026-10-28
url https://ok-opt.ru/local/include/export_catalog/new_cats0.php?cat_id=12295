--- v6 (2026-09-13)
+++ v7 (2026-10-28)
@@ -336,120 +336,120 @@
   <si>
     <t>1 200.50 руб.</t>
   </si>
   <si>
     <t>УТ000001221</t>
   </si>
   <si>
     <t>PP-R Обвод (скоба) Lammin Белый 32</t>
   </si>
   <si>
     <t>20.00 руб.</t>
   </si>
   <si>
     <t>ппр фитинги vieir</t>
   </si>
   <si>
     <t>FRK-230005</t>
   </si>
   <si>
     <t>VER718-2</t>
   </si>
   <si>
     <t>Коллектор PPR с отсечными кранами 40 вн. х 2 вых. 20 вн. (кр+син) (1/70шт)</t>
   </si>
   <si>
-    <t>650.25 руб.</t>
+    <t>646.80 руб.</t>
   </si>
   <si>
     <t>FRK-230006</t>
   </si>
   <si>
     <t>VER718-3</t>
   </si>
   <si>
     <t>Коллектор PPR с отсечными кранами 40 вн. х 3 вых. 20 вн. (кр+син) (1/60шт)</t>
   </si>
   <si>
-    <t>981.57 руб.</t>
+    <t>976.36 руб.</t>
   </si>
   <si>
     <t>FRK-230007</t>
   </si>
   <si>
     <t>VER718-4</t>
   </si>
   <si>
     <t>Коллектор PPR с отсечными кранами 40 вн. х 4 вых. 20 вн. (кр+син) (1/50шт)</t>
   </si>
   <si>
-    <t>1 300.51 руб.</t>
+    <t>1 293.60 руб.</t>
   </si>
   <si>
     <t>FRK-230008</t>
   </si>
   <si>
     <t>VER718-5</t>
   </si>
   <si>
     <t>Коллектор PPR с отсечными кранами 40 вн. х 5 вых. 20 вн. (кр+син) (1/40шт)</t>
   </si>
   <si>
-    <t>1 634.92 руб.</t>
+    <t>1 626.24 руб.</t>
   </si>
   <si>
     <t>Трубы полипропиленовые</t>
   </si>
   <si>
     <t>PPR-160001</t>
   </si>
   <si>
     <t>VREA20</t>
   </si>
   <si>
     <t>Труба полипропиленовая PN20 20мм армир. алюминием (4/200м)</t>
   </si>
   <si>
-    <t>103.73 руб.</t>
+    <t>103.18 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>пог. м</t>
   </si>
   <si>
     <t>PPR-160003</t>
   </si>
   <si>
     <t>VREA32</t>
   </si>
   <si>
     <t>Труба полипропиленовая PN20 32мм армир. алюминием (4/80м)</t>
   </si>
   <si>
-    <t>209.01 руб.</t>
+    <t>207.90 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
     <t>VRP-111004</t>
   </si>
   <si>
     <t>PPR Труба 40х6,7 SDR6 Pn25 (СТЕКЛОВОЛОКНО) (4/40м)</t>
   </si>
   <si>
     <t>115.00 руб.</t>
   </si>
   <si>
     <t>VRP-111005</t>
   </si>
   <si>
     <t>PPR Труба 50х8,4 SDR6 Pn25 (СТЕКЛОВОЛОКНО) (4/28м)</t>
   </si>
   <si>
     <t>190.00 руб.</t>
   </si>
   <si>
     <t>VRP-111006</t>
   </si>
@@ -2816,51 +2816,51 @@
       <c r="J21" s="3" t="s">
         <v>14</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*1044.36</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>882725</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="2" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>75</v>
       </c>
       <c r="G22" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>14</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*1641.96</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>882727</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D23" s="1"/>
@@ -2882,51 +2882,51 @@
       <c r="J23" s="3" t="s">
         <v>14</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*1044.36</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>882728</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D24" s="1"/>
       <c r="E24" s="2" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>80</v>
       </c>
       <c r="G24" s="2">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>14</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*1879.56</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>882735</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D25" s="1"/>
@@ -3184,242 +3184,242 @@
       <c r="C33" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>106</v>
       </c>
       <c r="G33" s="2">
         <v>4</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>14</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*650.25</f>
+        <f>J33*646.80</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>878809</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>107</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>108</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>109</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>110</v>
       </c>
       <c r="G34" s="2">
         <v>1</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>14</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*981.57</f>
+        <f>J34*976.36</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>878810</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>112</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>113</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>114</v>
       </c>
       <c r="G35" s="2">
         <v>0</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>14</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*1300.51</f>
+        <f>J35*1293.60</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>878811</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>115</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>118</v>
       </c>
       <c r="G36" s="2">
         <v>1</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>14</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*1634.92</f>
+        <f>J36*1626.24</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" outlineLevel="1">
       <c r="A37" s="7" t="s">
         <v>119</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="7"/>
       <c r="D37" s="7"/>
       <c r="E37" s="7"/>
       <c r="F37" s="7"/>
       <c r="G37" s="7"/>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>878996</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>120</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>122</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>123</v>
       </c>
       <c r="G38" s="2" t="s">
         <v>124</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>125</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*103.73</f>
+        <f>J38*103.18</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>878998</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>128</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>129</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>130</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>125</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*209.01</f>
+        <f>J39*207.90</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>930216</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>131</v>
       </c>
       <c r="D40" s="1"/>
       <c r="E40" s="2" t="s">
         <v>132</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>133</v>
       </c>
       <c r="G40" s="2" t="s">
         <v>124</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>