--- v0 (2025-12-07)
+++ v1 (2026-04-16)
@@ -63,51 +63,51 @@
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>РАСПРОДАЖА</t>
   </si>
   <si>
     <t>-Труба PEX PLAST</t>
   </si>
   <si>
     <t>УТ000001613</t>
   </si>
   <si>
     <t>-Труба PEX-a EVOH 20х2,8 Plast orange (бухта 200 м)</t>
   </si>
   <si>
     <t>76.57 руб.</t>
   </si>
   <si>
-    <t>пог</t>
+    <t>пог. м</t>
   </si>
   <si>
     <t>УТ000001626</t>
   </si>
   <si>
     <t>-Труба PEX-a EVOH 20х2,8 Plast orange (бухта 100 м)</t>
   </si>
   <si>
     <t>УТ000001716</t>
   </si>
   <si>
     <t>-Труба PEX-a EVOH 20х2,8 Plast orange (бухта 300 м)</t>
   </si>
   <si>
     <t>УТ000001717</t>
   </si>
   <si>
     <t>-Труба PEX-a EVOH 16х2,2 Plast orange (бухта 200 м)</t>
   </si>
   <si>
     <t>56.59 руб.</t>
   </si>
 </sst>
 </file>
 