--- v0 (2025-12-07)
+++ v1 (2026-04-16)
@@ -671,51 +671,51 @@
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="5"/>
     </row>
     <row r="4" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A4" s="1"/>
       <c r="B4" s="1">
         <v>878967</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="1">
         <v>554727</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G4" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
       <c r="I4" s="1">
         <v>0</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K4" s="2" t="str">
         <f>J4*40.00</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>878968</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="1">