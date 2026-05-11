--- v0 (2026-03-17)
+++ v1 (2026-05-11)
@@ -849,51 +849,51 @@
       <c r="J6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*357.69</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>878736</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="1"/>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*574.27</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>