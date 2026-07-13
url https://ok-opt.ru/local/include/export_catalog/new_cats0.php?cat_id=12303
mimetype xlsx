--- v1 (2026-05-11)
+++ v2 (2026-07-13)
@@ -63,72 +63,72 @@
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Клапана обратные</t>
   </si>
   <si>
     <t>Обратные клапана с сеткой</t>
   </si>
   <si>
     <t>FIO-201001</t>
   </si>
   <si>
     <t>Обратный клапан латунь с сеткой 1/2" (20/120шт)</t>
   </si>
   <si>
     <t>171.00 руб.</t>
   </si>
   <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>FIO-201002</t>
+  </si>
+  <si>
+    <t>Обратный клапан латунь с сеткой 3/4" (10/80шт)</t>
+  </si>
+  <si>
+    <t>247.94 руб.</t>
+  </si>
+  <si>
+    <t>FIO-201003</t>
+  </si>
+  <si>
+    <t>Обратный клапан латунь с сеткой 1" (10/80шт)</t>
+  </si>
+  <si>
+    <t>357.69 руб.</t>
+  </si>
+  <si>
     <t>&gt;10</t>
-  </si>
-[...19 lines deleted...]
-    <t>357.69 руб.</t>
   </si>
   <si>
     <t>FIO-201004</t>
   </si>
   <si>
     <t>Обратный клапан латунь с сеткой 11/4" (5/50шт)</t>
   </si>
   <si>
     <t>574.27 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -749,160 +749,160 @@
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="5"/>
     </row>
     <row r="4" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A4" s="1"/>
       <c r="B4" s="1">
         <v>878733</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="G4" s="2" t="s">
+      <c r="G4" s="2">
+        <v>7</v>
+      </c>
+      <c r="H4" s="2">
+        <v>0</v>
+      </c>
+      <c r="I4" s="1">
+        <v>0</v>
+      </c>
+      <c r="J4" s="3" t="s">
         <v>15</v>
-      </c>
-[...7 lines deleted...]
-        <v>16</v>
       </c>
       <c r="K4" s="2" t="str">
         <f>J4*171.00</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>878734</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D5" s="1"/>
       <c r="E5" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="F5" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="F5" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G5" s="2">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*247.94</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>878735</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D6" s="1"/>
       <c r="E6" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="F6" s="2" t="s">
+      <c r="G6" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="G6" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*357.69</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>878736</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="1"/>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2">
         <v>2</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*574.27</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>