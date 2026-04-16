--- v0 (2025-12-07)
+++ v1 (2026-04-16)
@@ -16,353 +16,356 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>РАСПРОДАЖА</t>
   </si>
   <si>
     <t>Трубы полипропиленовые VIEIR</t>
   </si>
   <si>
     <t>PPR-160001</t>
   </si>
   <si>
     <t>VREA20</t>
   </si>
   <si>
     <t>Труба полипропиленовая PN20 20мм армир. алюминием (4/200м)</t>
   </si>
   <si>
-    <t>99.66 руб.</t>
+    <t>98.49 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
-    <t>пог</t>
+    <t>пог. м</t>
   </si>
   <si>
     <t>PPR-160002</t>
   </si>
   <si>
     <t>VREA25</t>
   </si>
   <si>
     <t>Труба полипропиленовая PN20 25мм армир. алюминием (4/140м)</t>
   </si>
   <si>
-    <t>130.90 руб.</t>
+    <t>129.36 руб.</t>
+  </si>
+  <si>
+    <t>PPR-160003</t>
+  </si>
+  <si>
+    <t>VREA32</t>
+  </si>
+  <si>
+    <t>Труба полипропиленовая PN20 32мм армир. алюминием (4/80м)</t>
+  </si>
+  <si>
+    <t>198.45 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
-    <t>PPR-160003</t>
-[...10 lines deleted...]
-  <si>
     <t>PPR-160004</t>
   </si>
   <si>
     <t>VREA40</t>
   </si>
   <si>
     <t>Труба полипропиленовая PN20 40мм армир. алюминием (4/60м)</t>
   </si>
   <si>
-    <t>316.84 руб.</t>
+    <t>313.11 руб.</t>
   </si>
   <si>
     <t>PPR-160005</t>
   </si>
   <si>
     <t>VREA50</t>
   </si>
   <si>
     <t>Труба полипропиленовая PN20 50мм армир. алюминием (4/40м)</t>
   </si>
   <si>
-    <t>520.63 руб.</t>
+    <t>514.50 руб.</t>
   </si>
   <si>
     <t>PPR-160006</t>
   </si>
   <si>
     <t>VREA63</t>
   </si>
   <si>
     <t>Труба полипропиленовая PN20 63мм армир. алюминием (4/30м)</t>
   </si>
   <si>
-    <t>783.91 руб.</t>
+    <t>774.69 руб.</t>
   </si>
   <si>
     <t>PPR-160007</t>
   </si>
   <si>
     <t>VRFA20</t>
   </si>
   <si>
     <t>Труба полипропиленовая PN25 20мм армир. АЛЮМИНИЕМ (4/200м)</t>
   </si>
   <si>
     <t>PPR-160008</t>
   </si>
   <si>
     <t>VRFA25</t>
   </si>
   <si>
     <t>Труба полипропиленовая PN25 25мм армир. АЛЮМИНИЕМ (4/140м)</t>
   </si>
   <si>
-    <t>156.19 руб.</t>
+    <t>154.35 руб.</t>
   </si>
   <si>
     <t>PPR-160009</t>
   </si>
   <si>
     <t>VRFA32</t>
   </si>
   <si>
     <t>Труба полипропиленовая PN25 32мм армир. АЛЮМИНИЕМ (4/80м)</t>
   </si>
   <si>
-    <t>249.90 руб.</t>
+    <t>246.96 руб.</t>
   </si>
   <si>
     <t>PPR-160010</t>
   </si>
   <si>
     <t>VRFA40</t>
   </si>
   <si>
     <t>Труба полипропиленовая PN25 40мм армир. АЛЮМИНИЕМ (4/60м)</t>
   </si>
   <si>
-    <t>374.85 руб.</t>
+    <t>370.44 руб.</t>
   </si>
   <si>
     <t>PPR-160011</t>
   </si>
   <si>
     <t>VRFA50</t>
   </si>
   <si>
     <t>Труба полипропиленовая PN25 50мм армир. АЛЮМИНИЕМ (4/40м)</t>
   </si>
   <si>
-    <t>769.04 руб.</t>
+    <t>759.99 руб.</t>
   </si>
   <si>
     <t>PPR-160012</t>
   </si>
   <si>
     <t>VRFA63</t>
   </si>
   <si>
     <t>Труба полипропиленовая PN25 63мм армир. АЛЮМИНИЕМ (4/30м)</t>
   </si>
   <si>
-    <t>1 035.30 руб.</t>
+    <t>1 023.12 руб.</t>
   </si>
   <si>
     <t>PPR-160013</t>
   </si>
   <si>
     <t>VREB20</t>
   </si>
   <si>
     <t>Труба полипропиленовая PN20 20мм армир. стекловолокном (4/200м)</t>
   </si>
   <si>
-    <t>92.23 руб.</t>
+    <t>91.14 руб.</t>
   </si>
   <si>
     <t>PPR-160014</t>
   </si>
   <si>
     <t>VREB25</t>
   </si>
   <si>
     <t>Труба полипропиленовая PN20 25мм армир. стекловолокном (4/140м)</t>
   </si>
   <si>
-    <t>138.34 руб.</t>
+    <t>136.71 руб.</t>
   </si>
   <si>
     <t>PPR-160015</t>
   </si>
   <si>
     <t>VREB32</t>
   </si>
   <si>
     <t>Труба полипропиленовая PN20 32мм армир. стекловолокном (4/80м)</t>
   </si>
   <si>
-    <t>224.61 руб.</t>
+    <t>223.44 руб.</t>
   </si>
   <si>
     <t>PPR-160016</t>
   </si>
   <si>
     <t>VREB40</t>
   </si>
   <si>
     <t>Труба полипропиленовая PN20 40мм армир. стекловолокном (4/60м)</t>
   </si>
   <si>
-    <t>349.56 руб.</t>
+    <t>345.45 руб.</t>
   </si>
   <si>
     <t>PPR-160017</t>
   </si>
   <si>
     <t>VREB50</t>
   </si>
   <si>
     <t>Труба полипропиленовая PN20 50мм армир. стекловолокном (4/40м)</t>
   </si>
   <si>
-    <t>450.71 руб.</t>
+    <t>445.41 руб.</t>
   </si>
   <si>
     <t>PPR-160018</t>
   </si>
   <si>
     <t>VRFB20</t>
   </si>
   <si>
     <t>Труба полипропиленовая PN25 20мм армир. СТЕКЛОВОЛОКНОМ (4/200м)</t>
   </si>
   <si>
-    <t>104.13 руб.</t>
+    <t>104.37 руб.</t>
   </si>
   <si>
     <t>PPR-160019</t>
   </si>
   <si>
     <t>VRFB25</t>
   </si>
   <si>
     <t>Труба полипропиленовая PN25 25мм армир. СТЕКЛОВОЛОКНОМ (4/140м)</t>
   </si>
   <si>
-    <t>162.14 руб.</t>
+    <t>160.23 руб.</t>
   </si>
   <si>
     <t>PPR-160020</t>
   </si>
   <si>
     <t>VRFB32</t>
   </si>
   <si>
     <t>Труба полипропиленовая PN25 32мм армир. СТЕКЛОВОЛОКНОМ (4/80м)</t>
   </si>
   <si>
+    <t>221.97 руб.</t>
+  </si>
+  <si>
     <t>PPR-160021</t>
   </si>
   <si>
     <t>VRFB40</t>
   </si>
   <si>
     <t>Труба полипропиленовая PN25 40мм армир. СТЕКЛОВОЛОКНОМ (4/60м)</t>
   </si>
   <si>
-    <t>342.13 руб.</t>
+    <t>338.10 руб.</t>
   </si>
   <si>
     <t>PPR-160022</t>
   </si>
   <si>
     <t>VRFB50</t>
   </si>
   <si>
     <t>Труба полипропиленовая PN25 50мм армир. СТЕКЛОВОЛОКНОМ (4/40м)</t>
   </si>
   <si>
-    <t>566.74 руб.</t>
+    <t>560.07 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1529,786 +1532,786 @@
       <c r="C4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
       <c r="I4" s="1">
         <v>0</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K4" s="2" t="str">
-        <f>J4*99.66</f>
+        <f>J4*98.49</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>878997</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="G5" s="2" t="s">
-        <v>22</v>
+      <c r="G5" s="2">
+        <v>4</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*130.90</f>
+        <f>J5*129.36</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>878998</v>
       </c>
       <c r="C6" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="D6" s="1" t="s">
+      <c r="E6" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="E6" s="2" t="s">
+      <c r="F6" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="F6" s="2" t="s">
+      <c r="G6" s="2" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*200.81</f>
+        <f>J6*198.45</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>878999</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*316.84</f>
+        <f>J7*313.11</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>879000</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*520.63</f>
+        <f>J8*514.50</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>879001</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*783.91</f>
+        <f>J9*774.69</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>879002</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*99.66</f>
+        <f>J10*98.49</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>879003</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*156.19</f>
+        <f>J11*154.35</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>879004</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*249.90</f>
+        <f>J12*246.96</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>879005</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*374.85</f>
+        <f>J13*370.44</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>879006</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>57</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*769.04</f>
+        <f>J14*759.99</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>879007</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>61</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*1035.30</f>
+        <f>J15*1023.12</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>879008</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>65</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*92.23</f>
+        <f>J16*91.14</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>879009</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>68</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>69</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*138.34</f>
+        <f>J17*136.71</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>879010</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>73</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*224.61</f>
+        <f>J18*223.44</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>879011</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*349.56</f>
+        <f>J19*345.45</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>879012</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>80</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>81</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*450.71</f>
+        <f>J20*445.41</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>879013</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>83</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*104.13</f>
+        <f>J21*104.37</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>879014</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>87</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>89</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*162.14</f>
+        <f>J22*160.23</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>879015</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>92</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>73</v>
+        <v>93</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*224.61</f>
+        <f>J23*221.97</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>879016</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G24" s="2">
         <v>0</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*342.13</f>
+        <f>J24*338.10</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>879017</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*566.74</f>
+        <f>J25*560.07</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>