--- v0 (2026-04-20)
+++ v1 (2026-07-11)
@@ -84,69 +84,69 @@
   <si>
     <t>STRV-CR</t>
   </si>
   <si>
     <t>Комплект подключ рад-ра термостатич прямой 1/2" ХРОМ в блистере VIVALDO (20шт)С</t>
   </si>
   <si>
     <t>3 290.00 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VIV-101002</t>
   </si>
   <si>
     <t>STRV-WH</t>
   </si>
   <si>
     <t>Комплект подключ рад-ра термостатич прямой 1/2" БЕЛЫЙ в блистере VIVALDO (20шт)В</t>
   </si>
   <si>
     <t>3 390.00 руб.</t>
   </si>
   <si>
+    <t>VIV-101003</t>
+  </si>
+  <si>
+    <t>STRV-BL</t>
+  </si>
+  <si>
+    <t>Комплект подключ рад-ра термостатич прямой 1/2" ЧЕРНЫЙ в блистере VIVALDO (20шт)В</t>
+  </si>
+  <si>
+    <t>VIV-101004</t>
+  </si>
+  <si>
+    <t>STRV-AT</t>
+  </si>
+  <si>
+    <t>Комплект подключ рад-ра термостатич прямой 1/2" АНТРАЦИТ (черный матовый) в блистере VIVALDO (20шт)С</t>
+  </si>
+  <si>
     <t>&gt;10</t>
-  </si>
-[...16 lines deleted...]
-    <t>Комплект подключ рад-ра термостатич прямой 1/2" АНТРАЦИТ (черный матовый) в блистере VIVALDO (20шт)С</t>
   </si>
   <si>
     <t>VIV-101005</t>
   </si>
   <si>
     <t>ATRV-WH</t>
   </si>
   <si>
     <t>Комплект подключ рад-ра термостатич УГЛОВОЙ 1/2" БЕЛЫЙ в блистере VIVALDO (20шт)А</t>
   </si>
   <si>
     <t>VIV-101006</t>
   </si>
   <si>
     <t>ATRV-CR</t>
   </si>
   <si>
     <t>Комплект подключ рад-ра термостатич УГЛОВОЙ 1/2" ХРОМ в блистере VIVALDO (20шт)В</t>
   </si>
   <si>
     <t>3 190.00 руб.</t>
   </si>
   <si>
     <t>VIV-101007</t>
   </si>
@@ -1141,157 +1141,157 @@
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*3290.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>879064</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="G6" s="2" t="s">
-        <v>22</v>
+      <c r="G6" s="2">
+        <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*3390.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>879065</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="E7" s="2" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G7" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*3390.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>879066</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*3390.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>879067</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*3390.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>879068</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="1" t="s">
@@ -1317,86 +1317,86 @@
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*3190.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>879069</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G11" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*3390.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>879070</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G12" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*3390.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>879083</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="1" t="s">
@@ -1491,52 +1491,52 @@
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*4290.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>879086</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="G16" s="2" t="s">
-        <v>22</v>
+      <c r="G16" s="2">
+        <v>4</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*4290.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>