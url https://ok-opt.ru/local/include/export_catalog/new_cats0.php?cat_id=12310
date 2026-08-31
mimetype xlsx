--- v1 (2026-07-11)
+++ v2 (2026-08-31)
@@ -1492,51 +1492,51 @@
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*4290.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>879086</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G16" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*4290.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>