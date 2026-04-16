--- v0 (2025-12-07)
+++ v1 (2026-04-16)
@@ -63,51 +63,51 @@
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>РАСПРОДАЖА</t>
   </si>
   <si>
     <t>Комплект гибкой подводки для смесителя SCHLANGOFF с внешним силиконовым слоем</t>
   </si>
   <si>
     <t>SCH-100101</t>
   </si>
   <si>
     <t>Комплект подводки для смесителя 30см нержавейка в СИЛИКОН покрытии</t>
   </si>
   <si>
     <t>186.21 руб.</t>
   </si>
   <si>
-    <t>пар</t>
+    <t>пара</t>
   </si>
   <si>
     <t>SCH-100102</t>
   </si>
   <si>
     <t>Комплект подводки для смесителя 40см нержавейка в СИЛИКОН покрытии</t>
   </si>
   <si>
     <t>204.83 руб.</t>
   </si>
   <si>
     <t>SCH-100103</t>
   </si>
   <si>
     <t>Комплект подводки для смесителя 50см нержавейка в СИЛИКОН покрытии</t>
   </si>
   <si>
     <t>225.78 руб.</t>
   </si>
   <si>
     <t>SCH-100104</t>
   </si>
   <si>
     <t>Комплект подводки для смесителя 60см нержавейка в СИЛИКОН покрытии</t>
   </si>