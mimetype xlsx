--- v0 (2025-12-08)
+++ v1 (2026-04-16)
@@ -66,270 +66,270 @@
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Крепеж хомуты метизы</t>
   </si>
   <si>
     <t>Крепеж</t>
   </si>
   <si>
     <t>Крепежная система VIEIR</t>
   </si>
   <si>
     <t>VER-000364</t>
   </si>
   <si>
     <t>VR1149</t>
   </si>
   <si>
     <t>Ложемент для накладного датчика термостатической головки (600/10шт)</t>
   </si>
   <si>
-    <t>71.40 руб.</t>
+    <t>70.56 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VER-000366</t>
   </si>
   <si>
     <t>VPG105</t>
   </si>
   <si>
     <t>Уголок 90° с гайками 93,5*93,5мм (60/2шт)</t>
   </si>
   <si>
-    <t>229.08 руб.</t>
+    <t>233.73 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
   </si>
   <si>
     <t>VER-000367</t>
   </si>
   <si>
     <t>VPG101</t>
   </si>
   <si>
     <t>Монтажная шпилька, с шайбами быстрого монтажа М8 (120/4шт)</t>
   </si>
   <si>
-    <t>92.23 руб.</t>
+    <t>91.14 руб.</t>
+  </si>
+  <si>
+    <t>VER-000368</t>
+  </si>
+  <si>
+    <t>VPG100</t>
+  </si>
+  <si>
+    <t>Заглушка для торцов профиля 30*30мм (900/15шт)</t>
+  </si>
+  <si>
+    <t>17.64 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
-    <t>VER-000368</t>
-[...10 lines deleted...]
-  <si>
     <t>VER-000370</t>
   </si>
   <si>
     <t>VPG109</t>
   </si>
   <si>
     <t>Х-образный соединитель с гайками быстрого монтажа (120/4шт)</t>
   </si>
   <si>
-    <t>224.61 руб.</t>
+    <t>221.97 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>VER-000371</t>
   </si>
   <si>
     <t>VPG108</t>
   </si>
   <si>
     <t>Т-образный соединитель с гайками быстрого монтажа (48/8шт)</t>
   </si>
   <si>
-    <t>205.28 руб.</t>
+    <t>202.86 руб.</t>
   </si>
   <si>
     <t>VER-000372</t>
   </si>
   <si>
     <t>VPG104</t>
   </si>
   <si>
     <t>Профиль монтажный- 30*30*2000мм (элемент металлоконструкцми) (6/1шт)</t>
   </si>
   <si>
-    <t>2 637.34 руб.</t>
+    <t>2 247.63 руб.</t>
   </si>
   <si>
     <t>VER-000507</t>
   </si>
   <si>
     <t>VPGM106</t>
   </si>
   <si>
     <t>КРОНШТЕЙН Т-ОБРАЗНЫЙ (ЭЛЕМЕНТ МЕТАЛЛОКОНСТРУКЦИИ) С МОНТАЖНЫМИ ГАЙКАМИ (60/2шт)</t>
   </si>
   <si>
-    <t>324.28 руб.</t>
+    <t>320.46 руб.</t>
   </si>
   <si>
     <t>VER-000508</t>
   </si>
   <si>
     <t>VPGM112</t>
   </si>
   <si>
     <t>КРОНШТЕЙН Т-ОБРАЗНЫЙ (ЭЛЕМЕНТ МЕТАЛЛОКОНСТРУКЦИИ) (30/2шт)</t>
   </si>
   <si>
-    <t>600.95 руб.</t>
+    <t>508.62 руб.</t>
   </si>
   <si>
     <t>VER-000509</t>
   </si>
   <si>
     <t>VPGM113</t>
   </si>
   <si>
     <t>КРОНШТЕЙН Т-ОБРАЗНЫЙ (ЭЛЕМЕНТ МЕТАЛЛОКОНСТРУКЦИИ) (24/2шт)</t>
   </si>
   <si>
-    <t>764.58 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;10</t>
+    <t>721.77 руб.</t>
   </si>
   <si>
     <t>VER-000628</t>
   </si>
   <si>
     <t>VPGM111</t>
   </si>
   <si>
     <t>Кронштейн т-образный (элемент металлоконструкции) (48/2шт)</t>
   </si>
   <si>
-    <t>523.60 руб.</t>
+    <t>543.90 руб.</t>
   </si>
   <si>
     <t>VER-000934</t>
   </si>
   <si>
     <t>VPGM107</t>
   </si>
   <si>
     <t>Кронштейн т-образный (элемент металлоконструкции) 30x30x2мм-400мм (30/2шт)</t>
   </si>
   <si>
-    <t>905.89 руб.</t>
+    <t>942.27 руб.</t>
   </si>
   <si>
     <t>VER-001399</t>
   </si>
   <si>
     <t>VR1150</t>
   </si>
   <si>
     <t>Заглушка для торцов профиля 30мм x 20мм (960/45шт)</t>
   </si>
   <si>
-    <t>16.36 руб.</t>
+    <t>16.17 руб.</t>
   </si>
   <si>
     <t>VER-001400</t>
   </si>
   <si>
     <t>VPG110</t>
   </si>
   <si>
     <t>Профиль монтажный 30мм x 20мм x 2000мм (6/1шт)</t>
   </si>
   <si>
-    <t>1 721.04 руб.</t>
+    <t>1 786.05 руб.</t>
   </si>
   <si>
     <t>VER-001497</t>
   </si>
   <si>
     <t>VGK03</t>
   </si>
   <si>
     <t>Хомут трубный 1/2" (400/4шт)</t>
   </si>
   <si>
-    <t>23.80 руб.</t>
+    <t>23.52 руб.</t>
   </si>
   <si>
     <t>VER-001498</t>
   </si>
   <si>
     <t>VGK04</t>
   </si>
   <si>
     <t>Хомут трубный 3/4" (320/4шт)</t>
   </si>
   <si>
-    <t>25.29 руб.</t>
+    <t>24.99 руб.</t>
   </si>
   <si>
     <t>VER-001499</t>
   </si>
   <si>
     <t>VGK05</t>
   </si>
   <si>
     <t>Хомут трубный 1" (240/4шт)</t>
   </si>
   <si>
-    <t>29.75 руб.</t>
+    <t>29.40 руб.</t>
   </si>
   <si>
     <t>VER-001528</t>
   </si>
   <si>
     <t>VPG102</t>
   </si>
   <si>
     <t>Монтажная гайка M8 (1000/25шт)</t>
   </si>
   <si>
-    <t>58.01 руб.</t>
+    <t>57.33 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1401,646 +1401,646 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*71.40</f>
+        <f>J5*70.56</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>879303</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="G6" s="2">
-        <v>0</v>
+      <c r="G6" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*229.08</f>
+        <f>J6*233.73</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>879304</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
-      <c r="I7" s="1" t="s">
-        <v>27</v>
+      <c r="I7" s="1">
+        <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*92.23</f>
+        <f>J7*91.14</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>879305</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="G8" s="2">
-        <v>0</v>
+      <c r="G8" s="2" t="s">
+        <v>32</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*17.85</f>
+        <f>J8*17.64</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>879307</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*224.61</f>
+        <f>J9*221.97</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>879308</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="G10" s="2" t="s">
         <v>37</v>
-      </c>
-[...10 lines deleted...]
-        <v>36</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*205.28</f>
+        <f>J10*202.86</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>879309</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G11" s="2">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*2637.34</f>
+        <f>J11*2247.63</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>879361</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*324.28</f>
+        <f>J12*320.46</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>879362</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>53</v>
+      </c>
+      <c r="G13" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*600.95</f>
+        <f>J13*508.62</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>879363</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="G14" s="2" t="s">
         <v>57</v>
+      </c>
+      <c r="G14" s="2">
+        <v>9</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*764.58</f>
+        <f>J14*721.77</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>880038</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>61</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*523.60</f>
+        <f>J15*543.90</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>884659</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>65</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>57</v>
+        <v>23</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*905.89</f>
+        <f>J16*942.27</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>885819</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>68</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>69</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*16.36</f>
+        <f>J17*16.17</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>886001</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>73</v>
       </c>
       <c r="G18" s="2">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*1721.04</f>
+        <f>J18*1786.05</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>886075</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*23.80</f>
+        <f>J19*23.52</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>886076</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>80</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>81</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*25.29</f>
+        <f>J20*24.99</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>886077</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>83</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*29.75</f>
+        <f>J21*29.40</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>885835</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>87</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>89</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*58.01</f>
+        <f>J22*57.33</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>