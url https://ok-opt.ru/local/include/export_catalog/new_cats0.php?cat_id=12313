--- v1 (2026-04-16)
+++ v2 (2026-06-06)
@@ -102,63 +102,63 @@
   <si>
     <t>VPG105</t>
   </si>
   <si>
     <t>Уголок 90° с гайками 93,5*93,5мм (60/2шт)</t>
   </si>
   <si>
     <t>233.73 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>VER-000367</t>
   </si>
   <si>
     <t>VPG101</t>
   </si>
   <si>
     <t>Монтажная шпилька, с шайбами быстрого монтажа М8 (120/4шт)</t>
   </si>
   <si>
     <t>91.14 руб.</t>
   </si>
   <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
     <t>VER-000368</t>
   </si>
   <si>
     <t>VPG100</t>
   </si>
   <si>
     <t>Заглушка для торцов профиля 30*30мм (900/15шт)</t>
   </si>
   <si>
     <t>17.64 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;100</t>
   </si>
   <si>
     <t>VER-000370</t>
   </si>
   <si>
     <t>VPG109</t>
   </si>
   <si>
     <t>Х-образный соединитель с гайками быстрого монтажа (120/4шт)</t>
   </si>
   <si>
     <t>221.97 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>VER-000371</t>
   </si>
   <si>
     <t>VPG108</t>
   </si>
   <si>
     <t>Т-образный соединитель с гайками быстрого монтажа (48/8шт)</t>
   </si>
@@ -1458,87 +1458,87 @@
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*233.73</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>879304</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="G7" s="2">
-        <v>0</v>
+      <c r="G7" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*91.14</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>879305</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="G8" s="2" t="s">
         <v>28</v>
-      </c>
-[...10 lines deleted...]
-        <v>32</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*17.64</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>879307</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D9" s="1" t="s">
@@ -1668,52 +1668,52 @@
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*320.46</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>879362</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="G13" s="2" t="s">
-        <v>23</v>
+      <c r="G13" s="2">
+        <v>9</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*508.62</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>879363</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D14" s="1" t="s">
@@ -1844,191 +1844,191 @@
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*16.17</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>886001</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>73</v>
       </c>
       <c r="G18" s="2">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*1786.05</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>886075</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="G19" s="2" t="s">
-        <v>32</v>
+      <c r="G19" s="2">
+        <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*23.52</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>886076</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>80</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="G20" s="2" t="s">
-        <v>32</v>
+      <c r="G20" s="2">
+        <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*24.99</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>886077</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>83</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*29.40</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>885835</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>87</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>89</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*57.33</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>