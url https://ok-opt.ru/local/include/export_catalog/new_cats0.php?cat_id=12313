--- v2 (2026-06-06)
+++ v3 (2026-07-22)
@@ -1849,52 +1849,52 @@
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>886001</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>73</v>
       </c>
       <c r="G18" s="2">
         <v>1</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
-      <c r="I18" s="1">
-        <v>0</v>
+      <c r="I18" s="1" t="s">
+        <v>23</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*1786.05</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>886075</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F19" s="2" t="s">
@@ -1919,87 +1919,87 @@
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>886076</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>80</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>81</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
-      <c r="I20" s="1">
-        <v>0</v>
+      <c r="I20" s="1" t="s">
+        <v>17</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*24.99</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>886077</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>83</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="G21" s="2" t="s">
-        <v>37</v>
+      <c r="G21" s="2">
+        <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
-      <c r="I21" s="1">
-        <v>0</v>
+      <c r="I21" s="1" t="s">
+        <v>17</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*29.40</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>885835</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>87</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F22" s="2" t="s">