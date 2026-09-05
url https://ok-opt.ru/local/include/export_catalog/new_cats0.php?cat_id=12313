--- v3 (2026-07-22)
+++ v4 (2026-09-05)
@@ -66,270 +66,270 @@
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Крепеж хомуты метизы</t>
   </si>
   <si>
     <t>Крепеж</t>
   </si>
   <si>
     <t>Крепежная система VIEIR</t>
   </si>
   <si>
     <t>VER-000364</t>
   </si>
   <si>
     <t>VR1149</t>
   </si>
   <si>
     <t>Ложемент для накладного датчика термостатической головки (600/10шт)</t>
   </si>
   <si>
-    <t>70.56 руб.</t>
+    <t>76.37 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VER-000366</t>
   </si>
   <si>
     <t>VPG105</t>
   </si>
   <si>
     <t>Уголок 90° с гайками 93,5*93,5мм (60/2шт)</t>
   </si>
   <si>
-    <t>233.73 руб.</t>
+    <t>252.97 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>VER-000367</t>
   </si>
   <si>
     <t>VPG101</t>
   </si>
   <si>
     <t>Монтажная шпилька, с шайбами быстрого монтажа М8 (120/4шт)</t>
   </si>
   <si>
-    <t>91.14 руб.</t>
+    <t>98.64 руб.</t>
+  </si>
+  <si>
+    <t>VER-000368</t>
+  </si>
+  <si>
+    <t>VPG100</t>
+  </si>
+  <si>
+    <t>Заглушка для торцов профиля 30*30мм (900/15шт)</t>
+  </si>
+  <si>
+    <t>19.09 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
-    <t>VER-000368</t>
-[...10 lines deleted...]
-  <si>
     <t>VER-000370</t>
   </si>
   <si>
     <t>VPG109</t>
   </si>
   <si>
     <t>Х-образный соединитель с гайками быстрого монтажа (120/4шт)</t>
   </si>
   <si>
-    <t>221.97 руб.</t>
+    <t>240.24 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>VER-000371</t>
   </si>
   <si>
     <t>VPG108</t>
   </si>
   <si>
     <t>Т-образный соединитель с гайками быстрого монтажа (48/8шт)</t>
   </si>
   <si>
-    <t>202.86 руб.</t>
+    <t>219.56 руб.</t>
   </si>
   <si>
     <t>VER-000372</t>
   </si>
   <si>
     <t>VPG104</t>
   </si>
   <si>
     <t>Профиль монтажный- 30*30*2000мм (элемент металлоконструкцми) (6/1шт)</t>
   </si>
   <si>
-    <t>2 247.63 руб.</t>
+    <t>2 432.66 руб.</t>
   </si>
   <si>
     <t>VER-000507</t>
   </si>
   <si>
     <t>VPGM106</t>
   </si>
   <si>
     <t>КРОНШТЕЙН Т-ОБРАЗНЫЙ (ЭЛЕМЕНТ МЕТАЛЛОКОНСТРУКЦИИ) С МОНТАЖНЫМИ ГАЙКАМИ (60/2шт)</t>
   </si>
   <si>
-    <t>320.46 руб.</t>
+    <t>346.84 руб.</t>
   </si>
   <si>
     <t>VER-000508</t>
   </si>
   <si>
     <t>VPGM112</t>
   </si>
   <si>
     <t>КРОНШТЕЙН Т-ОБРАЗНЫЙ (ЭЛЕМЕНТ МЕТАЛЛОКОНСТРУКЦИИ) (30/2шт)</t>
   </si>
   <si>
-    <t>508.62 руб.</t>
+    <t>550.49 руб.</t>
   </si>
   <si>
     <t>VER-000509</t>
   </si>
   <si>
     <t>VPGM113</t>
   </si>
   <si>
     <t>КРОНШТЕЙН Т-ОБРАЗНЫЙ (ЭЛЕМЕНТ МЕТАЛЛОКОНСТРУКЦИИ) (24/2шт)</t>
   </si>
   <si>
-    <t>721.77 руб.</t>
+    <t>781.19 руб.</t>
   </si>
   <si>
     <t>VER-000628</t>
   </si>
   <si>
     <t>VPGM111</t>
   </si>
   <si>
     <t>Кронштейн т-образный (элемент металлоконструкции) (48/2шт)</t>
   </si>
   <si>
-    <t>543.90 руб.</t>
+    <t>588.67 руб.</t>
   </si>
   <si>
     <t>VER-000934</t>
   </si>
   <si>
     <t>VPGM107</t>
   </si>
   <si>
     <t>Кронштейн т-образный (элемент металлоконструкции) 30x30x2мм-400мм (30/2шт)</t>
   </si>
   <si>
-    <t>942.27 руб.</t>
+    <t>1 019.84 руб.</t>
   </si>
   <si>
     <t>VER-001399</t>
   </si>
   <si>
     <t>VR1150</t>
   </si>
   <si>
     <t>Заглушка для торцов профиля 30мм x 20мм (960/45шт)</t>
   </si>
   <si>
-    <t>16.17 руб.</t>
+    <t>17.50 руб.</t>
   </si>
   <si>
     <t>VER-001400</t>
   </si>
   <si>
     <t>VPG110</t>
   </si>
   <si>
     <t>Профиль монтажный 30мм x 20мм x 2000мм (6/1шт)</t>
   </si>
   <si>
-    <t>1 786.05 руб.</t>
+    <t>1 933.08 руб.</t>
   </si>
   <si>
     <t>VER-001497</t>
   </si>
   <si>
     <t>VGK03</t>
   </si>
   <si>
     <t>Хомут трубный 1/2" (400/4шт)</t>
   </si>
   <si>
-    <t>23.52 руб.</t>
+    <t>25.46 руб.</t>
   </si>
   <si>
     <t>VER-001498</t>
   </si>
   <si>
     <t>VGK04</t>
   </si>
   <si>
     <t>Хомут трубный 3/4" (320/4шт)</t>
   </si>
   <si>
-    <t>24.99 руб.</t>
+    <t>27.05 руб.</t>
   </si>
   <si>
     <t>VER-001499</t>
   </si>
   <si>
     <t>VGK05</t>
   </si>
   <si>
     <t>Хомут трубный 1" (240/4шт)</t>
   </si>
   <si>
-    <t>29.40 руб.</t>
+    <t>31.82 руб.</t>
   </si>
   <si>
     <t>VER-001528</t>
   </si>
   <si>
     <t>VPG102</t>
   </si>
   <si>
     <t>Монтажная гайка M8 (1000/25шт)</t>
   </si>
   <si>
-    <t>57.33 руб.</t>
+    <t>62.05 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1401,646 +1401,646 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*70.56</f>
+        <f>J5*76.37</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>879303</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*233.73</f>
+        <f>J6*252.97</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>879304</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="G7" s="2" t="s">
-        <v>28</v>
+      <c r="G7" s="2">
+        <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*91.14</f>
+        <f>J7*98.64</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>879305</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="2" t="s">
+      <c r="G8" s="2" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*17.64</f>
+        <f>J8*19.09</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>879307</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*221.97</f>
+        <f>J9*240.24</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>879308</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*202.86</f>
+        <f>J10*219.56</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>879309</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G11" s="2">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*2247.63</f>
+        <f>J11*2432.66</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>879361</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*320.46</f>
+        <f>J12*346.84</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>879362</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G13" s="2">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*508.62</f>
+        <f>J13*550.49</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>879363</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>57</v>
       </c>
       <c r="G14" s="2">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*721.77</f>
+        <f>J14*781.19</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>880038</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>61</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*543.90</f>
+        <f>J15*588.67</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>884659</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>65</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*942.27</f>
+        <f>J16*1019.84</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>885819</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>68</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>69</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*16.17</f>
+        <f>J17*17.50</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>886001</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>73</v>
       </c>
       <c r="G18" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
-      <c r="I18" s="1" t="s">
-        <v>23</v>
+      <c r="I18" s="1">
+        <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*1786.05</f>
+        <f>J18*1933.08</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>886075</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="G19" s="2">
-        <v>0</v>
+      <c r="G19" s="2" t="s">
+        <v>37</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*23.52</f>
+        <f>J19*25.46</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>886076</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>80</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="G20" s="2">
-        <v>0</v>
+      <c r="G20" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
-      <c r="I20" s="1" t="s">
-        <v>17</v>
+      <c r="I20" s="1">
+        <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*24.99</f>
+        <f>J20*27.05</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>886077</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>83</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="G21" s="2">
-        <v>0</v>
+      <c r="G21" s="2" t="s">
+        <v>37</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
-      <c r="I21" s="1" t="s">
-        <v>17</v>
+      <c r="I21" s="1">
+        <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*29.40</f>
+        <f>J21*31.82</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>885835</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>87</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>89</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*57.33</f>
+        <f>J22*62.05</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>