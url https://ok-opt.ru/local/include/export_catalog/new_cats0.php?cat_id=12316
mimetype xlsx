--- v0 (2025-12-07)
+++ v1 (2026-04-20)
@@ -290,51 +290,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08e9a7_3fea_11ee_a4a3_047c1617b143_62fcde13_11fe_11ef_a5b8_047c1617b1431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08e9a9_3fea_11ee_a4a3_047c1617b143_62fcde0d_11fe_11ef_a5b8_047c1617b1432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08e9ab_3fea_11ee_a4a3_047c1617b143_62fcde10_11fe_11ef_a5b8_047c1617b1433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08e9ad_3fea_11ee_a4a3_047c1617b143_62fcde16_11fe_11ef_a5b8_047c1617b1434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08e9af_3fea_11ee_a4a3_047c1617b143_62fcde19_11fe_11ef_a5b8_047c1617b1435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21c120_400c_11ee_a4a3_047c1617b143_695c44ea_11fe_11ef_a5b8_047c1617b1436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c10ec_469b_11ef_a5fc_047c1617b143_14e1e0b5_f93d_11ef_a6ea_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c10ee_469b_11ef_a5fc_047c1617b143_14e1e0b7_f93d_11ef_a6ea_047c1617b1438.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08e9a7_3fea_11ee_a4a3_047c1617b143_62fcde13_11fe_11ef_a5b8_047c1617b1431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08e9a9_3fea_11ee_a4a3_047c1617b143_62fcde0d_11fe_11ef_a5b8_047c1617b1432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08e9ab_3fea_11ee_a4a3_047c1617b143_62fcde10_11fe_11ef_a5b8_047c1617b1433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08e9ad_3fea_11ee_a4a3_047c1617b143_62fcde16_11fe_11ef_a5b8_047c1617b1434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08e9af_3fea_11ee_a4a3_047c1617b143_62fcde19_11fe_11ef_a5b8_047c1617b1435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21c120_400c_11ee_a4a3_047c1617b143_695c44ea_11fe_11ef_a5b8_047c1617b1436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c10ec_469b_11ef_a5fc_047c1617b143_0a6f3a09_310d_11f1_a89b_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c10ee_469b_11ef_a5fc_047c1617b143_0a6f3a0b_310d_11f1_a89b_047c1617b1438.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -958,86 +958,86 @@
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>879337</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*8905.67</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>879338</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*16944.27</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>879339</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">