--- v0 (2026-04-20)
+++ v1 (2026-06-22)
@@ -69,108 +69,108 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Измерительные приборы</t>
   </si>
   <si>
     <t>Термоманометры</t>
   </si>
   <si>
     <t>Термоманометры Росма</t>
   </si>
   <si>
     <t>VLC-1133001</t>
   </si>
   <si>
     <t>ТМТБ-31Р.0406120</t>
   </si>
   <si>
     <t>Термоманометр ТМТБ-31Р Dy 80 с нижним подключением 1/2", 6 бар 0-120*</t>
   </si>
   <si>
     <t>2 105.00 руб.</t>
   </si>
   <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>VLC-1133002</t>
+  </si>
+  <si>
+    <t>ТМТБ-31Т.0406120</t>
+  </si>
+  <si>
+    <t>Термоманометр ТМТБ-31Т Dy 80  с задним подключением 1/2", 6 бар 0-120*</t>
+  </si>
+  <si>
+    <t>1 679.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>VLC-1133003</t>
+  </si>
+  <si>
+    <t>ТМТБ-31P.0410120</t>
+  </si>
+  <si>
+    <t>Термоманометр ТМТБ-31P Dy 80  с нижним подключением 1/2", 10 бар 0-120*</t>
+  </si>
+  <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>шт</t>
-[...22 lines deleted...]
-  <si>
     <t>VLC-1133004</t>
   </si>
   <si>
     <t>ТМТБ-31P.0406150</t>
   </si>
   <si>
     <t>Термоманометр ТМТБ-31P Dy 80  с нижним подключением 1/2", 6 бар 0-150*</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
     <t>VLC-1133005</t>
   </si>
   <si>
     <t>ТМТБ-31P.0410150</t>
   </si>
   <si>
     <t>Термоманометр ТМТБ-31P Dy 80  с нижним подключением 1/2", 10 бар 0-150*</t>
   </si>
   <si>
     <t>VLC-1133006</t>
   </si>
   <si>
     <t>ТМТБ-31T.0410120</t>
   </si>
   <si>
     <t>Термоманометр ТМТБ-31T Dy 80 с задним подключением 1/2", 10 бар 0-120*</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;10</t>
   </si>
   <si>
     <t>VLC-1133007</t>
   </si>
   <si>
     <t>ТМТБ-31T.0406150</t>
   </si>
   <si>
     <t>Термоманометр ТМТБ-31T Dy 80 с задним подключением 1/2", 6 бар 0-150*</t>
   </si>
   <si>
     <t>VLC-1133008</t>
   </si>
   <si>
     <t>ТМТБ-31T.0410150</t>
   </si>
   <si>
     <t>Термоманометр ТМТБ-31T Dy 80 с задним подключением 1/2", 10 бар 0-150*</t>
   </si>
   <si>
     <t>VLC-1133009</t>
   </si>
   <si>
     <t>ТМТБ-41P.0406120</t>
   </si>
@@ -1190,513 +1190,513 @@
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>879915</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
         <v>9</v>
       </c>
-      <c r="H5" s="2" t="s">
+      <c r="H5" s="2">
+        <v>10</v>
+      </c>
+      <c r="I5" s="1">
+        <v>0</v>
+      </c>
+      <c r="J5" s="3" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*2105.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>879916</v>
       </c>
       <c r="C6" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D6" s="1" t="s">
+      <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="E6" s="2" t="s">
+      <c r="F6" s="2" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G6" s="2">
         <v>3</v>
       </c>
       <c r="H6" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="I6" s="1">
+        <v>0</v>
+      </c>
+      <c r="J6" s="3" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*1679.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>879917</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G7" s="2">
         <v>3</v>
       </c>
       <c r="H7" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="I7" s="1">
+        <v>0</v>
+      </c>
+      <c r="J7" s="3" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*2105.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>879918</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*2105.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>879919</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
-      <c r="H9" s="2">
-        <v>0</v>
+      <c r="H9" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*2105.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>879920</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="G10" s="2">
         <v>3</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*1679.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>879921</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="G11" s="2">
         <v>2</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*1679.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>879922</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="G12" s="2">
         <v>7</v>
       </c>
-      <c r="H12" s="2" t="s">
+      <c r="H12" s="2">
+        <v>9</v>
+      </c>
+      <c r="I12" s="1">
+        <v>0</v>
+      </c>
+      <c r="J12" s="3" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*1679.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>879923</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>3</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*2263.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>879924</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>10</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*2263.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>879925</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G15" s="2">
         <v>5</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*1797.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>879926</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G16" s="2">
         <v>7</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*1797.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>879927</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*1797.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>879928</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*1797.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>