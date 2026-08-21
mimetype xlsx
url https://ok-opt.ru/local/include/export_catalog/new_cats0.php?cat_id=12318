--- v1 (2026-06-22)
+++ v2 (2026-08-21)
@@ -69,117 +69,117 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Измерительные приборы</t>
   </si>
   <si>
     <t>Термоманометры</t>
   </si>
   <si>
     <t>Термоманометры Росма</t>
   </si>
   <si>
     <t>VLC-1133001</t>
   </si>
   <si>
     <t>ТМТБ-31Р.0406120</t>
   </si>
   <si>
     <t>Термоманометр ТМТБ-31Р Dy 80 с нижним подключением 1/2", 6 бар 0-120*</t>
   </si>
   <si>
     <t>2 105.00 руб.</t>
   </si>
   <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
     <t>шт</t>
   </si>
   <si>
     <t>VLC-1133002</t>
   </si>
   <si>
     <t>ТМТБ-31Т.0406120</t>
   </si>
   <si>
     <t>Термоманометр ТМТБ-31Т Dy 80  с задним подключением 1/2", 6 бар 0-120*</t>
   </si>
   <si>
     <t>1 679.00 руб.</t>
   </si>
   <si>
-    <t>&gt;10</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-1133003</t>
   </si>
   <si>
     <t>ТМТБ-31P.0410120</t>
   </si>
   <si>
     <t>Термоманометр ТМТБ-31P Dy 80  с нижним подключением 1/2", 10 бар 0-120*</t>
   </si>
   <si>
+    <t>VLC-1133004</t>
+  </si>
+  <si>
+    <t>ТМТБ-31P.0406150</t>
+  </si>
+  <si>
+    <t>Термоманометр ТМТБ-31P Dy 80  с нижним подключением 1/2", 6 бар 0-150*</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>VLC-1133005</t>
+  </si>
+  <si>
+    <t>ТМТБ-31P.0410150</t>
+  </si>
+  <si>
+    <t>Термоманометр ТМТБ-31P Dy 80  с нижним подключением 1/2", 10 бар 0-150*</t>
+  </si>
+  <si>
+    <t>VLC-1133006</t>
+  </si>
+  <si>
+    <t>ТМТБ-31T.0410120</t>
+  </si>
+  <si>
+    <t>Термоманометр ТМТБ-31T Dy 80 с задним подключением 1/2", 10 бар 0-120*</t>
+  </si>
+  <si>
+    <t>VLC-1133007</t>
+  </si>
+  <si>
+    <t>ТМТБ-31T.0406150</t>
+  </si>
+  <si>
+    <t>Термоманометр ТМТБ-31T Dy 80 с задним подключением 1/2", 6 бар 0-150*</t>
+  </si>
+  <si>
     <t>&gt;25</t>
-  </si>
-[...37 lines deleted...]
-    <t>Термоманометр ТМТБ-31T Dy 80 с задним подключением 1/2", 6 бар 0-150*</t>
   </si>
   <si>
     <t>VLC-1133008</t>
   </si>
   <si>
     <t>ТМТБ-31T.0410150</t>
   </si>
   <si>
     <t>Термоманометр ТМТБ-31T Dy 80 с задним подключением 1/2", 10 бар 0-150*</t>
   </si>
   <si>
     <t>VLC-1133009</t>
   </si>
   <si>
     <t>ТМТБ-41P.0406120</t>
   </si>
   <si>
     <t>Термоманометр ТМТБ-41P Dy 100 с нижним подключением 1/2", 6 бар 0-120*</t>
   </si>
   <si>
     <t>2 263.00 руб.</t>
   </si>
   <si>
     <t>VLC-1133010</t>
   </si>
@@ -1190,513 +1190,513 @@
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>879915</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
         <v>9</v>
       </c>
-      <c r="H5" s="2">
-        <v>10</v>
+      <c r="H5" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*2105.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>879916</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G6" s="2">
         <v>3</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*1679.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>879917</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G7" s="2">
         <v>3</v>
       </c>
       <c r="H7" s="2" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*2105.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>879918</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*2105.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>879919</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*2105.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>879920</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="E10" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G10" s="2">
         <v>3</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*1679.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>879921</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="E11" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G11" s="2">
         <v>2</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*1679.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>879922</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G12" s="2">
         <v>7</v>
       </c>
       <c r="H12" s="2">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*1679.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>879923</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*2263.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>879924</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*2263.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>879925</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G15" s="2">
         <v>5</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*1797.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>879926</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G16" s="2">
         <v>7</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*1797.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>879927</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*1797.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>879928</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*1797.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>