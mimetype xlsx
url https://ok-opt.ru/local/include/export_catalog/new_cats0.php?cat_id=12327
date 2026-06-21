--- v0 (2026-04-19)
+++ v1 (2026-06-21)
@@ -820,117 +820,117 @@
       <c r="E4" s="8"/>
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>882146</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1"/>
       <c r="E5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G5" s="2">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*732.72</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>882147</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="1"/>
       <c r="E6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G6" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*1037.16</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>882148</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="1"/>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G7" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*1358.80</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>883027</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="1" t="s">
@@ -956,51 +956,51 @@
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*1100.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>883028</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="2">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*1500.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>