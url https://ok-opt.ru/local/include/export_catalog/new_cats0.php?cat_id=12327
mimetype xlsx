--- v1 (2026-06-21)
+++ v2 (2026-08-11)
@@ -820,51 +820,51 @@
       <c r="E4" s="8"/>
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>882146</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1"/>
       <c r="E5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G5" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*732.72</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>882147</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="1"/>