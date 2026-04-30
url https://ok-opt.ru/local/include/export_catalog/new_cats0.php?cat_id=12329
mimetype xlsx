--- v0 (2025-12-07)
+++ v1 (2026-04-30)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -69,192 +69,189 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Баки расширительные</t>
   </si>
   <si>
     <t>Баки для ГВС</t>
   </si>
   <si>
     <t>Баки для ГВС VALTEC</t>
   </si>
   <si>
     <t>VLC-900519</t>
   </si>
   <si>
     <t>VT.A.R.050008</t>
   </si>
   <si>
     <t>Бак расш. Белый для с-м водосн. 8л./4,0 - 10bar (3/4"), нерж фланец, заполнен азотом, (Flamco)</t>
   </si>
   <si>
     <t>3 977.00 руб.</t>
   </si>
   <si>
-    <t>&gt;25</t>
+    <t>&gt;10</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VLC-900520</t>
   </si>
   <si>
     <t>VT.A.R.050012</t>
   </si>
   <si>
     <t>Бак расш. Белый для с-м водосн. 12л./4,0 - 10bar (3/4"), нерж фланец, заполнен азотом, (Flamco)</t>
   </si>
   <si>
     <t>4 261.00 руб.</t>
   </si>
   <si>
     <t>VLC-900521</t>
   </si>
   <si>
     <t>VT.A.R.050025</t>
   </si>
   <si>
     <t>Бак расш. ГВС белый для с-м водосн. 25л./4,0 - 10bar (3/4"), нерж фланец, заполнен азотом, (Flamco)</t>
   </si>
   <si>
     <t>5 971.00 руб.</t>
   </si>
   <si>
     <t>VLC-900522</t>
   </si>
   <si>
     <t>VT.A.R.050050</t>
   </si>
   <si>
     <t>Бак расш. Белый для с-м водосн. 50л./4,0 - 10bar (3/4"), нерж фланец, заполнен азотом, (Flamco)</t>
   </si>
   <si>
-    <t>13 742.00 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;10</t>
+    <t>14 978.80 руб.</t>
   </si>
   <si>
     <t>VLC-900523</t>
   </si>
   <si>
     <t>VT.A.R.050080</t>
   </si>
   <si>
     <t>Бак расш. Белый для с-м водосн. 80л./4,0 - 10bar (3/4"), нерж фланец, заполнен азотом, (Flamco)</t>
   </si>
   <si>
-    <t>17 598.00 руб.</t>
+    <t>19 181.80 руб.</t>
   </si>
   <si>
     <t>Баки для ГВС VIEIR</t>
   </si>
   <si>
     <t>VVR-000124</t>
   </si>
   <si>
     <t>VRHB-5</t>
   </si>
   <si>
     <t>Мембранный расширительный бак для ГВС  систем отопления 5 L -10БАР (ВЕРТИКАЛЬНЫЙ)  VIEIR  (1 шт)</t>
   </si>
   <si>
-    <t>1 331.31 руб.</t>
+    <t>1 345.05 руб.</t>
   </si>
   <si>
     <t>VVR-000125</t>
   </si>
   <si>
     <t>VRHB-8</t>
   </si>
   <si>
     <t>Мембранный расширительный бак для ГВС   систем отопления 8 L -10БАР (ВЕРТИКАЛЬНЫЙ)  VIEIR  (1 шт)</t>
   </si>
   <si>
-    <t>1 477.09 руб.</t>
+    <t>1 497.93 руб.</t>
   </si>
   <si>
     <t>VVR-000126</t>
   </si>
   <si>
     <t>VRHB-12</t>
   </si>
   <si>
     <t>Мембранный расширительный бак для ГВС  систем отопления 12 L -10БАР (ВЕРТИКАЛЬНЫЙ)  VIEIR  (1 шт)</t>
   </si>
   <si>
-    <t>2 167.29 руб.</t>
+    <t>2 141.79 руб.</t>
   </si>
   <si>
     <t>VVR-000127</t>
   </si>
   <si>
     <t>VRHB-19</t>
   </si>
   <si>
     <t>Мембранный расширительный бак для ГВС систем отопления 19 L -10БАР (ВЕРТИКАЛЬНЫЙ)  VIEIR  (1 шт)</t>
   </si>
   <si>
-    <t>2 460.33 руб.</t>
+    <t>2 431.38 руб.</t>
   </si>
   <si>
     <t>VVR-000128</t>
   </si>
   <si>
     <t>VRHB-24</t>
   </si>
   <si>
     <t>Мембранный расширительный бак для ГВС   систем отопления 24 L -10БАР (ВЕРТИКАЛЬНЫЙ)  VIEIR  (1 шт)</t>
   </si>
   <si>
-    <t>2 597.18 руб.</t>
+    <t>2 566.62 руб.</t>
   </si>
   <si>
     <t>VVR-000129</t>
   </si>
   <si>
     <t>VRHN-35</t>
   </si>
   <si>
     <t>Мембранный расширительный бак для ГВС систем отопления 35 L -10БАР (ВЕРТИКАЛЬНЫЙ)  VIEIR  (1 шт)</t>
   </si>
   <si>
-    <t>4 041.54 руб.</t>
+    <t>3 993.99 руб.</t>
   </si>
   <si>
     <t>VVR-000130</t>
   </si>
   <si>
     <t>VRHN-50</t>
   </si>
   <si>
     <t>Мембранный расширительный бак для ГВС систем отопления 50 L -10БАР (ВЕРТИКАЛЬНЫЙ)  VIEIR  (1 шт)</t>
   </si>
   <si>
-    <t>4 652.90 руб.</t>
+    <t>4 598.16 руб.</t>
   </si>
   <si>
     <t>Баки для ГВС UNIGB (Stout)</t>
   </si>
   <si>
     <t>PND-111179</t>
   </si>
   <si>
     <t>Бак расшир для ГВС 8л. белый, вертикальный, вых.3/4", UNIGB (Stout), мембрана VAREM Italy</t>
   </si>
   <si>
     <t>2 472.75 руб.</t>
   </si>
   <si>
     <t>PND-111180</t>
   </si>
   <si>
     <t>Бак расшир для ГВС 12л. белый, вертикальный, вых.3/4", UNIGB (Stout), мембрана VAREM Italy</t>
   </si>
   <si>
     <t>2 728.25 руб.</t>
   </si>
   <si>
     <t>PND-111181</t>
   </si>
@@ -1328,565 +1325,565 @@
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*3977.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>873889</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*4261.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>873890</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G7" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*5971.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>873891</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G8" s="2">
         <v>1</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*13742.00</f>
+        <f>J8*14978.80</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>873892</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="F9" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*17598.00</f>
+        <f>J9*19181.80</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" outlineLevel="2">
       <c r="A10" s="8" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B10" s="8"/>
       <c r="C10" s="8"/>
       <c r="D10" s="8"/>
       <c r="E10" s="8"/>
       <c r="F10" s="8"/>
       <c r="G10" s="8"/>
       <c r="H10" s="8"/>
       <c r="I10" s="8"/>
       <c r="J10" s="8"/>
       <c r="K10" s="8"/>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>882182</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="F11" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="2">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*1331.31</f>
+        <f>J11*1345.05</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>882183</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="F12" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G12" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*1477.09</f>
+        <f>J12*1497.93</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>882184</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="E13" s="2" t="s">
+      <c r="F13" s="2" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*2167.29</f>
+        <f>J13*2141.79</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>882185</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="F14" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="F14" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*2460.33</f>
+        <f>J14*2431.38</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>882186</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="F15" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="F15" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G15" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*2597.18</f>
+        <f>J15*2566.62</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>882187</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="E16" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="2" t="s">
+      <c r="F16" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="F16" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*4041.54</f>
+        <f>J16*3993.99</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>882188</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="E17" s="2" t="s">
+      <c r="F17" s="2" t="s">
         <v>63</v>
       </c>
-      <c r="F17" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*4652.90</f>
+        <f>J17*4598.16</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" outlineLevel="2">
       <c r="A18" s="8" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B18" s="8"/>
       <c r="C18" s="8"/>
       <c r="D18" s="8"/>
       <c r="E18" s="8"/>
       <c r="F18" s="8"/>
       <c r="G18" s="8"/>
       <c r="H18" s="8"/>
       <c r="I18" s="8"/>
       <c r="J18" s="8"/>
       <c r="K18" s="8"/>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>883649</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="F19" s="2" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*2472.75</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>883650</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="F20" s="2" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*2728.25</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>883651</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="F21" s="2" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*2864.75</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>883652</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="F22" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="F22" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G22" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*3148.25</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A10:K10"/>
     <mergeCell ref="A18:K18"/>