--- v1 (2026-04-30)
+++ v2 (2026-06-21)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -87,50 +87,53 @@
   <si>
     <t>Бак расш. Белый для с-м водосн. 8л./4,0 - 10bar (3/4"), нерж фланец, заполнен азотом, (Flamco)</t>
   </si>
   <si>
     <t>3 977.00 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VLC-900520</t>
   </si>
   <si>
     <t>VT.A.R.050012</t>
   </si>
   <si>
     <t>Бак расш. Белый для с-м водосн. 12л./4,0 - 10bar (3/4"), нерж фланец, заполнен азотом, (Flamco)</t>
   </si>
   <si>
     <t>4 261.00 руб.</t>
   </si>
   <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
     <t>VLC-900521</t>
   </si>
   <si>
     <t>VT.A.R.050025</t>
   </si>
   <si>
     <t>Бак расш. ГВС белый для с-м водосн. 25л./4,0 - 10bar (3/4"), нерж фланец, заполнен азотом, (Flamco)</t>
   </si>
   <si>
     <t>5 971.00 руб.</t>
   </si>
   <si>
     <t>VLC-900522</t>
   </si>
   <si>
     <t>VT.A.R.050050</t>
   </si>
   <si>
     <t>Бак расш. Белый для с-м водосн. 50л./4,0 - 10bar (3/4"), нерж фланец, заполнен азотом, (Flamco)</t>
   </si>
   <si>
     <t>14 978.80 руб.</t>
   </si>
   <si>
     <t>VLC-900523</t>
@@ -208,89 +211,50 @@
     <t>2 566.62 руб.</t>
   </si>
   <si>
     <t>VVR-000129</t>
   </si>
   <si>
     <t>VRHN-35</t>
   </si>
   <si>
     <t>Мембранный расширительный бак для ГВС систем отопления 35 L -10БАР (ВЕРТИКАЛЬНЫЙ)  VIEIR  (1 шт)</t>
   </si>
   <si>
     <t>3 993.99 руб.</t>
   </si>
   <si>
     <t>VVR-000130</t>
   </si>
   <si>
     <t>VRHN-50</t>
   </si>
   <si>
     <t>Мембранный расширительный бак для ГВС систем отопления 50 L -10БАР (ВЕРТИКАЛЬНЫЙ)  VIEIR  (1 шт)</t>
   </si>
   <si>
     <t>4 598.16 руб.</t>
-  </si>
-[...37 lines deleted...]
-    <t>3 148.25 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -382,51 +346,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ddbef_92b8_11ed_a3b9_047c1617b143_c0208083_c056_11ee_a549_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ddbf1_92b8_11ed_a3b9_047c1617b143_c0208084_c056_11ee_a549_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ddbf3_92b8_11ed_a3b9_047c1617b143_c0208085_c056_11ee_a549_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ddbf5_92b8_11ed_a3b9_047c1617b143_c0208086_c056_11ee_a549_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ddbf7_92b8_11ed_a3b9_047c1617b143_c0208087_c056_11ee_a549_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d370d_5f8f_11eb_822d_003048fd731b_3d7c0757_0312_11ef_a5a4_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d370f_5f8f_11eb_822d_003048fd731b_3d7c0758_0312_11ef_a5a4_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d3711_5f8f_11eb_822d_003048fd731b_3d7c0754_0312_11ef_a5a4_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d3713_5f8f_11eb_822d_003048fd731b_3d7c0755_0312_11ef_a5a4_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d3715_5f8f_11eb_822d_003048fd731b_3d7c0756_0312_11ef_a5a4_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d3717_5f8f_11eb_822d_003048fd731b_3d7c0759_0312_11ef_a5a4_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d3719_5f8f_11eb_822d_003048fd731b_3d7c075a_0312_11ef_a5a4_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c104_fb63_11ee_a59a_047c1617b143_444b1cc6_5a46_11f0_a775_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c106_fb63_11ee_a59a_047c1617b143_444b1cba_5a46_11f0_a775_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c108_fb63_11ee_a59a_047c1617b143_444b1cbe_5a46_11f0_a775_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c10a_fb63_11ee_a59a_047c1617b143_444b1cc2_5a46_11f0_a775_047c1617b14316.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ddbef_92b8_11ed_a3b9_047c1617b143_c0208083_c056_11ee_a549_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ddbf1_92b8_11ed_a3b9_047c1617b143_c0208084_c056_11ee_a549_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ddbf3_92b8_11ed_a3b9_047c1617b143_c0208085_c056_11ee_a549_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ddbf5_92b8_11ed_a3b9_047c1617b143_c0208086_c056_11ee_a549_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ddbf7_92b8_11ed_a3b9_047c1617b143_c0208087_c056_11ee_a549_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d370d_5f8f_11eb_822d_003048fd731b_3d7c0757_0312_11ef_a5a4_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d370f_5f8f_11eb_822d_003048fd731b_3d7c0758_0312_11ef_a5a4_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d3711_5f8f_11eb_822d_003048fd731b_3d7c0754_0312_11ef_a5a4_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d3713_5f8f_11eb_822d_003048fd731b_3d7c0755_0312_11ef_a5a4_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d3715_5f8f_11eb_822d_003048fd731b_3d7c0756_0312_11ef_a5a4_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d3717_5f8f_11eb_822d_003048fd731b_3d7c0759_0312_11ef_a5a4_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d3719_5f8f_11eb_822d_003048fd731b_3d7c075a_0312_11ef_a5a4_047c1617b14312.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -747,170 +711,50 @@
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="Image_17" descr="Image_17"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...118 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -1164,51 +1008,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L22"/>
+  <dimension ref="A1:L17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -1216,51 +1060,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J22)</f>
+        <f>SUM(J2:J17)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -1325,590 +1169,441 @@
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*3977.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>873889</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*4261.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>873890</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G7" s="2">
         <v>4</v>
       </c>
       <c r="H7" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*5971.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>873891</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G8" s="2">
         <v>1</v>
       </c>
-      <c r="H8" s="2" t="s">
-        <v>17</v>
+      <c r="H8" s="2">
+        <v>8</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*14978.80</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>873892</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*19181.80</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" outlineLevel="2">
       <c r="A10" s="8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B10" s="8"/>
       <c r="C10" s="8"/>
       <c r="D10" s="8"/>
       <c r="E10" s="8"/>
       <c r="F10" s="8"/>
       <c r="G10" s="8"/>
       <c r="H10" s="8"/>
       <c r="I10" s="8"/>
       <c r="J10" s="8"/>
       <c r="K10" s="8"/>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>882182</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G11" s="2">
         <v>9</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*1345.05</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>882183</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G12" s="2">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*1497.93</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>882184</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G13" s="2">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*2141.79</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>882185</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*2431.38</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>882186</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="G15" s="2">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*2566.62</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>882187</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G16" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*3993.99</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>882188</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G17" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*4598.16</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
-    </row>
-[...146 lines deleted...]
-      <c r="L22" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A10:K10"/>
-    <mergeCell ref="A18:K18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>