--- v2 (2026-06-21)
+++ v3 (2026-08-11)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -87,174 +87,171 @@
   <si>
     <t>Бак расш. Белый для с-м водосн. 8л./4,0 - 10bar (3/4"), нерж фланец, заполнен азотом, (Flamco)</t>
   </si>
   <si>
     <t>3 977.00 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VLC-900520</t>
   </si>
   <si>
     <t>VT.A.R.050012</t>
   </si>
   <si>
     <t>Бак расш. Белый для с-м водосн. 12л./4,0 - 10bar (3/4"), нерж фланец, заполнен азотом, (Flamco)</t>
   </si>
   <si>
     <t>4 261.00 руб.</t>
   </si>
   <si>
-    <t>&gt;25</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-900521</t>
   </si>
   <si>
     <t>VT.A.R.050025</t>
   </si>
   <si>
     <t>Бак расш. ГВС белый для с-м водосн. 25л./4,0 - 10bar (3/4"), нерж фланец, заполнен азотом, (Flamco)</t>
   </si>
   <si>
     <t>5 971.00 руб.</t>
   </si>
   <si>
     <t>VLC-900522</t>
   </si>
   <si>
     <t>VT.A.R.050050</t>
   </si>
   <si>
     <t>Бак расш. Белый для с-м водосн. 50л./4,0 - 10bar (3/4"), нерж фланец, заполнен азотом, (Flamco)</t>
   </si>
   <si>
     <t>14 978.80 руб.</t>
   </si>
   <si>
     <t>VLC-900523</t>
   </si>
   <si>
     <t>VT.A.R.050080</t>
   </si>
   <si>
     <t>Бак расш. Белый для с-м водосн. 80л./4,0 - 10bar (3/4"), нерж фланец, заполнен азотом, (Flamco)</t>
   </si>
   <si>
     <t>19 181.80 руб.</t>
   </si>
   <si>
     <t>Баки для ГВС VIEIR</t>
   </si>
   <si>
     <t>VVR-000124</t>
   </si>
   <si>
     <t>VRHB-5</t>
   </si>
   <si>
     <t>Мембранный расширительный бак для ГВС  систем отопления 5 L -10БАР (ВЕРТИКАЛЬНЫЙ)  VIEIR  (1 шт)</t>
   </si>
   <si>
-    <t>1 345.05 руб.</t>
+    <t>1 316.55 руб.</t>
   </si>
   <si>
     <t>VVR-000125</t>
   </si>
   <si>
     <t>VRHB-8</t>
   </si>
   <si>
     <t>Мембранный расширительный бак для ГВС   систем отопления 8 L -10БАР (ВЕРТИКАЛЬНЫЙ)  VIEIR  (1 шт)</t>
   </si>
   <si>
-    <t>1 497.93 руб.</t>
+    <t>1 620.03 руб.</t>
   </si>
   <si>
     <t>VVR-000126</t>
   </si>
   <si>
     <t>VRHB-12</t>
   </si>
   <si>
     <t>Мембранный расширительный бак для ГВС  систем отопления 12 L -10БАР (ВЕРТИКАЛЬНЫЙ)  VIEIR  (1 шт)</t>
   </si>
   <si>
-    <t>2 141.79 руб.</t>
+    <t>2 364.36 руб.</t>
   </si>
   <si>
     <t>VVR-000127</t>
   </si>
   <si>
     <t>VRHB-19</t>
   </si>
   <si>
     <t>Мембранный расширительный бак для ГВС систем отопления 19 L -10БАР (ВЕРТИКАЛЬНЫЙ)  VIEIR  (1 шт)</t>
   </si>
   <si>
-    <t>2 431.38 руб.</t>
+    <t>2 805.23 руб.</t>
   </si>
   <si>
     <t>VVR-000128</t>
   </si>
   <si>
     <t>VRHB-24</t>
   </si>
   <si>
     <t>Мембранный расширительный бак для ГВС   систем отопления 24 L -10БАР (ВЕРТИКАЛЬНЫЙ)  VIEIR  (1 шт)</t>
   </si>
   <si>
-    <t>2 566.62 руб.</t>
+    <t>3 003.01 руб.</t>
   </si>
   <si>
     <t>VVR-000129</t>
   </si>
   <si>
     <t>VRHN-35</t>
   </si>
   <si>
     <t>Мембранный расширительный бак для ГВС систем отопления 35 L -10БАР (ВЕРТИКАЛЬНЫЙ)  VIEIR  (1 шт)</t>
   </si>
   <si>
-    <t>3 993.99 руб.</t>
+    <t>4 520.37 руб.</t>
   </si>
   <si>
     <t>VVR-000130</t>
   </si>
   <si>
     <t>VRHN-50</t>
   </si>
   <si>
     <t>Мембранный расширительный бак для ГВС систем отопления 50 L -10БАР (ВЕРТИКАЛЬНЫЙ)  VIEIR  (1 шт)</t>
   </si>
   <si>
-    <t>4 598.16 руб.</t>
+    <t>5 999.98 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1169,429 +1166,429 @@
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*3977.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>873889</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="2">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>4</v>
+      </c>
+      <c r="H6" s="2">
+        <v>8</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*4261.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>873890</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="E7" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="F7" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="F7" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G7" s="2">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>3</v>
+      </c>
+      <c r="H7" s="2">
+        <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*5971.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>873891</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="G8" s="2">
         <v>1</v>
       </c>
-      <c r="H8" s="2">
-        <v>8</v>
+      <c r="H8" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*14978.80</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>873892</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="F9" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*19181.80</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" outlineLevel="2">
       <c r="A10" s="8" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B10" s="8"/>
       <c r="C10" s="8"/>
       <c r="D10" s="8"/>
       <c r="E10" s="8"/>
       <c r="F10" s="8"/>
       <c r="G10" s="8"/>
       <c r="H10" s="8"/>
       <c r="I10" s="8"/>
       <c r="J10" s="8"/>
       <c r="K10" s="8"/>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>882182</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="F11" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="2">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*1345.05</f>
+        <f>J11*1316.55</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>882183</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="F12" s="2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="G12" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*1497.93</f>
+        <f>J12*1620.03</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>882184</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="E13" s="2" t="s">
+      <c r="F13" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="F13" s="2" t="s">
-[...3 lines deleted...]
-        <v>7</v>
+      <c r="G13" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*2141.79</f>
+        <f>J13*2364.36</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>882185</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="F14" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="F14" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G14" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*2431.38</f>
+        <f>J14*2805.23</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>882186</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="F15" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="F15" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G15" s="2">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*2566.62</f>
+        <f>J15*3003.01</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>882187</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="E16" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="2" t="s">
+      <c r="F16" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="F16" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*3993.99</f>
+        <f>J16*4520.37</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>882188</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="E17" s="2" t="s">
+      <c r="F17" s="2" t="s">
         <v>63</v>
       </c>
-      <c r="F17" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*4598.16</f>
+        <f>J17*5999.98</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A10:K10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>