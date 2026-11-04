--- v1 (2026-07-11)
+++ v2 (2026-11-04)
@@ -1053,121 +1053,121 @@
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*2690.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>879074</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*2690.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>879075</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G9" s="2">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*2990.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>879076</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G10" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*2790.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>879077</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D11" s="1" t="s">