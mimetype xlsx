--- v0 (2026-04-20)
+++ v1 (2026-06-21)
@@ -66,66 +66,66 @@
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Арматура регулирующая для радиаторов</t>
   </si>
   <si>
     <t>Термоголовки</t>
   </si>
   <si>
     <t>Термоголовки ZEGOR</t>
   </si>
   <si>
     <t>ZGR-000070</t>
   </si>
   <si>
     <t>QS-7001</t>
   </si>
   <si>
     <t>Термостатическая головка ZEGOR жидкостная,  М30 × 1,5, диапазон  от 6 до 28 ℃ (1/100шт)</t>
   </si>
   <si>
-    <t>439.27 руб.</t>
+    <t>0.00 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>ZGR-000071</t>
   </si>
   <si>
     <t>QS-7002</t>
   </si>
   <si>
     <t>Термостатическая головка ZEGOR жидкостная,  М30 × 1,5, от 6 до 28 ℃ с погружным датчиком (1/50шт)</t>
   </si>
   <si>
-    <t>1 197.78 руб.</t>
+    <t>1 149.98 руб.</t>
   </si>
   <si>
     <t>УТ000001596</t>
   </si>
   <si>
     <t>Термоголовка КРАСНАЯ жидкостная M30x1,5 (1/10шт)</t>
   </si>
   <si>
     <t>400.00 руб.</t>
   </si>
   <si>
     <t>УТ000001597</t>
   </si>
   <si>
     <t>Термоголовка СЕРАЯ жидкостная M30x1,5 (1/10шт)</t>
   </si>
   <si>
     <t>474.11 руб.</t>
   </si>
   <si>
     <t>УТ000001598</t>
   </si>
   <si>
     <t>Термоголовка СИНЯЯ жидкостная M30x1,5 (1/10шт)</t>
   </si>
@@ -903,86 +903,86 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
         <v>0</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*439.27</f>
+        <f>J5*0.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>836400</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*1197.78</f>
+        <f>J6*1149.98</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>870283</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1"/>
       <c r="E7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
@@ -992,51 +992,51 @@
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*400.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>870284</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D8" s="1"/>
       <c r="E8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G8" s="2">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*474.11</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>870285</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D9" s="1"/>