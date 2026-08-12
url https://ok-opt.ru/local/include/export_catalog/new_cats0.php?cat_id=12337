--- v1 (2026-06-21)
+++ v2 (2026-08-12)
@@ -891,51 +891,51 @@
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>836399</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*0.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>836400</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">