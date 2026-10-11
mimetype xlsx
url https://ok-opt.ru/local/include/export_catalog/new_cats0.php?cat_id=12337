--- v2 (2026-08-12)
+++ v3 (2026-10-11)
@@ -63,51 +63,51 @@
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Арматура регулирующая для радиаторов</t>
   </si>
   <si>
     <t>Термоголовки</t>
   </si>
   <si>
     <t>Термоголовки ZEGOR</t>
   </si>
   <si>
     <t>ZGR-000070</t>
   </si>
   <si>
     <t>QS-7001</t>
   </si>
   <si>
-    <t>Термостатическая головка ZEGOR жидкостная,  М30 × 1,5, диапазон  от 6 до 28 ℃ (1/100шт)</t>
+    <t>(В)Термостатическая головка ZEGOR жидкостная,  М30 × 1,5, диапазон  от 6 до 28 ℃ (1/100шт)</t>
   </si>
   <si>
     <t>0.00 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>ZGR-000071</t>
   </si>
   <si>
     <t>QS-7002</t>
   </si>
   <si>
     <t>Термостатическая головка ZEGOR жидкостная,  М30 × 1,5, от 6 до 28 ℃ с погружным датчиком (1/50шт)</t>
   </si>
   <si>
     <t>1 149.98 руб.</t>
   </si>
   <si>
     <t>УТ000001596</t>
   </si>
   <si>
     <t>Термоголовка КРАСНАЯ жидкостная M30x1,5 (1/10шт)</t>
   </si>