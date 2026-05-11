--- v1 (2026-03-19)
+++ v2 (2026-05-11)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="195">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="212">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -88,450 +88,501 @@
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>SST-100191</t>
   </si>
   <si>
     <t>Узел для нижн. подкл. рад. угловой (c компл. адаптеров 1/2"), 3/4хЕвроконус REHAU</t>
   </si>
   <si>
     <t>1 295.93 руб.</t>
   </si>
   <si>
     <t>Узлы нижнего подключения VALTEC (ручная регулировка)</t>
   </si>
   <si>
     <t>VLC-611023</t>
   </si>
   <si>
     <t>VT.022.N.E04050</t>
   </si>
   <si>
     <t>Инжекторный узел для подкл. рад. 1/2"х50%  (5 /40шт)</t>
   </si>
   <si>
+    <t>3 524.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>VLC-611024</t>
+  </si>
+  <si>
+    <t>VT.022.N.E04100</t>
+  </si>
+  <si>
+    <t>Инжекторный узел для подкл. рад. 1/2"х100% (5 /40шт)</t>
+  </si>
+  <si>
     <t>3 389.00 руб.</t>
   </si>
   <si>
-    <t>&gt;10</t>
-[...8 lines deleted...]
-    <t>Инжекторный узел для подкл. рад. 1/2"х100% (5 /40шт)</t>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>VLC-611025</t>
+  </si>
+  <si>
+    <t>VT.345R.N.05</t>
+  </si>
+  <si>
+    <t>Кран для нижнего подкл. рад. (25 /150шт)</t>
+  </si>
+  <si>
+    <t>621.00 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
-    <t>VLC-611025</t>
-[...10 lines deleted...]
-  <si>
     <t>VLC-611026</t>
   </si>
   <si>
     <t>VT.345K.N.E04</t>
   </si>
   <si>
     <t>Узел для нижнего подкл. рад. (комплект) (9 /54шт)</t>
   </si>
   <si>
-    <t>1 218.00 руб.</t>
+    <t>1 328.00 руб.</t>
   </si>
   <si>
     <t>&gt;1000</t>
   </si>
   <si>
     <t>VLC-611027</t>
   </si>
   <si>
     <t>VT.345.NA.05</t>
   </si>
   <si>
     <t>Узел нижнего подключения радиатора, угловой (1 /40шт)</t>
   </si>
   <si>
     <t>931.00 руб.</t>
   </si>
   <si>
     <t>VLC-611028</t>
   </si>
   <si>
     <t>VT.345.KNA.E04</t>
   </si>
   <si>
     <t>Узел угловой для нижн. Подкл. Рад. (c компл. адаптеров 1/2"), 3/4хЕвроконус</t>
   </si>
   <si>
     <t>1 580.00 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
+    <t>&gt;500</t>
+  </si>
+  <si>
     <t>VLC-611029</t>
   </si>
   <si>
     <t>VT.AVK01.N.E04</t>
   </si>
   <si>
     <t>Адаптер для узла нижнего подкл. рад., Евроконус х 1/2" (10 /400шт)</t>
   </si>
   <si>
-    <t>149.00 руб.</t>
+    <t>153.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-901137</t>
+  </si>
+  <si>
+    <t>VT.345.NE.05</t>
+  </si>
+  <si>
+    <t>Узел для нижнего подключения радиатора (без адаптеров) 3/4" Евроконус</t>
+  </si>
+  <si>
+    <t>1 003.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-901138</t>
+  </si>
+  <si>
+    <t>VT.345.ANE.05</t>
+  </si>
+  <si>
+    <t>Узел угловой для нижнего подключения радиатора (без адаптеров) 3/4" Евроконус</t>
+  </si>
+  <si>
+    <t>1 282.00 руб.</t>
   </si>
   <si>
     <t>Узлы нижнего подключения VIEIR (ручная регулировка)</t>
   </si>
   <si>
     <t>RAR-210009</t>
   </si>
   <si>
     <t>VR308</t>
   </si>
   <si>
     <t>Узел для нижн. подкл. рад. прямой (c компл. адаптеров 1/2"), 3/4хЕвроконус (4/50шт)</t>
   </si>
   <si>
-    <t>954.66 руб.</t>
+    <t>942.27 руб.</t>
   </si>
   <si>
     <t>RAR-210023</t>
   </si>
   <si>
     <t>VR309</t>
   </si>
   <si>
     <t>Узел для нижн. подкл. рад. угловой (c компл. адаптеров 1/2"), 3/4хЕвроконус (5/50шт)</t>
   </si>
   <si>
-    <t>935.30 руб.</t>
+    <t>923.16 руб.</t>
   </si>
   <si>
     <t>VER-000637</t>
   </si>
   <si>
     <t>VR308-C</t>
   </si>
   <si>
     <t>Узел нижнего подключения радиатора, 3/4" ПРЯМОЙ ЧЕРНЫЙ с адаптерами (48/1шт)</t>
   </si>
   <si>
-    <t>1 192.95 руб.</t>
+    <t>1 177.47 руб.</t>
   </si>
   <si>
     <t>VER-000638</t>
   </si>
   <si>
     <t>VR308-F</t>
   </si>
   <si>
     <t>Узел нижнего подключения радиатора, 3/4" ПРЯМОЙ БЕЛЫЙ с адаптерами (48/1шт)</t>
   </si>
   <si>
     <t>VER-000639</t>
   </si>
   <si>
     <t>VR309-C</t>
   </si>
   <si>
     <t>Узел нижнего подключения радиатора, 3/4" УГЛОВОЙ ЧЕРНЫЙ с адаптерами (48/1шт)</t>
   </si>
   <si>
-    <t>1 163.16 руб.</t>
+    <t>1 148.07 руб.</t>
   </si>
   <si>
     <t>VER-000640</t>
   </si>
   <si>
     <t>VR309-F</t>
   </si>
   <si>
     <t>Узел нижнего подключения радиатора, 3/4" УГЛОВОЙ БЕЛЫЙ с адаптерами (48/1шт)</t>
   </si>
   <si>
     <t>VER-000699</t>
   </si>
   <si>
     <t>VRD34M</t>
   </si>
   <si>
     <t>Ниппель переходной для узла подключения радиатора 1/2"M*3/4"M (60/5шт)</t>
   </si>
   <si>
-    <t>90.85 руб.</t>
+    <t>89.67 руб.</t>
   </si>
   <si>
     <t>VER-001155</t>
   </si>
   <si>
     <t>VR1155</t>
   </si>
   <si>
     <t>Узел нижнего подключения для радиатора раздельный прямой 3/4"x1/2"(100/1шт)</t>
   </si>
   <si>
-    <t>440.84 руб.</t>
+    <t>435.12 руб.</t>
   </si>
   <si>
     <t>VER-001156</t>
   </si>
   <si>
     <t>VR1156</t>
   </si>
   <si>
     <t>Узел нижнего подключения для радиатора раздельный угловой 3/4"x1/2"(100/1шт)</t>
   </si>
   <si>
-    <t>494.46 руб.</t>
+    <t>488.04 руб.</t>
+  </si>
+  <si>
+    <t>VER-001800</t>
+  </si>
+  <si>
+    <t>V3001.11</t>
+  </si>
+  <si>
+    <t>Узел радиаторный со встроенными кранами и байпасом, прямой 3/4" (48/1шт)</t>
+  </si>
+  <si>
+    <t>1 120.14 руб.</t>
+  </si>
+  <si>
+    <t>VER-001801</t>
+  </si>
+  <si>
+    <t>V3001.10</t>
+  </si>
+  <si>
+    <t>Узел радиаторный со встроенными кранами и байпасом, угловой 3/4" (48/1шт)</t>
+  </si>
+  <si>
+    <t>1 308.30 руб.</t>
   </si>
   <si>
     <t>Узлы нижнего подключения VALTEC (термостатические)</t>
   </si>
   <si>
     <t>VLC-612001</t>
   </si>
   <si>
     <t>VT.AD304.0.1000</t>
   </si>
   <si>
     <t>Трубка из нерж. стали D=15 мм, L=1 м (1 /50шт)</t>
   </si>
   <si>
     <t>795.00 руб.</t>
   </si>
   <si>
     <t>VLC-612007</t>
   </si>
   <si>
     <t>VT.225K.N.E04050</t>
   </si>
   <si>
     <t>Термостатический узел для нижнего подкл. рад. Однотрубная система (комплект) 1/2"х50%  (1 /32шт)</t>
   </si>
   <si>
-    <t>4 758.00 руб.</t>
+    <t>4 949.00 руб.</t>
   </si>
   <si>
     <t>VLC-612008</t>
   </si>
   <si>
     <t>VT.225K.N.E04100</t>
   </si>
   <si>
     <t>Термостатический узел для нижнего подкл. рад. Двухтрубная система (комплект) 1/2"х100% (1 /32шт)</t>
   </si>
   <si>
-    <t>4 445.00 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;500</t>
+    <t>4 623.00 руб.</t>
   </si>
   <si>
     <t>VLC-612009</t>
   </si>
   <si>
     <t>VT.025.N.E04050</t>
   </si>
   <si>
     <t>Инжекторный узел для подкл. рад.. 1/2"x50% (5 /40шт)</t>
   </si>
   <si>
-    <t>4 459.00 руб.</t>
+    <t>4 638.00 руб.</t>
   </si>
   <si>
     <t>VLC-612010</t>
   </si>
   <si>
     <t>VT.025.N.E04100</t>
   </si>
   <si>
     <t>Инжекторный узел для подкл. рад.. 1/2"x100% (5 /40шт)</t>
   </si>
   <si>
-    <t>&gt;50</t>
-[...1 lines deleted...]
-  <si>
     <t>Узлы нижнего подключения VIEIR (термостатические)</t>
   </si>
   <si>
     <t>RAR-120018</t>
   </si>
   <si>
     <t>VR349</t>
   </si>
   <si>
     <t>Клапан ОСЕВОЙ термостатич. (M30X1,5) 3/4"ЕВРОКОНУС х1/2" ViEiR (комплект + VR350+VR318A) (60/1шт)</t>
   </si>
   <si>
-    <t>664.24 руб.</t>
+    <t>655.62 руб.</t>
   </si>
   <si>
     <t>RAR-120022</t>
   </si>
   <si>
     <t>VR318A</t>
   </si>
   <si>
     <t>Трубка из нерж. стали D=15 мм, L=600мм (1 /50шт)</t>
   </si>
   <si>
-    <t>263.61 руб.</t>
+    <t>260.19 руб.</t>
   </si>
   <si>
     <t>RAR-120023</t>
   </si>
   <si>
     <t>VR320A</t>
   </si>
   <si>
     <t>Трубка нержавеющая  ф12*450мм  ViEiR (1шт)</t>
   </si>
   <si>
-    <t>163.83 руб.</t>
+    <t>161.70 руб.</t>
   </si>
   <si>
     <t>RAR-210018</t>
   </si>
   <si>
     <t>VR321A</t>
   </si>
   <si>
     <t>Клапан термостатич. (M30X1,5) осевой для рад. с воздух. и доп. упл. (компл VR318+VR318A) (1/50шт)</t>
   </si>
   <si>
-    <t>932.32 руб.</t>
+    <t>920.22 руб.</t>
   </si>
   <si>
     <t>RAR-210019</t>
   </si>
   <si>
     <t>VR318</t>
   </si>
   <si>
     <t>Узел ниж подключ рад 4-х ход 1 и 2 труб система, вращение 360* ViEiR (компл VR321A+VR318A) (50/1шт)</t>
   </si>
   <si>
-    <t>1 194.44 руб.</t>
+    <t>1 178.94 руб.</t>
   </si>
   <si>
     <t>RAR-210021</t>
   </si>
   <si>
     <t>VR350</t>
   </si>
   <si>
     <t>Узел ниж подключ 4-х ходовой двухтруб система 100%  ViEiR (исполь с VR 349 + VR318A (50/1шт)</t>
   </si>
   <si>
-    <t>1 279.33 руб.</t>
+    <t>1 262.73 руб.</t>
   </si>
   <si>
     <t>RAR-210022</t>
   </si>
   <si>
     <t>VR320</t>
   </si>
   <si>
     <t>Узел термост для одноточеч ниж подключ рад (M30X1,5) 1 и 2 труб система (исполь с VR320A) (30/1шт)</t>
   </si>
   <si>
-    <t>1 614.43 руб.</t>
+    <t>1 593.48 руб.</t>
   </si>
   <si>
     <t>VER-000537</t>
   </si>
   <si>
     <t>VR339</t>
   </si>
   <si>
     <t>Термостатический узел одноточечный нижней установки радиатора 1/2" "ViEiR" (60/1шт)</t>
   </si>
   <si>
-    <t>1 788.68 руб.</t>
+    <t>1 765.47 руб.</t>
   </si>
   <si>
     <t>VER-000673</t>
   </si>
   <si>
     <t>VR1620-A</t>
   </si>
   <si>
     <t>Евроконус для узла ручной регулировки 16x2.2" (240/60шт)</t>
   </si>
   <si>
-    <t>153.40 руб.</t>
+    <t>151.41 руб.</t>
   </si>
   <si>
     <t>VER-000674</t>
   </si>
   <si>
     <t>VR1620-B</t>
   </si>
   <si>
     <t>Евроконус для узла ручной регулировки 16x2.0" (240/60шт)</t>
   </si>
   <si>
-    <t>166.80 руб.</t>
+    <t>164.64 руб.</t>
   </si>
   <si>
     <t>VER-000930</t>
   </si>
   <si>
     <t>VR349/VR350</t>
   </si>
   <si>
     <t>Комплект термостатический для подключения радиаторов 1/2"x3/4" (25/1пар)</t>
   </si>
   <si>
-    <t>1 942.08 руб.</t>
+    <t>1 916.88 руб.</t>
   </si>
   <si>
     <t>VER-001515</t>
   </si>
   <si>
     <t>VR353-2C</t>
   </si>
   <si>
     <t>Универсальный комплект для нижнего подключения G1/2" ЧЕРНЫЙ (24/1шт)</t>
   </si>
   <si>
-    <t>2 858.01 руб.</t>
+    <t>2 820.93 руб.</t>
   </si>
   <si>
     <t>VER-001516</t>
   </si>
   <si>
     <t>VR353-2F</t>
   </si>
   <si>
     <t>Универсальный комплект для нижнего подключения G1/2" БЕЛЫЙ (24/1шт)</t>
   </si>
   <si>
     <t>VER-001517</t>
   </si>
   <si>
     <t>VR353-2G</t>
   </si>
   <si>
     <t>Универсальный комплект для нижнего подключения G1/2" СЕРЫЙ (24/1шт)</t>
   </si>
   <si>
     <t>Дизайн узлы нижнего подключения VIVALDO (цветные)</t>
   </si>
   <si>
     <t>VIV-101017</t>
   </si>
@@ -737,51 +788,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e4a9_c920_11ee_a554_047c1617b143_444b1c82_5a46_11f0_a775_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e4ab_c920_11ee_a554_047c1617b143_444b1c84_5a46_11f0_a775_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d552da_86a5_11e9_8101_003048fd731b_f6cf4dcf_a596_11ee_a526_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d552de_86a5_11e9_8101_003048fd731b_c020807c_c056_11ee_a549_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d552e2_86a5_11e9_8101_003048fd731b_4b3c1d6c_5a46_11f0_a775_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d552e6_86a5_11e9_8101_003048fd731b_4b3c1d70_5a46_11f0_a775_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d552ea_86a5_11e9_8101_003048fd731b_4b3c1d74_5a46_11f0_a775_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d552ed_86a5_11e9_8101_003048fd731b_4b3c1d78_5a46_11f0_a775_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d552f1_86a5_11e9_8101_003048fd731b_f6cf4db3_a596_11ee_a526_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a769_3767_11ea_810f_003048fd731b_f74277e3_a580_11ee_a526_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e714d_68f5_11ea_8111_003048fd731b_f74277df_a580_11ee_a526_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe04996_729c_11ee_a4e3_047c1617b143_cfd40f26_a580_11ee_a526_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe04998_729c_11ee_a4e3_047c1617b143_cfd40f29_a580_11ee_a526_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0499a_729c_11ee_a4e3_047c1617b143_cfd40f2c_a580_11ee_a526_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0499c_729c_11ee_a4e3_047c1617b143_cfd40f2f_a580_11ee_a526_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc12b6e_b632_11ee_a53c_047c1617b143_20fe9ce9_793a_11f0_a79f_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d7b2b_847d_11ef_a64e_047c1617b143_1b5db36a_f93d_11ef_a6ea_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d7b2d_847d_11ef_a64e_047c1617b143_64c8bb40_5a46_11f0_a775_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41bacd_86a5_11e9_8101_003048fd731b_573396e0_f953_11e9_810b_003048fd731b19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41bae3_86a5_11e9_8101_003048fd731b_573396e6_f953_11e9_810b_003048fd731b20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41bae6_86a5_11e9_8101_003048fd731b_573396e7_f953_11e9_810b_003048fd731b21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41bae9_86a5_11e9_8101_003048fd731b_573396e8_f953_11e9_810b_003048fd731b22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41baed_86a5_11e9_8101_003048fd731b_573396e9_f953_11e9_810b_003048fd731b23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7131_68f5_11ea_8111_003048fd731b_cfd40f49_a580_11ee_a526_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3858dbf_8705_11ea_8112_003048fd731b_60261cf9_27aa_11ed_a30e_00259070b48725.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb30b8_5f91_11eb_822d_003048fd731b_60261cf8_27aa_11ed_a30e_00259070b48726.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7145_68f5_11ea_8111_003048fd731b_60261cfb_27aa_11ed_a30e_00259070b48727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7147_68f5_11ea_8111_003048fd731b_60261cfd_27aa_11ed_a30e_00259070b48728.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7149_68f5_11ea_8111_003048fd731b_21d4f571_793a_11f0_a79f_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e714b_68f5_11ea_8111_003048fd731b_60261d01_27aa_11ed_a30e_00259070b48730.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f40c0c_5308_11ee_a4bb_047c1617b143_cfd40f43_a580_11ee_a526_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf92f36_b620_11ee_a53c_047c1617b143_20fe9ced_793a_11f0_a79f_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf92f38_b620_11ee_a53c_047c1617b143_20fe9ceb_793a_11f0_a79f_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c3f5_37d2_11ef_a5e9_047c1617b143_20fe9cef_793a_11f0_a79f_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e4272_245f_11f0_a725_047c1617b143_26859881_34da_11f0_a73b_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e4274_245f_11f0_a725_047c1617b143_26859882_34da_11f0_a73b_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e4276_245f_11f0_a725_047c1617b143_26859883_34da_11f0_a73b_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b67c45_2a11_11ee_a486_047c1617b143_f742780c_a580_11ee_a526_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b67c47_2a11_11ee_a486_047c1617b143_f742780e_a580_11ee_a526_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b67c49_2a11_11ee_a486_047c1617b143_f742780a_a580_11ee_a526_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b67c4b_2a11_11ee_a486_047c1617b143_f7427808_a580_11ee_a526_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af32de6_ce2b_11f0_a80d_047c1617b143_ab7d8fff_d05b_11f0_a810_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af32de8_ce2b_11f0_a80d_047c1617b143_ab7d8ff8_d05b_11f0_a810_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af32dea_ce2b_11f0_a80d_047c1617b143_ab7d8ff9_d05b_11f0_a810_047c1617b14344.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e4a9_c920_11ee_a554_047c1617b143_444b1c82_5a46_11f0_a775_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e4ab_c920_11ee_a554_047c1617b143_444b1c84_5a46_11f0_a775_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d552da_86a5_11e9_8101_003048fd731b_f6cf4dcf_a596_11ee_a526_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d552de_86a5_11e9_8101_003048fd731b_c020807c_c056_11ee_a549_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d552e2_86a5_11e9_8101_003048fd731b_4b3c1d6c_5a46_11f0_a775_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d552e6_86a5_11e9_8101_003048fd731b_4b3c1d70_5a46_11f0_a775_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d552ea_86a5_11e9_8101_003048fd731b_4b3c1d74_5a46_11f0_a775_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d552ed_86a5_11e9_8101_003048fd731b_4b3c1d78_5a46_11f0_a775_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d552f1_86a5_11e9_8101_003048fd731b_f6cf4db3_a596_11ee_a526_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88b5cd_b9a7_11f0_a7f3_047c1617b143_cc52d9b0_c375_11f0_a800_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88b5cf_b9a7_11f0_a7f3_047c1617b143_cc52d9b4_c375_11f0_a800_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a769_3767_11ea_810f_003048fd731b_f74277e3_a580_11ee_a526_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e714d_68f5_11ea_8111_003048fd731b_f74277df_a580_11ee_a526_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe04996_729c_11ee_a4e3_047c1617b143_cfd40f26_a580_11ee_a526_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe04998_729c_11ee_a4e3_047c1617b143_cfd40f29_a580_11ee_a526_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0499a_729c_11ee_a4e3_047c1617b143_cfd40f2d_a580_11ee_a526_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0499c_729c_11ee_a4e3_047c1617b143_cfd40f2f_a580_11ee_a526_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc12b6e_b632_11ee_a53c_047c1617b143_20fe9ce9_793a_11f0_a79f_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d7b2b_847d_11ef_a64e_047c1617b143_1b5db36a_f93d_11ef_a6ea_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d7b2d_847d_11ef_a64e_047c1617b143_64c8bb40_5a46_11f0_a775_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca69396_04fa_11f1_a85e_047c1617b143_2ed140a9_0c97_11f1_a86a_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca69398_04fa_11f1_a85e_047c1617b143_2ed140aa_0c97_11f1_a86a_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41bacd_86a5_11e9_8101_003048fd731b_573396e0_f953_11e9_810b_003048fd731b23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41bae3_86a5_11e9_8101_003048fd731b_573396e6_f953_11e9_810b_003048fd731b24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41bae6_86a5_11e9_8101_003048fd731b_573396e7_f953_11e9_810b_003048fd731b25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41bae9_86a5_11e9_8101_003048fd731b_573396e8_f953_11e9_810b_003048fd731b26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41baed_86a5_11e9_8101_003048fd731b_573396e9_f953_11e9_810b_003048fd731b27.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7131_68f5_11ea_8111_003048fd731b_cfd40f49_a580_11ee_a526_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3858dbf_8705_11ea_8112_003048fd731b_60261cf9_27aa_11ed_a30e_00259070b48729.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb30b8_5f91_11eb_822d_003048fd731b_60261cf8_27aa_11ed_a30e_00259070b48730.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7145_68f5_11ea_8111_003048fd731b_60261cfb_27aa_11ed_a30e_00259070b48731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7147_68f5_11ea_8111_003048fd731b_60261cfd_27aa_11ed_a30e_00259070b48732.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7149_68f5_11ea_8111_003048fd731b_21d4f571_793a_11f0_a79f_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e714b_68f5_11ea_8111_003048fd731b_60261d01_27aa_11ed_a30e_00259070b48734.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f40c0c_5308_11ee_a4bb_047c1617b143_cfd40f43_a580_11ee_a526_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf92f36_b620_11ee_a53c_047c1617b143_20fe9ced_793a_11f0_a79f_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf92f38_b620_11ee_a53c_047c1617b143_20fe9ceb_793a_11f0_a79f_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c3f5_37d2_11ef_a5e9_047c1617b143_20fe9cef_793a_11f0_a79f_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e4272_245f_11f0_a725_047c1617b143_26859881_34da_11f0_a73b_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e4274_245f_11f0_a725_047c1617b143_26859882_34da_11f0_a73b_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e4276_245f_11f0_a725_047c1617b143_26859883_34da_11f0_a73b_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b67c45_2a11_11ee_a486_047c1617b143_f742780c_a580_11ee_a526_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b67c47_2a11_11ee_a486_047c1617b143_f742780e_a580_11ee_a526_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b67c49_2a11_11ee_a486_047c1617b143_f742780a_a580_11ee_a526_047c1617b14344.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b67c4b_2a11_11ee_a486_047c1617b143_f7427808_a580_11ee_a526_047c1617b14345.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af32de6_ce2b_11f0_a80d_047c1617b143_ab7d8fff_d05b_11f0_a810_047c1617b14346.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af32de8_ce2b_11f0_a80d_047c1617b143_ab7d8ff8_d05b_11f0_a810_047c1617b14347.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af32dea_ce2b_11f0_a80d_047c1617b143_ab7d8ff9_d05b_11f0_a810_047c1617b14348.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af32dec_ce2b_11f0_a80d_047c1617b143_0a6f3ab7_310d_11f1_a89b_047c1617b14349.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_4" descr="Image_4"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1016,87 +1067,87 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="Image_13" descr="Image_13"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="Image_14" descr="Image_14"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="Image_15" descr="Image_15"/>
-[...29 lines deleted...]
-        <xdr:cNvPr id="11" name="Image_16" descr="Image_16"/>
+        <xdr:cNvPr id="11" name="Image_15" descr="Image_15"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
@@ -1286,147 +1337,147 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Image_23" descr="Image_23"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="Image_24" descr="Image_24"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="Image_25" descr="Image_25"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <xdr:cNvPr id="20" name="Image_25" descr="Image_25"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="Image_26" descr="Image_26"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <xdr:cNvPr id="21" name="Image_26" descr="Image_26"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="Image_27" descr="Image_27"/>
-[...29 lines deleted...]
-        <xdr:cNvPr id="22" name="Image_28" descr="Image_28"/>
+        <xdr:cNvPr id="22" name="Image_27" descr="Image_27"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
@@ -1436,147 +1487,147 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="23" name="Image_29" descr="Image_29"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="Image_30" descr="Image_30"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="Image_31" descr="Image_31"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <xdr:cNvPr id="25" name="Image_31" descr="Image_31"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="Image_32" descr="Image_32"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <xdr:cNvPr id="26" name="Image_32" descr="Image_32"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="Image_33" descr="Image_33"/>
-[...29 lines deleted...]
-        <xdr:cNvPr id="27" name="Image_34" descr="Image_34"/>
+        <xdr:cNvPr id="27" name="Image_33" descr="Image_33"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
@@ -1856,243 +1907,393 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Image_44" descr="Image_44"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="Image_45" descr="Image_45"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="Image_46" descr="Image_46"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <xdr:cNvPr id="39" name="Image_46" descr="Image_46"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="Image_47" descr="Image_47"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <xdr:cNvPr id="40" name="Image_47" descr="Image_47"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="Image_48" descr="Image_48"/>
-[...29 lines deleted...]
-        <xdr:cNvPr id="41" name="Image_49" descr="Image_49"/>
+        <xdr:cNvPr id="41" name="Image_48" descr="Image_48"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Image_50" descr="Image_50"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="Image_51" descr="Image_51"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <xdr:cNvPr id="43" name="Image_51" descr="Image_51"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="Image_52" descr="Image_52"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <xdr:cNvPr id="44" name="Image_52" descr="Image_52"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="Image_53" descr="Image_53"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <xdr:cNvPr id="45" name="Image_53" descr="Image_53"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="Image_55" descr="Image_55"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="Image_56" descr="Image_56"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="Image_57" descr="Image_57"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="Image_58" descr="Image_58"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2359,51 +2560,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L54"/>
+  <dimension ref="A1:L58"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -2411,51 +2612,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J54)</f>
+        <f>SUM(J2:J58)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -2551,1629 +2752,1769 @@
       <c r="G6" s="8"/>
       <c r="H6" s="8"/>
       <c r="I6" s="8"/>
       <c r="J6" s="8"/>
       <c r="K6" s="8"/>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>819028</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*3389.00</f>
+        <f>J7*3524.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>819029</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G8" s="2">
         <v>4</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*3389.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>819030</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*570.00</f>
+        <f>J9*621.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>819031</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*1218.00</f>
+        <f>J10*1328.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>819032</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*931.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>819033</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*1580.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>819034</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>24</v>
+      </c>
+      <c r="H13" s="2" t="s">
+        <v>34</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*149.00</f>
+        <f>J13*153.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
-    <row r="14" spans="1:12" outlineLevel="2">
-[...12 lines deleted...]
-      <c r="K14" s="8"/>
+    <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A14" s="1"/>
+      <c r="B14" s="1">
+        <v>956463</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="G14" s="2">
+        <v>1</v>
+      </c>
+      <c r="H14" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="I14" s="1">
+        <v>0</v>
+      </c>
+      <c r="J14" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="K14" s="2" t="str">
+        <f>J14*1003.00</f>
+        <v>0</v>
+      </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
-        <v>824683</v>
+        <v>956464</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="G15" s="2">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="H15" s="2" t="s">
+        <v>49</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*954.66</f>
+        <f>J15*1282.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
-    <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...31 lines deleted...]
-      </c>
+    <row r="16" spans="1:12" outlineLevel="2">
+      <c r="A16" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="B16" s="8"/>
+      <c r="C16" s="8"/>
+      <c r="D16" s="8"/>
+      <c r="E16" s="8"/>
+      <c r="F16" s="8"/>
+      <c r="G16" s="8"/>
+      <c r="H16" s="8"/>
+      <c r="I16" s="8"/>
+      <c r="J16" s="8"/>
+      <c r="K16" s="8"/>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
-        <v>880047</v>
+        <v>824683</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>66</v>
+      </c>
+      <c r="G17" s="2">
+        <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*1192.95</f>
+        <f>J17*942.27</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
-        <v>880048</v>
+        <v>825201</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="G18" s="2">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*1192.95</f>
+        <f>J18*923.16</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
-        <v>880049</v>
+        <v>880047</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>74</v>
+      </c>
+      <c r="G19" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*1163.16</f>
+        <f>J19*1177.47</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
-        <v>880050</v>
+        <v>880048</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="G20" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*1163.16</f>
+        <f>J20*1177.47</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
-        <v>884615</v>
+        <v>880049</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>81</v>
+      </c>
+      <c r="G21" s="2">
+        <v>9</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*90.85</f>
+        <f>J21*1148.07</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
-        <v>883950</v>
+        <v>880050</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="G22" s="2" t="s">
-        <v>24</v>
+      <c r="G22" s="2">
+        <v>0</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*440.84</f>
+        <f>J22*1148.07</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
-        <v>883951</v>
+        <v>884615</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>88</v>
+      </c>
+      <c r="G23" s="2">
+        <v>0</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*494.46</f>
+        <f>J23*89.67</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
-    <row r="24" spans="1:12" outlineLevel="2">
-[...12 lines deleted...]
-      <c r="K24" s="8"/>
+    <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A24" s="1"/>
+      <c r="B24" s="1">
+        <v>883950</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="G24" s="2">
+        <v>5</v>
+      </c>
+      <c r="H24" s="2">
+        <v>0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>0</v>
+      </c>
+      <c r="J24" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="K24" s="2" t="str">
+        <f>J24*435.12</f>
+        <v>0</v>
+      </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
-        <v>818959</v>
+        <v>883951</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>90</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>96</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="H25" s="2">
+        <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*795.00</f>
+        <f>J25*488.04</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
-        <v>818965</v>
+        <v>955852</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>94</v>
-[...5 lines deleted...]
-        <v>46</v>
+        <v>100</v>
+      </c>
+      <c r="G26" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="H26" s="2">
+        <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*4758.00</f>
+        <f>J26*1120.14</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
-        <v>818966</v>
+        <v>955853</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>98</v>
-[...5 lines deleted...]
-        <v>99</v>
+        <v>104</v>
+      </c>
+      <c r="G27" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="H27" s="2">
+        <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*4445.00</f>
+        <f>J27*1308.30</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
-    <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...31 lines deleted...]
-      </c>
+    <row r="28" spans="1:12" outlineLevel="2">
+      <c r="A28" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="B28" s="8"/>
+      <c r="C28" s="8"/>
+      <c r="D28" s="8"/>
+      <c r="E28" s="8"/>
+      <c r="F28" s="8"/>
+      <c r="G28" s="8"/>
+      <c r="H28" s="8"/>
+      <c r="I28" s="8"/>
+      <c r="J28" s="8"/>
+      <c r="K28" s="8"/>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>818968</v>
+        <v>818959</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="G29" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="H29" s="2" t="s">
-        <v>107</v>
+        <v>34</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*4459.00</f>
+        <f>J29*795.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
-    <row r="30" spans="1:12" outlineLevel="2">
-[...12 lines deleted...]
-      <c r="K30" s="8"/>
+    <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A30" s="1"/>
+      <c r="B30" s="1">
+        <v>818965</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="G30" s="2">
+        <v>3</v>
+      </c>
+      <c r="H30" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="I30" s="1">
+        <v>0</v>
+      </c>
+      <c r="J30" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="K30" s="2" t="str">
+        <f>J30*4949.00</f>
+        <v>0</v>
+      </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
-        <v>825187</v>
+        <v>818966</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>112</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>117</v>
+      </c>
+      <c r="G31" s="2">
+        <v>0</v>
+      </c>
+      <c r="H31" s="2" t="s">
+        <v>34</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*664.24</f>
+        <f>J31*4623.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>827059</v>
+        <v>818967</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="G32" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H32" s="2">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*263.61</f>
+        <f>J32*4638.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>832482</v>
+        <v>818968</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>120</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>121</v>
+      </c>
+      <c r="G33" s="2">
+        <v>10</v>
+      </c>
+      <c r="H33" s="2" t="s">
+        <v>29</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*163.83</f>
+        <f>J33*4638.00</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
-    <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...31 lines deleted...]
-      </c>
+    <row r="34" spans="1:12" outlineLevel="2">
+      <c r="A34" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="B34" s="8"/>
+      <c r="C34" s="8"/>
+      <c r="D34" s="8"/>
+      <c r="E34" s="8"/>
+      <c r="F34" s="8"/>
+      <c r="G34" s="8"/>
+      <c r="H34" s="8"/>
+      <c r="I34" s="8"/>
+      <c r="J34" s="8"/>
+      <c r="K34" s="8"/>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>825198</v>
+        <v>825187</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>129</v>
+      </c>
+      <c r="G35" s="2" t="s">
+        <v>48</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*1194.44</f>
+        <f>J35*655.62</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
-        <v>825199</v>
+        <v>827059</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="G36" s="2">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*1279.33</f>
+        <f>J36*260.19</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
-        <v>825200</v>
+        <v>832482</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>137</v>
+      </c>
+      <c r="G37" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*1614.43</f>
+        <f>J37*161.70</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
-        <v>879954</v>
+        <v>825197</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="G38" s="2">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*1788.68</f>
+        <f>J38*920.22</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
-        <v>884611</v>
+        <v>825198</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>145</v>
+      </c>
+      <c r="G39" s="2">
+        <v>4</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*153.40</f>
+        <f>J39*1178.94</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
-        <v>884612</v>
+        <v>825199</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>149</v>
+      </c>
+      <c r="G40" s="2">
+        <v>0</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*166.80</f>
+        <f>J40*1262.73</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>884655</v>
+        <v>825200</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>153</v>
+      </c>
+      <c r="G41" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*1942.08</f>
+        <f>J41*1593.48</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>885825</v>
+        <v>879954</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="G42" s="2">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*2858.01</f>
+        <f>J42*1765.47</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
-        <v>885826</v>
+        <v>884611</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>161</v>
+      </c>
+      <c r="G43" s="2" t="s">
+        <v>29</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*2858.01</f>
+        <f>J43*151.41</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
-        <v>885827</v>
+        <v>884612</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>165</v>
+      </c>
+      <c r="G44" s="2" t="s">
+        <v>29</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*2858.01</f>
+        <f>J44*164.64</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
-    <row r="45" spans="1:12" outlineLevel="2">
-[...12 lines deleted...]
-      <c r="K45" s="8"/>
+    <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A45" s="1"/>
+      <c r="B45" s="1">
+        <v>884655</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="G45" s="2">
+        <v>10</v>
+      </c>
+      <c r="H45" s="2">
+        <v>0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>0</v>
+      </c>
+      <c r="J45" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="K45" s="2" t="str">
+        <f>J45*1916.88</f>
+        <v>0</v>
+      </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
-        <v>879079</v>
+        <v>885825</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="G46" s="2">
-        <v>-11</v>
+        <v>7</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K46" s="2" t="str">
-        <f>J46*5590.00</f>
+        <f>J46*2820.93</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
-        <v>879080</v>
+        <v>885826</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>173</v>
+      </c>
+      <c r="G47" s="2">
+        <v>6</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K47" s="2" t="str">
-        <f>J47*5790.00</f>
+        <f>J47*2820.93</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
-        <v>879081</v>
+        <v>885827</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="D48" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="F48" s="2" t="s">
         <v>173</v>
       </c>
-      <c r="E48" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G48" s="2">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K48" s="2" t="str">
-        <f>J48*5790.00</f>
+        <f>J48*2820.93</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
-    <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...31 lines deleted...]
-      </c>
+    <row r="49" spans="1:12" outlineLevel="2">
+      <c r="A49" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="B49" s="8"/>
+      <c r="C49" s="8"/>
+      <c r="D49" s="8"/>
+      <c r="E49" s="8"/>
+      <c r="F49" s="8"/>
+      <c r="G49" s="8"/>
+      <c r="H49" s="8"/>
+      <c r="I49" s="8"/>
+      <c r="J49" s="8"/>
+      <c r="K49" s="8"/>
       <c r="L49" s="5"/>
     </row>
-    <row r="50" spans="1:12" outlineLevel="2">
-[...12 lines deleted...]
-      <c r="K50" s="8"/>
+    <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A50" s="1"/>
+      <c r="B50" s="1">
+        <v>879079</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="G50" s="2">
+        <v>-11</v>
+      </c>
+      <c r="H50" s="2">
+        <v>0</v>
+      </c>
+      <c r="I50" s="1">
+        <v>0</v>
+      </c>
+      <c r="J50" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="K50" s="2" t="str">
+        <f>J50*5590.00</f>
+        <v>0</v>
+      </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
-        <v>954205</v>
+        <v>879080</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="G51" s="2" t="s">
         <v>24</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K51" s="2" t="str">
-        <f>J51*748.48</f>
+        <f>J51*5790.00</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
-        <v>954206</v>
+        <v>879081</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="E52" s="2" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
+      </c>
+      <c r="G52" s="2">
+        <v>9</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K52" s="2" t="str">
-        <f>J52*761.77</f>
+        <f>J52*5790.00</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
+        <v>879082</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="G53" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="H53" s="2">
+        <v>0</v>
+      </c>
+      <c r="I53" s="1">
+        <v>0</v>
+      </c>
+      <c r="J53" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="K53" s="2" t="str">
+        <f>J53*5790.00</f>
+        <v>0</v>
+      </c>
+      <c r="L53" s="5"/>
+    </row>
+    <row r="54" spans="1:12" outlineLevel="2">
+      <c r="A54" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="B54" s="8"/>
+      <c r="C54" s="8"/>
+      <c r="D54" s="8"/>
+      <c r="E54" s="8"/>
+      <c r="F54" s="8"/>
+      <c r="G54" s="8"/>
+      <c r="H54" s="8"/>
+      <c r="I54" s="8"/>
+      <c r="J54" s="8"/>
+      <c r="K54" s="8"/>
+      <c r="L54" s="5"/>
+    </row>
+    <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A55" s="1"/>
+      <c r="B55" s="1">
+        <v>954205</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="G55" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="H55" s="2">
+        <v>0</v>
+      </c>
+      <c r="I55" s="1">
+        <v>0</v>
+      </c>
+      <c r="J55" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="K55" s="2" t="str">
+        <f>J55*748.48</f>
+        <v>0</v>
+      </c>
+      <c r="L55" s="5"/>
+    </row>
+    <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A56" s="1"/>
+      <c r="B56" s="1">
+        <v>954206</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="G56" s="2">
+        <v>3</v>
+      </c>
+      <c r="H56" s="2">
+        <v>0</v>
+      </c>
+      <c r="I56" s="1">
+        <v>0</v>
+      </c>
+      <c r="J56" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="K56" s="2" t="str">
+        <f>J56*761.77</f>
+        <v>0</v>
+      </c>
+      <c r="L56" s="5"/>
+    </row>
+    <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A57" s="1"/>
+      <c r="B57" s="1">
         <v>954207</v>
       </c>
-      <c r="C53" s="1" t="s">
-[...11 lines deleted...]
-      <c r="G53" s="2">
+      <c r="C57" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="G57" s="2">
         <v>3</v>
       </c>
-      <c r="H53" s="2">
-[...16 lines deleted...]
-      <c r="B54" s="1">
+      <c r="H57" s="2">
+        <v>0</v>
+      </c>
+      <c r="I57" s="1">
+        <v>0</v>
+      </c>
+      <c r="J57" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="K57" s="2" t="str">
+        <f>J57*1586.65</f>
+        <v>0</v>
+      </c>
+      <c r="L57" s="5"/>
+    </row>
+    <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A58" s="1"/>
+      <c r="B58" s="1">
         <v>954208</v>
       </c>
-      <c r="C54" s="1" t="s">
-[...27 lines deleted...]
-      <c r="L54" s="5"/>
+      <c r="C58" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="G58" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="H58" s="2">
+        <v>0</v>
+      </c>
+      <c r="I58" s="1">
+        <v>0</v>
+      </c>
+      <c r="J58" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="K58" s="2" t="str">
+        <f>J58*86.36</f>
+        <v>0</v>
+      </c>
+      <c r="L58" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A6:K6"/>
-    <mergeCell ref="A14:K14"/>
-[...3 lines deleted...]
-    <mergeCell ref="A50:K50"/>
+    <mergeCell ref="A16:K16"/>
+    <mergeCell ref="A28:K28"/>
+    <mergeCell ref="A34:K34"/>
+    <mergeCell ref="A49:K49"/>
+    <mergeCell ref="A54:K54"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>