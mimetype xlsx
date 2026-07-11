--- v2 (2026-05-11)
+++ v3 (2026-07-11)
@@ -121,288 +121,288 @@
   <si>
     <t>VT.022.N.E04100</t>
   </si>
   <si>
     <t>Инжекторный узел для подкл. рад. 1/2"х100% (5 /40шт)</t>
   </si>
   <si>
     <t>3 389.00 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
     <t>VLC-611025</t>
   </si>
   <si>
     <t>VT.345R.N.05</t>
   </si>
   <si>
     <t>Кран для нижнего подкл. рад. (25 /150шт)</t>
   </si>
   <si>
     <t>621.00 руб.</t>
   </si>
   <si>
+    <t>&gt;500</t>
+  </si>
+  <si>
+    <t>VLC-611026</t>
+  </si>
+  <si>
+    <t>VT.345K.N.E04</t>
+  </si>
+  <si>
+    <t>Узел для нижнего подкл. рад. (комплект) (9 /54шт)</t>
+  </si>
+  <si>
+    <t>1 328.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-611027</t>
+  </si>
+  <si>
+    <t>VT.345.NA.05</t>
+  </si>
+  <si>
+    <t>Узел нижнего подключения радиатора, угловой (1 /40шт)</t>
+  </si>
+  <si>
+    <t>931.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-611028</t>
+  </si>
+  <si>
+    <t>VT.345.KNA.E04</t>
+  </si>
+  <si>
+    <t>Узел угловой для нижн. Подкл. Рад. (c компл. адаптеров 1/2"), 3/4хЕвроконус</t>
+  </si>
+  <si>
+    <t>1 580.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-611029</t>
+  </si>
+  <si>
+    <t>VT.AVK01.N.E04</t>
+  </si>
+  <si>
+    <t>Адаптер для узла нижнего подкл. рад., Евроконус х 1/2" (10 /400шт)</t>
+  </si>
+  <si>
+    <t>153.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;1000</t>
+  </si>
+  <si>
+    <t>VLC-901137</t>
+  </si>
+  <si>
+    <t>VT.345.NE.05</t>
+  </si>
+  <si>
+    <t>Узел для нижнего подключения радиатора (без адаптеров) 3/4" Евроконус</t>
+  </si>
+  <si>
+    <t>1 003.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;100</t>
   </si>
   <si>
-    <t>VLC-611026</t>
-[...35 lines deleted...]
-    <t>1 580.00 руб.</t>
+    <t>VLC-901138</t>
+  </si>
+  <si>
+    <t>VT.345.ANE.05</t>
+  </si>
+  <si>
+    <t>Узел угловой для нижнего подключения радиатора (без адаптеров) 3/4" Евроконус</t>
+  </si>
+  <si>
+    <t>1 282.00 руб.</t>
+  </si>
+  <si>
+    <t>Узлы нижнего подключения VIEIR (ручная регулировка)</t>
+  </si>
+  <si>
+    <t>RAR-210009</t>
+  </si>
+  <si>
+    <t>VR308</t>
+  </si>
+  <si>
+    <t>Узел для нижн. подкл. рад. прямой (c компл. адаптеров 1/2"), 3/4хЕвроконус (4/50шт)</t>
+  </si>
+  <si>
+    <t>942.27 руб.</t>
+  </si>
+  <si>
+    <t>RAR-210023</t>
+  </si>
+  <si>
+    <t>VR309</t>
+  </si>
+  <si>
+    <t>Узел для нижн. подкл. рад. угловой (c компл. адаптеров 1/2"), 3/4хЕвроконус (5/50шт)</t>
+  </si>
+  <si>
+    <t>923.16 руб.</t>
+  </si>
+  <si>
+    <t>VER-000637</t>
+  </si>
+  <si>
+    <t>VR308-C</t>
+  </si>
+  <si>
+    <t>Узел нижнего подключения радиатора, 3/4" ПРЯМОЙ ЧЕРНЫЙ с адаптерами (48/1шт)</t>
+  </si>
+  <si>
+    <t>1 177.47 руб.</t>
+  </si>
+  <si>
+    <t>VER-000638</t>
+  </si>
+  <si>
+    <t>VR308-F</t>
+  </si>
+  <si>
+    <t>Узел нижнего подключения радиатора, 3/4" ПРЯМОЙ БЕЛЫЙ с адаптерами (48/1шт)</t>
+  </si>
+  <si>
+    <t>VER-000639</t>
+  </si>
+  <si>
+    <t>VR309-C</t>
+  </si>
+  <si>
+    <t>Узел нижнего подключения радиатора, 3/4" УГЛОВОЙ ЧЕРНЫЙ с адаптерами (48/1шт)</t>
+  </si>
+  <si>
+    <t>1 148.07 руб.</t>
+  </si>
+  <si>
+    <t>VER-000640</t>
+  </si>
+  <si>
+    <t>VR309-F</t>
+  </si>
+  <si>
+    <t>Узел нижнего подключения радиатора, 3/4" УГЛОВОЙ БЕЛЫЙ с адаптерами (48/1шт)</t>
+  </si>
+  <si>
+    <t>VER-000699</t>
+  </si>
+  <si>
+    <t>VRD34M</t>
+  </si>
+  <si>
+    <t>Ниппель переходной для узла подключения радиатора 1/2"M*3/4"M (60/5шт)</t>
+  </si>
+  <si>
+    <t>89.67 руб.</t>
+  </si>
+  <si>
+    <t>VER-001155</t>
+  </si>
+  <si>
+    <t>VR1155</t>
+  </si>
+  <si>
+    <t>Кран ПРЯМОЙ 3/4"x1/2" нижнего подключения для радиатора раздельный (100/1шт)</t>
+  </si>
+  <si>
+    <t>435.12 руб.</t>
+  </si>
+  <si>
+    <t>VER-001156</t>
+  </si>
+  <si>
+    <t>VR1156</t>
+  </si>
+  <si>
+    <t>Кран УГЛОВОЙ 3/4"x1/2" нижнего подключения для радиатора раздельный (100/1шт)</t>
+  </si>
+  <si>
+    <t>488.04 руб.</t>
+  </si>
+  <si>
+    <t>VER-001800</t>
+  </si>
+  <si>
+    <t>V3001.11</t>
+  </si>
+  <si>
+    <t>Узел радиаторный со встроенными кранами и байпасом, прямой 3/4" (48/1шт)</t>
+  </si>
+  <si>
+    <t>1 120.14 руб.</t>
+  </si>
+  <si>
+    <t>VER-001801</t>
+  </si>
+  <si>
+    <t>V3001.10</t>
+  </si>
+  <si>
+    <t>Узел радиаторный со встроенными кранами и байпасом, угловой 3/4" (48/1шт)</t>
+  </si>
+  <si>
+    <t>1 308.30 руб.</t>
+  </si>
+  <si>
+    <t>Узлы нижнего подключения VALTEC (термостатические)</t>
+  </si>
+  <si>
+    <t>VLC-612001</t>
+  </si>
+  <si>
+    <t>VT.AD304.0.1000</t>
+  </si>
+  <si>
+    <t>Трубка из нерж. стали D=15 мм, L=1 м (1 /50шт)</t>
+  </si>
+  <si>
+    <t>795.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-612007</t>
+  </si>
+  <si>
+    <t>VT.225K.N.E04050</t>
+  </si>
+  <si>
+    <t>Термостатический узел для нижнего подкл. рад. Однотрубная система (комплект) 1/2"х50%  (1 /32шт)</t>
+  </si>
+  <si>
+    <t>4 949.00 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
-  </si>
-[...193 lines deleted...]
-    <t>4 949.00 руб.</t>
   </si>
   <si>
     <t>VLC-612008</t>
   </si>
   <si>
     <t>VT.225K.N.E04100</t>
   </si>
   <si>
     <t>Термостатический узел для нижнего подкл. рад. Двухтрубная система (комплект) 1/2"х100% (1 /32шт)</t>
   </si>
   <si>
     <t>4 623.00 руб.</t>
   </si>
   <si>
     <t>VLC-612009</t>
   </si>
   <si>
     <t>VT.025.N.E04050</t>
   </si>
   <si>
     <t>Инжекторный узел для подкл. рад.. 1/2"x50% (5 /40шт)</t>
   </si>
   <si>
     <t>4 638.00 руб.</t>
   </si>
@@ -2860,748 +2860,748 @@
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>819031</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*1328.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>819032</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*931.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>819033</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="F12" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G12" s="2" t="s">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*1580.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>819034</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="F13" s="2" t="s">
         <v>50</v>
-      </c>
-[...7 lines deleted...]
-        <v>53</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*153.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>956463</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="E14" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="F14" s="2" t="s">
         <v>55</v>
-      </c>
-[...4 lines deleted...]
-        <v>57</v>
       </c>
       <c r="G14" s="2">
         <v>1</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>34</v>
+        <v>56</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*1003.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>956464</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="F15" s="2" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="G15" s="2">
         <v>1</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*1282.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" outlineLevel="2">
       <c r="A16" s="8" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="8"/>
       <c r="D16" s="8"/>
       <c r="E16" s="8"/>
       <c r="F16" s="8"/>
       <c r="G16" s="8"/>
       <c r="H16" s="8"/>
       <c r="I16" s="8"/>
       <c r="J16" s="8"/>
       <c r="K16" s="8"/>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>824683</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="E17" s="2" t="s">
+      <c r="F17" s="2" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*942.27</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>825201</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="E18" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="E18" s="2" t="s">
+      <c r="F18" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="F18" s="2" t="s">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="G18" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*923.16</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>880047</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="E19" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="E19" s="2" t="s">
+      <c r="F19" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="F19" s="2" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="G19" s="2">
+        <v>6</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*1177.47</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>880048</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="E20" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="E20" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="2" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*1177.47</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>880049</v>
       </c>
       <c r="C21" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="D21" s="1" t="s">
+      <c r="E21" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="E21" s="2" t="s">
+      <c r="F21" s="2" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="G21" s="2">
         <v>9</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*1148.07</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>880050</v>
       </c>
       <c r="C22" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="D22" s="1" t="s">
+      <c r="E22" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="E22" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F22" s="2" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*1148.07</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>884615</v>
       </c>
       <c r="C23" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="D23" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="D23" s="1" t="s">
+      <c r="E23" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="E23" s="2" t="s">
+      <c r="F23" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="F23" s="2" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G23" s="2" t="s">
+        <v>56</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*89.67</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>883950</v>
       </c>
       <c r="C24" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="D24" s="1" t="s">
+      <c r="E24" s="2" t="s">
         <v>90</v>
       </c>
-      <c r="E24" s="2" t="s">
+      <c r="F24" s="2" t="s">
         <v>91</v>
       </c>
-      <c r="F24" s="2" t="s">
-[...3 lines deleted...]
-        <v>5</v>
+      <c r="G24" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*435.12</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>883951</v>
       </c>
       <c r="C25" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="D25" s="1" t="s">
+      <c r="E25" s="2" t="s">
         <v>94</v>
       </c>
-      <c r="E25" s="2" t="s">
+      <c r="F25" s="2" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*488.04</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>955852</v>
       </c>
       <c r="C26" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D26" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="D26" s="1" t="s">
+      <c r="E26" s="2" t="s">
         <v>98</v>
       </c>
-      <c r="E26" s="2" t="s">
+      <c r="F26" s="2" t="s">
         <v>99</v>
       </c>
-      <c r="F26" s="2" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="G26" s="2">
+        <v>8</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*1120.14</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>955853</v>
       </c>
       <c r="C27" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D27" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="D27" s="1" t="s">
+      <c r="E27" s="2" t="s">
         <v>102</v>
       </c>
-      <c r="E27" s="2" t="s">
+      <c r="F27" s="2" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*1308.30</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" outlineLevel="2">
       <c r="A28" s="8" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="B28" s="8"/>
       <c r="C28" s="8"/>
       <c r="D28" s="8"/>
       <c r="E28" s="8"/>
       <c r="F28" s="8"/>
       <c r="G28" s="8"/>
       <c r="H28" s="8"/>
       <c r="I28" s="8"/>
       <c r="J28" s="8"/>
       <c r="K28" s="8"/>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>818959</v>
       </c>
       <c r="C29" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="D29" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="D29" s="1" t="s">
+      <c r="E29" s="2" t="s">
         <v>107</v>
       </c>
-      <c r="E29" s="2" t="s">
+      <c r="F29" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="F29" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2" t="s">
-        <v>34</v>
+        <v>56</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*795.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>818965</v>
       </c>
       <c r="C30" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="D30" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="D30" s="1" t="s">
+      <c r="E30" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="E30" s="2" t="s">
+      <c r="F30" s="2" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="G30" s="2">
         <v>3</v>
       </c>
       <c r="H30" s="2" t="s">
-        <v>48</v>
+        <v>113</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*4949.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>818966</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>117</v>
       </c>
       <c r="G31" s="2">
         <v>0</v>
       </c>
       <c r="H31" s="2" t="s">
-        <v>34</v>
+        <v>56</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*4623.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>818967</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>119</v>
       </c>
       <c r="E32" s="2" t="s">
@@ -3627,99 +3627,99 @@
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>818968</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>123</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>121</v>
       </c>
       <c r="G33" s="2">
         <v>10</v>
       </c>
       <c r="H33" s="2" t="s">
-        <v>29</v>
+        <v>113</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*4638.00</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" outlineLevel="2">
       <c r="A34" s="8" t="s">
         <v>125</v>
       </c>
       <c r="B34" s="8"/>
       <c r="C34" s="8"/>
       <c r="D34" s="8"/>
       <c r="E34" s="8"/>
       <c r="F34" s="8"/>
       <c r="G34" s="8"/>
       <c r="H34" s="8"/>
       <c r="I34" s="8"/>
       <c r="J34" s="8"/>
       <c r="K34" s="8"/>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>825187</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>128</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>129</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>48</v>
+        <v>113</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*655.62</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>827059</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>130</v>
       </c>
       <c r="D36" s="1" t="s">
@@ -3920,51 +3920,51 @@
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*1593.48</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>879954</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>155</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>156</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>157</v>
       </c>
       <c r="G42" s="2">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*1765.47</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>884611</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>158</v>
       </c>
       <c r="D43" s="1" t="s">
@@ -4025,51 +4025,51 @@
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*164.64</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>884655</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>166</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>167</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>168</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>169</v>
       </c>
       <c r="G45" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K45" s="2" t="str">
         <f>J45*1916.88</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>885825</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>170</v>
       </c>
       <c r="D46" s="1" t="s">
@@ -4095,51 +4095,51 @@
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*2820.93</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>885826</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>174</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>175</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>176</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>173</v>
       </c>
       <c r="G47" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*2820.93</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>885827</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>177</v>
       </c>
       <c r="D48" s="1" t="s">
@@ -4215,122 +4215,122 @@
         <v>15</v>
       </c>
       <c r="K50" s="2" t="str">
         <f>J50*5590.00</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>879080</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>185</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>186</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>187</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>188</v>
       </c>
-      <c r="G51" s="2" t="s">
-        <v>24</v>
+      <c r="G51" s="2">
+        <v>0</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K51" s="2" t="str">
         <f>J51*5790.00</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>879081</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>189</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>190</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>191</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>188</v>
       </c>
       <c r="G52" s="2">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K52" s="2" t="str">
         <f>J52*5790.00</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>879082</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>192</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>193</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>194</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>188</v>
       </c>
       <c r="G53" s="2" t="s">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K53" s="2" t="str">
         <f>J53*5790.00</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" outlineLevel="2">
       <c r="A54" s="8" t="s">
         <v>195</v>
       </c>
       <c r="B54" s="8"/>
       <c r="C54" s="8"/>
       <c r="D54" s="8"/>
       <c r="E54" s="8"/>
       <c r="F54" s="8"/>
@@ -4372,86 +4372,86 @@
       </c>
       <c r="K55" s="2" t="str">
         <f>J55*748.48</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>954206</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>200</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>201</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>202</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>203</v>
       </c>
       <c r="G56" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K56" s="2" t="str">
         <f>J56*761.77</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>954207</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>204</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>205</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>206</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>207</v>
       </c>
       <c r="G57" s="2">
-        <v>3</v>
+        <v>-2</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K57" s="2" t="str">
         <f>J57*1586.65</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>954208</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>208</v>
       </c>
       <c r="D58" s="1" t="s">