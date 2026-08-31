--- v3 (2026-07-11)
+++ v4 (2026-08-31)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="212">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="229">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -118,471 +118,522 @@
   <si>
     <t>VLC-611024</t>
   </si>
   <si>
     <t>VT.022.N.E04100</t>
   </si>
   <si>
     <t>Инжекторный узел для подкл. рад. 1/2"х100% (5 /40шт)</t>
   </si>
   <si>
     <t>3 389.00 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
     <t>VLC-611025</t>
   </si>
   <si>
     <t>VT.345R.N.05</t>
   </si>
   <si>
     <t>Кран для нижнего подкл. рад. (25 /150шт)</t>
   </si>
   <si>
-    <t>621.00 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;500</t>
+    <t>654.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
   </si>
   <si>
     <t>VLC-611026</t>
   </si>
   <si>
     <t>VT.345K.N.E04</t>
   </si>
   <si>
     <t>Узел для нижнего подкл. рад. (комплект) (9 /54шт)</t>
   </si>
   <si>
-    <t>1 328.00 руб.</t>
+    <t>1 399.00 руб.</t>
   </si>
   <si>
     <t>VLC-611027</t>
   </si>
   <si>
     <t>VT.345.NA.05</t>
   </si>
   <si>
     <t>Узел нижнего подключения радиатора, угловой (1 /40шт)</t>
   </si>
   <si>
-    <t>931.00 руб.</t>
+    <t>0.00 руб.</t>
   </si>
   <si>
     <t>VLC-611028</t>
   </si>
   <si>
     <t>VT.345.KNA.E04</t>
   </si>
   <si>
     <t>Узел угловой для нижн. Подкл. Рад. (c компл. адаптеров 1/2"), 3/4хЕвроконус</t>
   </si>
   <si>
     <t>1 580.00 руб.</t>
   </si>
   <si>
     <t>VLC-611029</t>
   </si>
   <si>
     <t>VT.AVK01.N.E04</t>
   </si>
   <si>
     <t>Адаптер для узла нижнего подкл. рад., Евроконус х 1/2" (10 /400шт)</t>
   </si>
   <si>
-    <t>153.00 руб.</t>
+    <t>162.00 руб.</t>
   </si>
   <si>
     <t>&gt;1000</t>
   </si>
   <si>
     <t>VLC-901137</t>
   </si>
   <si>
     <t>VT.345.NE.05</t>
   </si>
   <si>
     <t>Узел для нижнего подключения радиатора (без адаптеров) 3/4" Евроконус</t>
   </si>
   <si>
-    <t>1 003.00 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;100</t>
+    <t>1 056.00 руб.</t>
   </si>
   <si>
     <t>VLC-901138</t>
   </si>
   <si>
     <t>VT.345.ANE.05</t>
   </si>
   <si>
     <t>Узел угловой для нижнего подключения радиатора (без адаптеров) 3/4" Евроконус</t>
   </si>
   <si>
     <t>1 282.00 руб.</t>
   </si>
   <si>
     <t>Узлы нижнего подключения VIEIR (ручная регулировка)</t>
   </si>
   <si>
     <t>RAR-210009</t>
   </si>
   <si>
-    <t>VR308</t>
-[...5 lines deleted...]
-    <t>942.27 руб.</t>
+    <t>V3001.08</t>
+  </si>
+  <si>
+    <t>Узел для нижн. подкл. рад. ПРЯМОЙ с шар кранами (c компл. адаптеров 1/2"), 3/4хЕвроконус (1/48шт)</t>
+  </si>
+  <si>
+    <t>1 042.84 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
   </si>
   <si>
     <t>RAR-210023</t>
   </si>
   <si>
-    <t>VR309</t>
-[...5 lines deleted...]
-    <t>923.16 руб.</t>
+    <t>V3001.09</t>
+  </si>
+  <si>
+    <t>Узел для нижн. подкл. рад. УГЛОВОЙ с шар кранами (c компл. адаптеров 1/2"), 3/4хЕвроконус (1/48шт)</t>
+  </si>
+  <si>
+    <t>1 012.96 руб.</t>
   </si>
   <si>
     <t>VER-000637</t>
   </si>
   <si>
-    <t>VR308-C</t>
+    <t>V3001.08-C</t>
   </si>
   <si>
     <t>Узел нижнего подключения радиатора, 3/4" ПРЯМОЙ ЧЕРНЫЙ с адаптерами (48/1шт)</t>
   </si>
   <si>
-    <t>1 177.47 руб.</t>
+    <t>1 285.07 руб.</t>
   </si>
   <si>
     <t>VER-000638</t>
   </si>
   <si>
-    <t>VR308-F</t>
+    <t>V3001.08-F</t>
   </si>
   <si>
     <t>Узел нижнего подключения радиатора, 3/4" ПРЯМОЙ БЕЛЫЙ с адаптерами (48/1шт)</t>
   </si>
   <si>
     <t>VER-000639</t>
   </si>
   <si>
-    <t>VR309-C</t>
+    <t>V3001.09-C</t>
   </si>
   <si>
     <t>Узел нижнего подключения радиатора, 3/4" УГЛОВОЙ ЧЕРНЫЙ с адаптерами (48/1шт)</t>
   </si>
   <si>
-    <t>1 148.07 руб.</t>
+    <t>1 253.61 руб.</t>
   </si>
   <si>
     <t>VER-000640</t>
   </si>
   <si>
-    <t>VR309-F</t>
+    <t>V3001.09-F</t>
   </si>
   <si>
     <t>Узел нижнего подключения радиатора, 3/4" УГЛОВОЙ БЕЛЫЙ с адаптерами (48/1шт)</t>
   </si>
   <si>
     <t>VER-000699</t>
   </si>
   <si>
     <t>VRD34M</t>
   </si>
   <si>
     <t>Ниппель переходной для узла подключения радиатора 1/2"M*3/4"M (60/5шт)</t>
   </si>
   <si>
-    <t>89.67 руб.</t>
+    <t>97.52 руб.</t>
   </si>
   <si>
     <t>VER-001155</t>
   </si>
   <si>
     <t>VR1155</t>
   </si>
   <si>
     <t>Кран ПРЯМОЙ 3/4"x1/2" нижнего подключения для радиатора раздельный (100/1шт)</t>
   </si>
   <si>
-    <t>435.12 руб.</t>
+    <t>475.02 руб.</t>
   </si>
   <si>
     <t>VER-001156</t>
   </si>
   <si>
     <t>VR1156</t>
   </si>
   <si>
     <t>Кран УГЛОВОЙ 3/4"x1/2" нижнего подключения для радиатора раздельный (100/1шт)</t>
   </si>
   <si>
-    <t>488.04 руб.</t>
+    <t>531.64 руб.</t>
   </si>
   <si>
     <t>VER-001800</t>
   </si>
   <si>
     <t>V3001.11</t>
   </si>
   <si>
-    <t>Узел радиаторный со встроенными кранами и байпасом, прямой 3/4" (48/1шт)</t>
-[...2 lines deleted...]
-    <t>1 120.14 руб.</t>
+    <t>Узел радиаторный 3/4" ПРЯМОЙ со встроенными кранами и БАЙПАСОМ (для однотрубных систем) (48/1шт)</t>
+  </si>
+  <si>
+    <t>1 222.15 руб.</t>
   </si>
   <si>
     <t>VER-001801</t>
   </si>
   <si>
     <t>V3001.10</t>
   </si>
   <si>
-    <t>Узел радиаторный со встроенными кранами и байпасом, угловой 3/4" (48/1шт)</t>
-[...2 lines deleted...]
-    <t>1 308.30 руб.</t>
+    <t>Узел радиаторный 3/4" УГЛОВОЙ со встроенными кранами и БАЙПАСОМ (для однотрубных систем) (48/1шт)</t>
+  </si>
+  <si>
+    <t>1 428.20 руб.</t>
+  </si>
+  <si>
+    <t>VER-001916</t>
+  </si>
+  <si>
+    <t>Вентиль для радиат. "Мультифлекс" 3/4"-ПРЯМОЙ "ViEiR" (48/1шт)</t>
+  </si>
+  <si>
+    <t>VER-001917</t>
+  </si>
+  <si>
+    <t>Вентиль для радиатора с шаровым затвором, 3/4"-ПРЯМОЙ (48/1шт)</t>
+  </si>
+  <si>
+    <t>VER-001918</t>
+  </si>
+  <si>
+    <t>VER-001919</t>
+  </si>
+  <si>
+    <t>Вентиль для радиат. "Мультифлекс" 3/4"-УГЛОВОЙ "ViEiR" (48/1шт)</t>
+  </si>
+  <si>
+    <t>VER-001920</t>
+  </si>
+  <si>
+    <t>Вентиль для радиатора, 3/4"-УГЛОВОЙ (48/1шт)</t>
+  </si>
+  <si>
+    <t>VER-001921</t>
+  </si>
+  <si>
+    <t>VER-001922</t>
+  </si>
+  <si>
+    <t>V3002.08</t>
+  </si>
+  <si>
+    <t>Узел для нижн. подкл. рад. ПРЯМОЙ вентильный (c компл. адаптеров 1/2"), 3/4хЕвроконус (1/48шт)</t>
+  </si>
+  <si>
+    <t>1 118.34 руб.</t>
+  </si>
+  <si>
+    <t>VER-001923</t>
+  </si>
+  <si>
+    <t>V3002.09</t>
+  </si>
+  <si>
+    <t>Узел для нижн. подкл. рад. УГЛОВОЙ вентильный (c компл. адаптеров 1/2"), 3/4хЕвроконус (1/48шт)</t>
+  </si>
+  <si>
+    <t>979.92 руб.</t>
   </si>
   <si>
     <t>Узлы нижнего подключения VALTEC (термостатические)</t>
   </si>
   <si>
     <t>VLC-612001</t>
   </si>
   <si>
     <t>VT.AD304.0.1000</t>
   </si>
   <si>
     <t>Трубка из нерж. стали D=15 мм, L=1 м (1 /50шт)</t>
   </si>
   <si>
-    <t>795.00 руб.</t>
+    <t>865.00 руб.</t>
   </si>
   <si>
     <t>VLC-612007</t>
   </si>
   <si>
     <t>VT.225K.N.E04050</t>
   </si>
   <si>
     <t>Термостатический узел для нижнего подкл. рад. Однотрубная система (комплект) 1/2"х50%  (1 /32шт)</t>
   </si>
   <si>
     <t>4 949.00 руб.</t>
   </si>
   <si>
-    <t>&gt;25</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-612008</t>
   </si>
   <si>
     <t>VT.225K.N.E04100</t>
   </si>
   <si>
     <t>Термостатический узел для нижнего подкл. рад. Двухтрубная система (комплект) 1/2"х100% (1 /32шт)</t>
   </si>
   <si>
-    <t>4 623.00 руб.</t>
+    <t>4 808.00 руб.</t>
   </si>
   <si>
     <t>VLC-612009</t>
   </si>
   <si>
     <t>VT.025.N.E04050</t>
   </si>
   <si>
     <t>Инжекторный узел для подкл. рад.. 1/2"x50% (5 /40шт)</t>
   </si>
   <si>
     <t>4 638.00 руб.</t>
   </si>
   <si>
     <t>VLC-612010</t>
   </si>
   <si>
     <t>VT.025.N.E04100</t>
   </si>
   <si>
     <t>Инжекторный узел для подкл. рад.. 1/2"x100% (5 /40шт)</t>
   </si>
   <si>
     <t>Узлы нижнего подключения VIEIR (термостатические)</t>
   </si>
   <si>
     <t>RAR-120018</t>
   </si>
   <si>
     <t>VR349</t>
   </si>
   <si>
     <t>Клапан ОСЕВОЙ термостатич. (M30X1,5) 3/4"ЕВРОКОНУС х1/2" ViEiR (комплект + VR350+VR318A) (60/1шт)</t>
   </si>
   <si>
-    <t>655.62 руб.</t>
+    <t>715.68 руб.</t>
   </si>
   <si>
     <t>RAR-120022</t>
   </si>
   <si>
     <t>VR318A</t>
   </si>
   <si>
     <t>Трубка из нерж. стали D=15 мм, L=600мм (1 /50шт)</t>
   </si>
   <si>
-    <t>260.19 руб.</t>
+    <t>278.41 руб.</t>
   </si>
   <si>
     <t>RAR-120023</t>
   </si>
   <si>
     <t>VR320A</t>
   </si>
   <si>
     <t>Трубка нержавеющая  ф12*450мм  ViEiR (1шт)</t>
   </si>
   <si>
-    <t>161.70 руб.</t>
+    <t>173.02 руб.</t>
   </si>
   <si>
     <t>RAR-210018</t>
   </si>
   <si>
     <t>VR321A</t>
   </si>
   <si>
     <t>Клапан термостатич. (M30X1,5) осевой для рад. с воздух. и доп. упл. (компл VR318+VR318A) (1/50шт)</t>
   </si>
   <si>
-    <t>920.22 руб.</t>
+    <t>1 005.09 руб.</t>
   </si>
   <si>
     <t>RAR-210019</t>
   </si>
   <si>
     <t>VR318</t>
   </si>
   <si>
     <t>Узел ниж подключ рад 4-х ход 1 и 2 труб система, вращение 360* ViEiR (компл VR321A+VR318A) (50/1шт)</t>
   </si>
   <si>
-    <t>1 178.94 руб.</t>
+    <t>1 286.64 руб.</t>
   </si>
   <si>
     <t>RAR-210021</t>
   </si>
   <si>
     <t>VR350</t>
   </si>
   <si>
     <t>Узел ниж подключ 4-х ходовой двухтруб система 100%  ViEiR (исполь с VR 349 + VR318A (50/1шт)</t>
   </si>
   <si>
-    <t>1 262.73 руб.</t>
+    <t>1 377.87 руб.</t>
   </si>
   <si>
     <t>RAR-210022</t>
   </si>
   <si>
     <t>VR320</t>
   </si>
   <si>
     <t>Узел термост для одноточеч ниж подключ рад (M30X1,5) 1 и 2 труб система (исполь с VR320A) (30/1шт)</t>
   </si>
   <si>
-    <t>1 593.48 руб.</t>
+    <t>1 705.04 руб.</t>
   </si>
   <si>
     <t>VER-000537</t>
   </si>
   <si>
     <t>VR339</t>
   </si>
   <si>
     <t>Термостатический узел одноточечный нижней установки радиатора 1/2" "ViEiR" (60/1шт)</t>
   </si>
   <si>
-    <t>1 765.47 руб.</t>
+    <t>1 926.82 руб.</t>
   </si>
   <si>
     <t>VER-000673</t>
   </si>
   <si>
     <t>VR1620-A</t>
   </si>
   <si>
     <t>Евроконус для узла ручной регулировки 16x2.2" (240/60шт)</t>
   </si>
   <si>
-    <t>151.41 руб.</t>
+    <t>165.16 руб.</t>
   </si>
   <si>
     <t>VER-000674</t>
   </si>
   <si>
     <t>VR1620-B</t>
   </si>
   <si>
     <t>Евроконус для узла ручной регулировки 16x2.0" (240/60шт)</t>
   </si>
   <si>
-    <t>164.64 руб.</t>
+    <t>179.31 руб.</t>
   </si>
   <si>
     <t>VER-000930</t>
   </si>
   <si>
     <t>VR349/VR350</t>
   </si>
   <si>
     <t>Комплект термостатический для подключения радиаторов 1/2"x3/4" (25/1пар)</t>
   </si>
   <si>
-    <t>1 916.88 руб.</t>
+    <t>2 093.55 руб.</t>
   </si>
   <si>
     <t>VER-001515</t>
   </si>
   <si>
     <t>VR353-2C</t>
   </si>
   <si>
     <t>Универсальный комплект для нижнего подключения G1/2" ЧЕРНЫЙ (24/1шт)</t>
   </si>
   <si>
-    <t>2 820.93 руб.</t>
+    <t>3 078.19 руб.</t>
   </si>
   <si>
     <t>VER-001516</t>
   </si>
   <si>
     <t>VR353-2F</t>
   </si>
   <si>
     <t>Универсальный комплект для нижнего подключения G1/2" БЕЛЫЙ (24/1шт)</t>
   </si>
   <si>
     <t>VER-001517</t>
   </si>
   <si>
     <t>VR353-2G</t>
   </si>
   <si>
     <t>Универсальный комплект для нижнего подключения G1/2" СЕРЫЙ (24/1шт)</t>
   </si>
   <si>
     <t>Дизайн узлы нижнего подключения VIVALDO (цветные)</t>
   </si>
   <si>
     <t>VIV-101017</t>
   </si>
@@ -616,87 +667,87 @@
   <si>
     <t>Комплект НИЖНИЙ термостатический УГЛОВОЙ 1/2" ЧЕРНЫЙ в блистере VIVALDO (20шт)В</t>
   </si>
   <si>
     <t>VIV-101020</t>
   </si>
   <si>
     <t>ITRV-AT</t>
   </si>
   <si>
     <t>Комплект НИЖНИЙ термостатический УГЛОВОЙ 1/2" АНТРАЦИТ (черный матовый) блистер VIVALDO (20шт)С</t>
   </si>
   <si>
     <t>Узлы нижнего подключения GAPPO (ручная регулировка)</t>
   </si>
   <si>
     <t>GAP-100959</t>
   </si>
   <si>
     <t>G267.05</t>
   </si>
   <si>
     <t>Узел для нижн. подкл. рад. прямой 3/4хЕвроконус (без адаптеров) (10/50шт)</t>
   </si>
   <si>
-    <t>748.48 руб.</t>
+    <t>1 094.33 руб.</t>
   </si>
   <si>
     <t>GAP-100960</t>
   </si>
   <si>
     <t>G268.05</t>
   </si>
   <si>
     <t>Узел для нижн. подкл. рад. угловой 3/4хЕвроконус (без адаптеров) (10/50шт)</t>
   </si>
   <si>
-    <t>761.77 руб.</t>
+    <t>1 118.80 руб.</t>
   </si>
   <si>
     <t>GAP-100961</t>
   </si>
   <si>
     <t>G269.05</t>
   </si>
   <si>
     <t>Узел прямой для Х-образного подк рад 3/4х3/4ЕK  (без адаптеров) (5/25шт)</t>
   </si>
   <si>
-    <t>1 586.65 руб.</t>
+    <t>2 384.39 руб.</t>
   </si>
   <si>
     <t>GAP-100962</t>
   </si>
   <si>
     <t>G270.0405</t>
   </si>
   <si>
     <t>Адаптер переходник 1/2"x 3/4 для узлов подключения радиаторов (20/400шт)</t>
   </si>
   <si>
-    <t>86.36 руб.</t>
+    <t>108.99 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1457,837 +1508,837 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="22" name="Image_27" descr="Image_27"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="Image_29" descr="Image_29"/>
+        <xdr:cNvPr id="23" name="Image_37" descr="Image_37"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="Image_30" descr="Image_30"/>
+        <xdr:cNvPr id="24" name="Image_38" descr="Image_38"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="Image_31" descr="Image_31"/>
+        <xdr:cNvPr id="25" name="Image_39" descr="Image_39"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="Image_32" descr="Image_32"/>
+        <xdr:cNvPr id="26" name="Image_40" descr="Image_40"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="Image_33" descr="Image_33"/>
+        <xdr:cNvPr id="27" name="Image_41" descr="Image_41"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="Image_35" descr="Image_35"/>
+        <xdr:cNvPr id="28" name="Image_43" descr="Image_43"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="Image_36" descr="Image_36"/>
+        <xdr:cNvPr id="29" name="Image_44" descr="Image_44"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="Image_37" descr="Image_37"/>
+        <xdr:cNvPr id="30" name="Image_45" descr="Image_45"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="Image_38" descr="Image_38"/>
+        <xdr:cNvPr id="31" name="Image_46" descr="Image_46"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="Image_39" descr="Image_39"/>
+        <xdr:cNvPr id="32" name="Image_47" descr="Image_47"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="Image_40" descr="Image_40"/>
+        <xdr:cNvPr id="33" name="Image_48" descr="Image_48"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="Image_41" descr="Image_41"/>
+        <xdr:cNvPr id="34" name="Image_49" descr="Image_49"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>41</xdr:row>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="Image_42" descr="Image_42"/>
+        <xdr:cNvPr id="35" name="Image_50" descr="Image_50"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:row>50</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="Image_43" descr="Image_43"/>
+        <xdr:cNvPr id="36" name="Image_51" descr="Image_51"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>43</xdr:row>
+      <xdr:row>51</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="Image_44" descr="Image_44"/>
+        <xdr:cNvPr id="37" name="Image_52" descr="Image_52"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>44</xdr:row>
+      <xdr:row>52</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="Image_45" descr="Image_45"/>
+        <xdr:cNvPr id="38" name="Image_53" descr="Image_53"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>45</xdr:row>
+      <xdr:row>53</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="Image_46" descr="Image_46"/>
+        <xdr:cNvPr id="39" name="Image_54" descr="Image_54"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>46</xdr:row>
+      <xdr:row>54</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="Image_47" descr="Image_47"/>
+        <xdr:cNvPr id="40" name="Image_55" descr="Image_55"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>47</xdr:row>
+      <xdr:row>55</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="Image_48" descr="Image_48"/>
+        <xdr:cNvPr id="41" name="Image_56" descr="Image_56"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>49</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="Image_50" descr="Image_50"/>
+        <xdr:cNvPr id="42" name="Image_58" descr="Image_58"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>50</xdr:row>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="Image_51" descr="Image_51"/>
+        <xdr:cNvPr id="43" name="Image_59" descr="Image_59"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>51</xdr:row>
+      <xdr:row>59</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="Image_52" descr="Image_52"/>
+        <xdr:cNvPr id="44" name="Image_60" descr="Image_60"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>52</xdr:row>
+      <xdr:row>60</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="Image_53" descr="Image_53"/>
+        <xdr:cNvPr id="45" name="Image_61" descr="Image_61"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>54</xdr:row>
+      <xdr:row>62</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="Image_55" descr="Image_55"/>
+        <xdr:cNvPr id="46" name="Image_63" descr="Image_63"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>55</xdr:row>
+      <xdr:row>63</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="Image_56" descr="Image_56"/>
+        <xdr:cNvPr id="47" name="Image_64" descr="Image_64"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>64</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="Image_57" descr="Image_57"/>
+        <xdr:cNvPr id="48" name="Image_65" descr="Image_65"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>57</xdr:row>
+      <xdr:row>65</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="Image_58" descr="Image_58"/>
+        <xdr:cNvPr id="49" name="Image_66" descr="Image_66"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -2560,51 +2611,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L58"/>
+  <dimension ref="A1:L66"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -2612,51 +2663,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J58)</f>
+        <f>SUM(J2:J66)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -2834,121 +2885,121 @@
       <c r="C9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*621.00</f>
+        <f>J9*654.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>819031</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="H10" s="2" t="s">
-        <v>29</v>
+      <c r="H10" s="2">
+        <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*1328.00</f>
+        <f>J10*1399.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>819032</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*931.00</f>
+        <f>J11*0.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>819033</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="2" t="s">
@@ -2974,1547 +3025,1827 @@
       <c r="C13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="2" t="s">
         <v>51</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*153.00</f>
+        <f>J13*162.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>956463</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>55</v>
       </c>
       <c r="G14" s="2">
         <v>1</v>
       </c>
-      <c r="H14" s="2" t="s">
-        <v>56</v>
+      <c r="H14" s="2">
+        <v>6</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*1003.00</f>
+        <f>J14*1056.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>956464</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="F15" s="2" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="G15" s="2">
         <v>1</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>56</v>
+        <v>34</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*1282.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" outlineLevel="2">
       <c r="A16" s="8" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="8"/>
       <c r="D16" s="8"/>
       <c r="E16" s="8"/>
       <c r="F16" s="8"/>
       <c r="G16" s="8"/>
       <c r="H16" s="8"/>
       <c r="I16" s="8"/>
       <c r="J16" s="8"/>
       <c r="K16" s="8"/>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>824683</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="2" t="s">
         <v>63</v>
       </c>
-      <c r="E17" s="2" t="s">
+      <c r="F17" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="F17" s="2" t="s">
+      <c r="G17" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="G17" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*942.27</f>
+        <f>J17*1042.84</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>825201</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>68</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>69</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>24</v>
+        <v>65</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*923.16</f>
+        <f>J18*1012.96</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>880047</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="G19" s="2">
-        <v>6</v>
+      <c r="G19" s="2" t="s">
+        <v>65</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*1177.47</f>
+        <f>J19*1285.07</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>880048</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="G20" s="2">
-        <v>0</v>
+      <c r="G20" s="2" t="s">
+        <v>65</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*1177.47</f>
+        <f>J20*1285.07</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>880049</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>78</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>79</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="G21" s="2">
-        <v>9</v>
+      <c r="G21" s="2" t="s">
+        <v>65</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*1148.07</f>
+        <f>J21*1253.61</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>880050</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="G22" s="2">
-        <v>0</v>
+      <c r="G22" s="2" t="s">
+        <v>65</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*1148.07</f>
+        <f>J22*1253.61</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>884615</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>86</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>87</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>56</v>
+        <v>34</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*89.67</f>
+        <f>J23*97.52</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>883950</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>89</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>90</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>91</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*435.12</f>
+        <f>J24*475.02</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>883951</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>93</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>94</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>95</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*488.04</f>
+        <f>J25*531.64</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>955852</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>96</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>98</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>99</v>
       </c>
       <c r="G26" s="2">
         <v>8</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*1120.14</f>
+        <f>J26*1222.15</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>955853</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>100</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>102</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>103</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*1308.30</f>
+        <f>J27*1428.20</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
-    <row r="28" spans="1:12" outlineLevel="2">
-      <c r="A28" s="8" t="s">
+    <row r="28" spans="1:12" outlineLevel="4">
+      <c r="A28" s="1"/>
+      <c r="B28" s="1">
+        <v>960526</v>
+      </c>
+      <c r="C28" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="B28" s="8"/>
-[...8 lines deleted...]
-      <c r="K28" s="8"/>
+      <c r="D28" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="G28" s="2">
+        <v>0</v>
+      </c>
+      <c r="H28" s="2">
+        <v>0</v>
+      </c>
+      <c r="I28" s="1">
+        <v>0</v>
+      </c>
+      <c r="J28" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="K28" s="2" t="str">
+        <f>J28*1042.84</f>
+        <v>0</v>
+      </c>
       <c r="L28" s="5"/>
     </row>
-    <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="29" spans="1:12" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>818959</v>
+        <v>960527</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>106</v>
+        <v>71</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>107</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>108</v>
+        <v>73</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
-      <c r="H29" s="2" t="s">
-        <v>56</v>
+      <c r="H29" s="2">
+        <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*795.00</f>
+        <f>J29*1285.07</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
-    <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="30" spans="1:12" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
-        <v>818965</v>
+        <v>960528</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>110</v>
+        <v>75</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>112</v>
+        <v>73</v>
       </c>
       <c r="G30" s="2">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>-2</v>
+      </c>
+      <c r="H30" s="2">
+        <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*4949.00</f>
+        <f>J30*1285.07</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
-    <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="31" spans="1:12" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
-        <v>818966</v>
+        <v>960529</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>115</v>
+        <v>67</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>117</v>
+        <v>69</v>
       </c>
       <c r="G31" s="2">
         <v>0</v>
       </c>
-      <c r="H31" s="2" t="s">
-        <v>56</v>
+      <c r="H31" s="2">
+        <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*4623.00</f>
+        <f>J31*1012.96</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
-    <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="32" spans="1:12" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>818967</v>
+        <v>960530</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>119</v>
+        <v>78</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>121</v>
+        <v>80</v>
       </c>
       <c r="G32" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H32" s="2">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*4638.00</f>
+        <f>J32*1253.61</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
-    <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="33" spans="1:12" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>818968</v>
+        <v>960531</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>124</v>
+        <v>112</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>121</v>
+        <v>80</v>
       </c>
       <c r="G33" s="2">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>0</v>
+      </c>
+      <c r="H33" s="2">
+        <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*4638.00</f>
+        <f>J33*1253.61</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
-    <row r="34" spans="1:12" outlineLevel="2">
-[...12 lines deleted...]
-      <c r="K34" s="8"/>
+    <row r="34" spans="1:12" outlineLevel="4">
+      <c r="A34" s="1"/>
+      <c r="B34" s="1">
+        <v>960532</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="G34" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="H34" s="2">
+        <v>0</v>
+      </c>
+      <c r="I34" s="1">
+        <v>0</v>
+      </c>
+      <c r="J34" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="K34" s="2" t="str">
+        <f>J34*1118.34</f>
+        <v>0</v>
+      </c>
       <c r="L34" s="5"/>
     </row>
-    <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="35" spans="1:12" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>825187</v>
+        <v>960533</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>126</v>
+        <v>118</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>128</v>
+        <v>120</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>113</v>
+        <v>24</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*655.62</f>
+        <f>J35*979.92</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
-    <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...31 lines deleted...]
-      </c>
+    <row r="36" spans="1:12" outlineLevel="2">
+      <c r="A36" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="B36" s="8"/>
+      <c r="C36" s="8"/>
+      <c r="D36" s="8"/>
+      <c r="E36" s="8"/>
+      <c r="F36" s="8"/>
+      <c r="G36" s="8"/>
+      <c r="H36" s="8"/>
+      <c r="I36" s="8"/>
+      <c r="J36" s="8"/>
+      <c r="K36" s="8"/>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
-        <v>832482</v>
+        <v>818959</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>134</v>
+        <v>123</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>135</v>
+        <v>124</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>136</v>
+        <v>125</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>137</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>126</v>
+      </c>
+      <c r="G37" s="2">
+        <v>0</v>
+      </c>
+      <c r="H37" s="2" t="s">
+        <v>34</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*161.70</f>
+        <f>J37*865.00</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
-        <v>825197</v>
+        <v>818965</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>138</v>
+        <v>127</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>139</v>
+        <v>128</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>140</v>
+        <v>129</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>141</v>
+        <v>130</v>
       </c>
       <c r="G38" s="2">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="H38" s="2" t="s">
+        <v>29</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*920.22</f>
+        <f>J38*4949.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
-        <v>825198</v>
+        <v>818966</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>142</v>
+        <v>131</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>143</v>
+        <v>132</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>144</v>
+        <v>133</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>145</v>
+        <v>134</v>
       </c>
       <c r="G39" s="2">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="H39" s="2" t="s">
+        <v>34</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*1178.94</f>
+        <f>J39*4808.00</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
-        <v>825199</v>
+        <v>818967</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>146</v>
+        <v>135</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>147</v>
+        <v>136</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>148</v>
+        <v>137</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>149</v>
+        <v>138</v>
       </c>
       <c r="G40" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H40" s="2">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*1262.73</f>
+        <f>J40*4638.00</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>825200</v>
+        <v>818968</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>150</v>
+        <v>139</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>151</v>
+        <v>140</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>152</v>
+        <v>141</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>153</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>138</v>
+      </c>
+      <c r="G41" s="2">
+        <v>10</v>
+      </c>
+      <c r="H41" s="2" t="s">
+        <v>65</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*1593.48</f>
+        <f>J41*4638.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
-    <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...31 lines deleted...]
-      </c>
+    <row r="42" spans="1:12" outlineLevel="2">
+      <c r="A42" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="B42" s="8"/>
+      <c r="C42" s="8"/>
+      <c r="D42" s="8"/>
+      <c r="E42" s="8"/>
+      <c r="F42" s="8"/>
+      <c r="G42" s="8"/>
+      <c r="H42" s="8"/>
+      <c r="I42" s="8"/>
+      <c r="J42" s="8"/>
+      <c r="K42" s="8"/>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
-        <v>884611</v>
+        <v>825187</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>158</v>
+        <v>143</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>159</v>
+        <v>144</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>160</v>
+        <v>145</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>161</v>
+        <v>146</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*151.41</f>
+        <f>J43*715.68</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
-        <v>884612</v>
+        <v>827059</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>162</v>
+        <v>147</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>163</v>
+        <v>148</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>164</v>
+        <v>149</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>150</v>
+      </c>
+      <c r="G44" s="2">
+        <v>4</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*164.64</f>
+        <f>J44*278.41</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
-        <v>884655</v>
+        <v>832482</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>166</v>
+        <v>151</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>167</v>
+        <v>152</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>168</v>
+        <v>153</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>154</v>
+      </c>
+      <c r="G45" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K45" s="2" t="str">
-        <f>J45*1916.88</f>
+        <f>J45*173.02</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
-        <v>885825</v>
+        <v>825197</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>170</v>
+        <v>155</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>171</v>
+        <v>156</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>172</v>
+        <v>157</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>173</v>
+        <v>158</v>
       </c>
       <c r="G46" s="2">
         <v>7</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K46" s="2" t="str">
-        <f>J46*2820.93</f>
+        <f>J46*1005.09</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
-        <v>885826</v>
+        <v>825198</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>174</v>
+        <v>159</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>175</v>
+        <v>160</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>176</v>
+        <v>161</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>173</v>
+        <v>162</v>
       </c>
       <c r="G47" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K47" s="2" t="str">
-        <f>J47*2820.93</f>
+        <f>J47*1286.64</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
-        <v>885827</v>
+        <v>825199</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>177</v>
+        <v>163</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>178</v>
+        <v>164</v>
       </c>
       <c r="E48" s="2" t="s">
-        <v>179</v>
+        <v>165</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>173</v>
+        <v>166</v>
       </c>
       <c r="G48" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K48" s="2" t="str">
-        <f>J48*2820.93</f>
+        <f>J48*1377.87</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
-    <row r="49" spans="1:12" outlineLevel="2">
-[...12 lines deleted...]
-      <c r="K49" s="8"/>
+    <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A49" s="1"/>
+      <c r="B49" s="1">
+        <v>825200</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="G49" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="H49" s="2">
+        <v>0</v>
+      </c>
+      <c r="I49" s="1">
+        <v>0</v>
+      </c>
+      <c r="J49" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="K49" s="2" t="str">
+        <f>J49*1705.04</f>
+        <v>0</v>
+      </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
-        <v>879079</v>
+        <v>879954</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>181</v>
+        <v>171</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>182</v>
+        <v>172</v>
       </c>
       <c r="E50" s="2" t="s">
-        <v>183</v>
+        <v>173</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>184</v>
+        <v>174</v>
       </c>
       <c r="G50" s="2">
-        <v>-11</v>
+        <v>9</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K50" s="2" t="str">
-        <f>J50*5590.00</f>
+        <f>J50*1926.82</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
-        <v>879080</v>
+        <v>884611</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>185</v>
+        <v>175</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>186</v>
+        <v>176</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>187</v>
+        <v>177</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>178</v>
+      </c>
+      <c r="G51" s="2" t="s">
+        <v>29</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K51" s="2" t="str">
-        <f>J51*5790.00</f>
+        <f>J51*165.16</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
-        <v>879081</v>
+        <v>884612</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>189</v>
+        <v>179</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>190</v>
+        <v>180</v>
       </c>
       <c r="E52" s="2" t="s">
-        <v>191</v>
+        <v>181</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>182</v>
+      </c>
+      <c r="G52" s="2" t="s">
+        <v>29</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K52" s="2" t="str">
-        <f>J52*5790.00</f>
+        <f>J52*179.31</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
-        <v>879082</v>
+        <v>884655</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>192</v>
+        <v>183</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>193</v>
+        <v>184</v>
       </c>
       <c r="E53" s="2" t="s">
-        <v>194</v>
+        <v>185</v>
       </c>
       <c r="F53" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="G53" s="2">
+        <v>5</v>
+      </c>
+      <c r="H53" s="2">
+        <v>0</v>
+      </c>
+      <c r="I53" s="1">
+        <v>0</v>
+      </c>
+      <c r="J53" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="K53" s="2" t="str">
+        <f>J53*2093.55</f>
+        <v>0</v>
+      </c>
+      <c r="L53" s="5"/>
+    </row>
+    <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A54" s="1"/>
+      <c r="B54" s="1">
+        <v>885825</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="D54" s="1" t="s">
         <v>188</v>
       </c>
-      <c r="G53" s="2" t="s">
-[...30 lines deleted...]
-      <c r="K54" s="8"/>
+      <c r="E54" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="G54" s="2">
+        <v>6</v>
+      </c>
+      <c r="H54" s="2">
+        <v>0</v>
+      </c>
+      <c r="I54" s="1">
+        <v>0</v>
+      </c>
+      <c r="J54" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="K54" s="2" t="str">
+        <f>J54*3078.19</f>
+        <v>0</v>
+      </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
-        <v>954205</v>
+        <v>885826</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>196</v>
+        <v>191</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
       <c r="E55" s="2" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>190</v>
+      </c>
+      <c r="G55" s="2">
+        <v>9</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K55" s="2" t="str">
-        <f>J55*748.48</f>
+        <f>J55*3078.19</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
-        <v>954206</v>
+        <v>885827</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>200</v>
+        <v>194</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="E56" s="2" t="s">
-        <v>202</v>
+        <v>196</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>203</v>
+        <v>190</v>
       </c>
       <c r="G56" s="2">
         <v>1</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K56" s="2" t="str">
-        <f>J56*761.77</f>
+        <f>J56*3078.19</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
-    <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...31 lines deleted...]
-      </c>
+    <row r="57" spans="1:12" outlineLevel="2">
+      <c r="A57" s="8" t="s">
+        <v>197</v>
+      </c>
+      <c r="B57" s="8"/>
+      <c r="C57" s="8"/>
+      <c r="D57" s="8"/>
+      <c r="E57" s="8"/>
+      <c r="F57" s="8"/>
+      <c r="G57" s="8"/>
+      <c r="H57" s="8"/>
+      <c r="I57" s="8"/>
+      <c r="J57" s="8"/>
+      <c r="K57" s="8"/>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
+        <v>879079</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="G58" s="2">
+        <v>-11</v>
+      </c>
+      <c r="H58" s="2">
+        <v>0</v>
+      </c>
+      <c r="I58" s="1">
+        <v>0</v>
+      </c>
+      <c r="J58" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="K58" s="2" t="str">
+        <f>J58*5590.00</f>
+        <v>0</v>
+      </c>
+      <c r="L58" s="5"/>
+    </row>
+    <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A59" s="1"/>
+      <c r="B59" s="1">
+        <v>879080</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="G59" s="2">
+        <v>0</v>
+      </c>
+      <c r="H59" s="2">
+        <v>0</v>
+      </c>
+      <c r="I59" s="1">
+        <v>0</v>
+      </c>
+      <c r="J59" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="K59" s="2" t="str">
+        <f>J59*5790.00</f>
+        <v>0</v>
+      </c>
+      <c r="L59" s="5"/>
+    </row>
+    <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A60" s="1"/>
+      <c r="B60" s="1">
+        <v>879081</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="G60" s="2">
+        <v>0</v>
+      </c>
+      <c r="H60" s="2">
+        <v>0</v>
+      </c>
+      <c r="I60" s="1">
+        <v>0</v>
+      </c>
+      <c r="J60" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="K60" s="2" t="str">
+        <f>J60*5790.00</f>
+        <v>0</v>
+      </c>
+      <c r="L60" s="5"/>
+    </row>
+    <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A61" s="1"/>
+      <c r="B61" s="1">
+        <v>879082</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="G61" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="H61" s="2">
+        <v>0</v>
+      </c>
+      <c r="I61" s="1">
+        <v>0</v>
+      </c>
+      <c r="J61" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="K61" s="2" t="str">
+        <f>J61*5790.00</f>
+        <v>0</v>
+      </c>
+      <c r="L61" s="5"/>
+    </row>
+    <row r="62" spans="1:12" outlineLevel="2">
+      <c r="A62" s="8" t="s">
+        <v>212</v>
+      </c>
+      <c r="B62" s="8"/>
+      <c r="C62" s="8"/>
+      <c r="D62" s="8"/>
+      <c r="E62" s="8"/>
+      <c r="F62" s="8"/>
+      <c r="G62" s="8"/>
+      <c r="H62" s="8"/>
+      <c r="I62" s="8"/>
+      <c r="J62" s="8"/>
+      <c r="K62" s="8"/>
+      <c r="L62" s="5"/>
+    </row>
+    <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A63" s="1"/>
+      <c r="B63" s="1">
+        <v>954205</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="G63" s="2">
+        <v>6</v>
+      </c>
+      <c r="H63" s="2">
+        <v>0</v>
+      </c>
+      <c r="I63" s="1">
+        <v>0</v>
+      </c>
+      <c r="J63" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="K63" s="2" t="str">
+        <f>J63*1094.33</f>
+        <v>0</v>
+      </c>
+      <c r="L63" s="5"/>
+    </row>
+    <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A64" s="1"/>
+      <c r="B64" s="1">
+        <v>954206</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="G64" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="H64" s="2">
+        <v>0</v>
+      </c>
+      <c r="I64" s="1">
+        <v>0</v>
+      </c>
+      <c r="J64" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="K64" s="2" t="str">
+        <f>J64*1118.80</f>
+        <v>0</v>
+      </c>
+      <c r="L64" s="5"/>
+    </row>
+    <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A65" s="1"/>
+      <c r="B65" s="1">
+        <v>954207</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="G65" s="2">
+        <v>3</v>
+      </c>
+      <c r="H65" s="2">
+        <v>0</v>
+      </c>
+      <c r="I65" s="1">
+        <v>0</v>
+      </c>
+      <c r="J65" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="K65" s="2" t="str">
+        <f>J65*2384.39</f>
+        <v>0</v>
+      </c>
+      <c r="L65" s="5"/>
+    </row>
+    <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A66" s="1"/>
+      <c r="B66" s="1">
         <v>954208</v>
       </c>
-      <c r="C58" s="1" t="s">
-[...27 lines deleted...]
-      <c r="L58" s="5"/>
+      <c r="C66" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="G66" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="H66" s="2">
+        <v>0</v>
+      </c>
+      <c r="I66" s="1">
+        <v>0</v>
+      </c>
+      <c r="J66" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="K66" s="2" t="str">
+        <f>J66*108.99</f>
+        <v>0</v>
+      </c>
+      <c r="L66" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A6:K6"/>
     <mergeCell ref="A16:K16"/>
-    <mergeCell ref="A28:K28"/>
-[...2 lines deleted...]
-    <mergeCell ref="A54:K54"/>
+    <mergeCell ref="A36:K36"/>
+    <mergeCell ref="A42:K42"/>
+    <mergeCell ref="A57:K57"/>
+    <mergeCell ref="A62:K62"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>