--- v2 (2026-08-11)
+++ v3 (2026-10-14)
@@ -147,51 +147,51 @@
   <si>
     <t>BAZ-100135</t>
   </si>
   <si>
     <t>БАЗ.А10.0.50.40</t>
   </si>
   <si>
     <t>БАЗ латунь ГАЗ кран 11Б27п Ду50 вр/вр рычаг PN40 (6шт)</t>
   </si>
   <si>
     <t>3 391.94 руб.</t>
   </si>
   <si>
     <t>BAZ-100136</t>
   </si>
   <si>
     <t>БАЗ.А10.1.15.40</t>
   </si>
   <si>
     <t>БАЗ латунь ГАЗ кран 11Б27п Ду15 вр/вр бабочка PN40 (60шт)</t>
   </si>
   <si>
     <t>308.96 руб.</t>
   </si>
   <si>
-    <t>&gt;25</t>
+    <t>&gt;10</t>
   </si>
   <si>
     <t>BAZ-100137</t>
   </si>
   <si>
     <t>БАЗ.А10.1.20.40</t>
   </si>
   <si>
     <t>БАЗ латунь ГАЗ кран 11Б27п Ду20 вр/вр бабочка PN40 (50шт)</t>
   </si>
   <si>
     <t>BAZ-100138</t>
   </si>
   <si>
     <t>БАЗ.А10.1.25.40</t>
   </si>
   <si>
     <t>БАЗ латунь ГАЗ кран 11Б27п Ду25 вр/вр бабочка PN40 (25шт)</t>
   </si>
   <si>
     <t>826.34 руб.</t>
   </si>
   <si>
     <t>BAZ-100139</t>
   </si>
@@ -1566,51 +1566,51 @@
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*826.34</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>882441</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*330.85</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>882442</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D15" s="1" t="s">