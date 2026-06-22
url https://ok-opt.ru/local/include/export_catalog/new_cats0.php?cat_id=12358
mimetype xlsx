--- v0 (2026-04-20)
+++ v1 (2026-06-22)
@@ -102,63 +102,66 @@
   <si>
     <t>SMS-180267</t>
   </si>
   <si>
     <t>UHS-1104</t>
   </si>
   <si>
     <t>Лейка G.Lauf для душа, 1-функциональная, UHS-1104</t>
   </si>
   <si>
     <t>269.41 руб.</t>
   </si>
   <si>
     <t>SMS-180268</t>
   </si>
   <si>
     <t>UHS-1106</t>
   </si>
   <si>
     <t>Лейка G.Lauf для душа, 1-функциональная, UHS-1106</t>
   </si>
   <si>
     <t>137.73 руб.</t>
   </si>
   <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
     <t>SMS-180269</t>
   </si>
   <si>
     <t>UHS-1606</t>
   </si>
   <si>
     <t>Лейка G.Lauf для душа, 1-функциональная, UHS-1606</t>
   </si>
   <si>
     <t>307.24 руб.</t>
   </si>
   <si>
-    <t>&gt;10</t>
+    <t>&gt;50</t>
   </si>
   <si>
     <t>SMS-180270</t>
   </si>
   <si>
     <t>UHS-1107</t>
   </si>
   <si>
     <t>Лейка G.Lauf для душа, 1-функциональная, UHS-1107</t>
   </si>
   <si>
     <t>196.76 руб.</t>
   </si>
   <si>
     <t>SMS-180271</t>
   </si>
   <si>
     <t>UHS-1108 BLUE</t>
   </si>
   <si>
     <t>Лейка G.Lauf для душа, 1-функциональная, UHS-1108 BLUE</t>
   </si>
   <si>
     <t>204.32 руб.</t>
   </si>
@@ -265,53 +268,50 @@
     <t>UHS-1152GN</t>
   </si>
   <si>
     <t>Лейка G.Lauf для душа, 3-функциональная, UHS-1152GN</t>
   </si>
   <si>
     <t>SMS-180281</t>
   </si>
   <si>
     <t>UHS-1152OG</t>
   </si>
   <si>
     <t>Лейка G.Lauf для душа, 3-функциональная, UHS-1152OG</t>
   </si>
   <si>
     <t>SMS-180282</t>
   </si>
   <si>
     <t>UHS-1160</t>
   </si>
   <si>
     <t>Лейка G.Lauf для душа, 1-функциональная, UHS-1160</t>
   </si>
   <si>
     <t>222.49 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;50</t>
   </si>
   <si>
     <t>SMS-180283</t>
   </si>
   <si>
     <t>UHS-1250</t>
   </si>
   <si>
     <t>Лейка G.Lauf для душа, 5-функциональная, UHS-1250</t>
   </si>
   <si>
     <t>478.27 руб.</t>
   </si>
   <si>
     <t>SMS-180284</t>
   </si>
   <si>
     <t>UHS-1201</t>
   </si>
   <si>
     <t>Лейка G.Lauf для душа, 3-функциональная, UHS-1201</t>
   </si>
   <si>
     <t>387.46 руб.</t>
   </si>
@@ -1938,58 +1938,58 @@
       <c r="F5" s="9"/>
       <c r="G5" s="9"/>
       <c r="H5" s="9"/>
       <c r="I5" s="9"/>
       <c r="J5" s="9"/>
       <c r="K5" s="9"/>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>827348</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="G6" s="2" t="s">
+      <c r="G6" s="2">
+        <v>3</v>
+      </c>
+      <c r="H6" s="2">
+        <v>0</v>
+      </c>
+      <c r="I6" s="1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*301.19</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>827349</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
@@ -2009,716 +2009,716 @@
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*269.41</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>831601</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*137.73</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>831602</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*307.24</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>831603</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="G10" s="2">
+        <v>0</v>
+      </c>
+      <c r="H10" s="2">
+        <v>0</v>
+      </c>
+      <c r="I10" s="1" t="s">
         <v>33</v>
-      </c>
-[...16 lines deleted...]
-        <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*196.76</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>831604</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*204.32</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>831605</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
-      <c r="I12" s="1">
-        <v>0</v>
+      <c r="I12" s="1" t="s">
+        <v>18</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*348.11</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>831606</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
-      <c r="I13" s="1">
-        <v>0</v>
+      <c r="I13" s="1" t="s">
+        <v>18</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*227.03</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>831607</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*219.46</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>831608</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*258.81</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>831609</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*0.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>831610</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*346.59</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>831611</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*336.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>831612</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>73</v>
+      </c>
+      <c r="G19" s="2">
+        <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
-      <c r="I19" s="1">
-        <v>0</v>
+      <c r="I19" s="1" t="s">
+        <v>33</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*423.78</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>831613</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="F20" s="2" t="s">
         <v>73</v>
-      </c>
-[...7 lines deleted...]
-        <v>72</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*423.78</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>831614</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*423.78</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>831615</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="G22" s="2" t="s">
         <v>83</v>
+      </c>
+      <c r="G22" s="2">
+        <v>0</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*222.49</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>831616</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>86</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="G23" s="2">
-        <v>0</v>
+      <c r="G23" s="2" t="s">
+        <v>18</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*478.27</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>831617</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>89</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>90</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>91</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*387.46</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>831618</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>93</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>94</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>95</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>83</v>
+        <v>33</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*529.73</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>831619</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>96</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>98</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>99</v>
       </c>
-      <c r="G26" s="2">
-        <v>2</v>
+      <c r="G26" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*590.27</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>831620</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>100</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>102</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>103</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>83</v>
+        <v>18</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*570.59</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>831621</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D28" s="1" t="s">
@@ -2741,264 +2741,264 @@
       </c>
       <c r="J28" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*478.27</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>831622</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>107</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>108</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>109</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*0.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>831623</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>111</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>112</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="G30" s="2" t="s">
-        <v>32</v>
+      <c r="G30" s="2">
+        <v>8</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*693.19</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>831624</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>117</v>
       </c>
-      <c r="G31" s="2" t="s">
-        <v>18</v>
+      <c r="G31" s="2">
+        <v>0</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*611.46</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>827350</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>119</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>120</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>121</v>
       </c>
-      <c r="G32" s="2" t="s">
-        <v>32</v>
+      <c r="G32" s="2">
+        <v>0</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*198.27</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>827351</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>123</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>125</v>
       </c>
       <c r="G33" s="2" t="s">
-        <v>83</v>
+        <v>33</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*184.65</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>827407</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>128</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>129</v>
       </c>
-      <c r="G34" s="2" t="s">
-        <v>18</v>
+      <c r="G34" s="2">
+        <v>10</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*379.89</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>827408</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>130</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>131</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>132</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>103</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*570.59</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>827952</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D36" s="1" t="s">