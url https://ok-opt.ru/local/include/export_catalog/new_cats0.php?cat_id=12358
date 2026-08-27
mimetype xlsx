--- v1 (2026-06-22)
+++ v2 (2026-08-27)
@@ -69,408 +69,408 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Смесители</t>
   </si>
   <si>
     <t>Комплектующие для смесителей</t>
   </si>
   <si>
     <t>Лейки и держатели</t>
   </si>
   <si>
     <t>Лейки GLAUF</t>
   </si>
   <si>
     <t>SMS-180266</t>
   </si>
   <si>
     <t>UHS-1102</t>
   </si>
   <si>
     <t>Лейка G.Lauf для душа, 1-функциональная, UHS-1102</t>
   </si>
   <si>
-    <t>301.19 руб.</t>
+    <t>246.54 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>SMS-180267</t>
+  </si>
+  <si>
+    <t>UHS-1104</t>
+  </si>
+  <si>
+    <t>Лейка G.Lauf для душа, 1-функциональная, UHS-1104</t>
+  </si>
+  <si>
+    <t>220.52 руб.</t>
+  </si>
+  <si>
+    <t>SMS-180268</t>
+  </si>
+  <si>
+    <t>UHS-1106</t>
+  </si>
+  <si>
+    <t>Лейка G.Lauf для душа, 1-функциональная, UHS-1106</t>
+  </si>
+  <si>
+    <t>112.73 руб.</t>
+  </si>
+  <si>
+    <t>SMS-180269</t>
+  </si>
+  <si>
+    <t>UHS-1606</t>
+  </si>
+  <si>
+    <t>Лейка G.Lauf для душа, 1-функциональная, UHS-1606</t>
+  </si>
+  <si>
+    <t>251.48 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>SMS-180270</t>
+  </si>
+  <si>
+    <t>UHS-1107</t>
+  </si>
+  <si>
+    <t>Лейка G.Lauf для душа, 1-функциональная, UHS-1107</t>
+  </si>
+  <si>
+    <t>161.06 руб.</t>
+  </si>
+  <si>
+    <t>SMS-180271</t>
+  </si>
+  <si>
+    <t>UHS-1108 BLUE</t>
+  </si>
+  <si>
+    <t>Лейка G.Lauf для душа, 1-функциональная, UHS-1108 BLUE</t>
+  </si>
+  <si>
+    <t>167.24 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>шт</t>
-[...67 lines deleted...]
-  <si>
     <t>SMS-180272</t>
   </si>
   <si>
     <t>UHS-1109</t>
   </si>
   <si>
     <t>Лейка G.Lauf для душа, 3-функциональная, UHS-1109</t>
   </si>
   <si>
-    <t>348.11 руб.</t>
+    <t>284.93 руб.</t>
   </si>
   <si>
     <t>SMS-180273</t>
   </si>
   <si>
     <t>UHS-1110</t>
   </si>
   <si>
     <t>Лейка G.Lauf для душа, 3-функциональная, UHS-1110</t>
   </si>
   <si>
-    <t>227.03 руб.</t>
+    <t>185.83 руб.</t>
   </si>
   <si>
     <t>SMS-180274</t>
   </si>
   <si>
     <t>UHS-1130</t>
   </si>
   <si>
     <t>Лейка G.Lauf для душа, 1-функциональная, UHS-1130</t>
   </si>
   <si>
-    <t>219.46 руб.</t>
+    <t>179.64 руб.</t>
   </si>
   <si>
     <t>SMS-180275</t>
   </si>
   <si>
     <t>UHS-1139</t>
   </si>
   <si>
     <t>Лейка G.Lauf для душа, 3-функциональная, UHS-1139</t>
   </si>
   <si>
-    <t>258.81 руб.</t>
+    <t>211.85 руб.</t>
   </si>
   <si>
     <t>SMS-180276</t>
   </si>
   <si>
     <t>UHS-1142</t>
   </si>
   <si>
-    <t>Лейка G.Lauf для душа, 3-функциональная, UHS-1142</t>
+    <t>(В)Лейка G.Lauf для душа, 3-функциональная, UHS-1142</t>
   </si>
   <si>
     <t>0.00 руб.</t>
   </si>
   <si>
     <t>SMS-180277</t>
   </si>
   <si>
     <t>UHS-1150</t>
   </si>
   <si>
     <t>Лейка G.Lauf для душа, 5-функциональная, UHS-1150</t>
   </si>
   <si>
-    <t>346.59 руб.</t>
+    <t>283.69 руб.</t>
   </si>
   <si>
     <t>SMS-180278</t>
   </si>
   <si>
     <t>UHS-1151</t>
   </si>
   <si>
     <t>Лейка G.Lauf для душа, 5-функциональная, UHS-1151</t>
   </si>
   <si>
-    <t>336.00 руб.</t>
+    <t>275.03 руб.</t>
   </si>
   <si>
     <t>SMS-180279</t>
   </si>
   <si>
     <t>UHS-1152KB</t>
   </si>
   <si>
     <t>Лейка G.Lauf для душа, 3-функциональная, UHS-1152KB</t>
   </si>
   <si>
-    <t>423.78 руб.</t>
+    <t>346.88 руб.</t>
   </si>
   <si>
     <t>SMS-180280</t>
   </si>
   <si>
     <t>UHS-1152GN</t>
   </si>
   <si>
     <t>Лейка G.Lauf для душа, 3-функциональная, UHS-1152GN</t>
   </si>
   <si>
     <t>SMS-180281</t>
   </si>
   <si>
     <t>UHS-1152OG</t>
   </si>
   <si>
     <t>Лейка G.Lauf для душа, 3-функциональная, UHS-1152OG</t>
   </si>
   <si>
     <t>SMS-180282</t>
   </si>
   <si>
     <t>UHS-1160</t>
   </si>
   <si>
     <t>Лейка G.Lauf для душа, 1-функциональная, UHS-1160</t>
   </si>
   <si>
-    <t>222.49 руб.</t>
+    <t>182.11 руб.</t>
   </si>
   <si>
     <t>SMS-180283</t>
   </si>
   <si>
     <t>UHS-1250</t>
   </si>
   <si>
     <t>Лейка G.Lauf для душа, 5-функциональная, UHS-1250</t>
   </si>
   <si>
-    <t>478.27 руб.</t>
+    <t>391.48 руб.</t>
   </si>
   <si>
     <t>SMS-180284</t>
   </si>
   <si>
     <t>UHS-1201</t>
   </si>
   <si>
     <t>Лейка G.Lauf для душа, 3-функциональная, UHS-1201</t>
   </si>
   <si>
-    <t>387.46 руб.</t>
+    <t>317.14 руб.</t>
   </si>
   <si>
     <t>SMS-180285</t>
   </si>
   <si>
     <t>UHS-1211</t>
   </si>
   <si>
     <t>Лейка G.Lauf для душа, 3-функциональная, UHS-1211</t>
   </si>
   <si>
-    <t>529.73 руб.</t>
+    <t>433.60 руб.</t>
   </si>
   <si>
     <t>SMS-180286</t>
   </si>
   <si>
     <t>UHS-1212</t>
   </si>
   <si>
     <t>Лейка G.Lauf для душа, 5-функциональная, UHS-1212</t>
   </si>
   <si>
-    <t>590.27 руб.</t>
+    <t>483.16 руб.</t>
   </si>
   <si>
     <t>SMS-180287</t>
   </si>
   <si>
     <t>UHS-1213</t>
   </si>
   <si>
     <t>Лейка G.Lauf для душа, 3-функциональная, UHS-1213</t>
   </si>
   <si>
-    <t>570.59 руб.</t>
+    <t>467.05 руб.</t>
   </si>
   <si>
     <t>SMS-180288</t>
   </si>
   <si>
     <t>UHS-1214</t>
   </si>
   <si>
     <t>Лейка G.Lauf для душа, 3-функциональная, UHS-1214</t>
   </si>
   <si>
     <t>SMS-180289</t>
   </si>
   <si>
     <t>UHS-1215</t>
   </si>
   <si>
-    <t>Лейка G.Lauf для душа, 1-функциональная, UHS-1215</t>
+    <t>(В)Лейка G.Lauf для душа, 1-функциональная, UHS-1215</t>
   </si>
   <si>
     <t>SMS-180290</t>
   </si>
   <si>
     <t>UHS-1231</t>
   </si>
   <si>
     <t>Лейка G.Lauf для душа, 5-функциональная, UHS-1231</t>
   </si>
   <si>
-    <t>693.19 руб.</t>
+    <t>567.40 руб.</t>
   </si>
   <si>
     <t>SMS-180291</t>
   </si>
   <si>
     <t>UHS-1232</t>
   </si>
   <si>
     <t>Лейка G.Lauf для душа, 5-функциональная, UHS-1232</t>
   </si>
   <si>
-    <t>611.46 руб.</t>
+    <t>500.50 руб.</t>
   </si>
   <si>
     <t>SMS-180293</t>
   </si>
   <si>
     <t>UHS-2101</t>
   </si>
   <si>
     <t>Лейка G.Lauf для биде UHS-2101</t>
   </si>
   <si>
-    <t>198.27 руб.</t>
+    <t>162.30 руб.</t>
   </si>
   <si>
     <t>SMS-180294</t>
   </si>
   <si>
     <t>UHS-2102</t>
   </si>
   <si>
     <t>Лейка G.Lauf для биде 1-функц. UHS-2102</t>
   </si>
   <si>
-    <t>184.65 руб.</t>
+    <t>151.14 руб.</t>
   </si>
   <si>
     <t>SMS-180368</t>
   </si>
   <si>
     <t>UZJ-1213</t>
   </si>
   <si>
     <t>держатель G.Lauf для лейки метал. UZJ-1213</t>
   </si>
   <si>
-    <t>379.89 руб.</t>
+    <t>310.96 руб.</t>
   </si>
   <si>
     <t>SMS-180369</t>
   </si>
   <si>
     <t>UZJ-3201</t>
   </si>
   <si>
     <t>держатель G.Lauf для лейки метал. UZJ-3201</t>
   </si>
   <si>
     <t>SMS-180418</t>
   </si>
   <si>
     <t>SHS-2110</t>
   </si>
   <si>
     <t>Лейка для биде Solone (карт.коробка) 1-функц., SHS-2110</t>
   </si>
   <si>
-    <t>351.13 руб.</t>
+    <t>287.41 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1938,379 +1938,379 @@
       <c r="F5" s="9"/>
       <c r="G5" s="9"/>
       <c r="H5" s="9"/>
       <c r="I5" s="9"/>
       <c r="J5" s="9"/>
       <c r="K5" s="9"/>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>827348</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="G6" s="2">
-        <v>3</v>
+      <c r="G6" s="2" t="s">
+        <v>18</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
-      <c r="I6" s="1" t="s">
-        <v>18</v>
+      <c r="I6" s="1">
+        <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*301.19</f>
+        <f>J6*246.54</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>827349</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*269.41</f>
+        <f>J7*220.52</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>831601</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="G8" s="2" t="s">
-        <v>28</v>
+      <c r="G8" s="2">
+        <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*137.73</f>
+        <f>J8*112.73</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>831602</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="F9" s="2" t="s">
+      <c r="G9" s="2" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*307.24</f>
+        <f>J9*251.48</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>831603</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="E10" s="2" t="s">
+      <c r="F10" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="F10" s="2" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G10" s="2" t="s">
+        <v>18</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
-      <c r="I10" s="1" t="s">
-        <v>33</v>
+      <c r="I10" s="1">
+        <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*196.76</f>
+        <f>J10*161.06</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>831604</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="F11" s="2" t="s">
+      <c r="G11" s="2" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*204.32</f>
+        <f>J11*167.24</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>831605</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="G12" s="2">
-        <v>0</v>
+      <c r="G12" s="2" t="s">
+        <v>18</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
-      <c r="I12" s="1" t="s">
-        <v>18</v>
+      <c r="I12" s="1">
+        <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*348.11</f>
+        <f>J12*284.93</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>831606</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="G13" s="2">
-        <v>0</v>
+      <c r="G13" s="2" t="s">
+        <v>18</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
-      <c r="I13" s="1" t="s">
-        <v>18</v>
+      <c r="I13" s="1">
+        <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*227.03</f>
+        <f>J13*185.83</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>831607</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*219.46</f>
+        <f>J14*179.64</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>831608</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>57</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*258.81</f>
+        <f>J15*211.85</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>831609</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>61</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
@@ -2323,449 +2323,449 @@
         <v>19</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*0.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>831610</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="G17" s="2" t="s">
-        <v>28</v>
+      <c r="G17" s="2">
+        <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*346.59</f>
+        <f>J17*283.69</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>831611</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>68</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="G18" s="2" t="s">
-        <v>18</v>
+      <c r="G18" s="2">
+        <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*336.00</f>
+        <f>J18*275.03</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>831612</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>73</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
-      <c r="I19" s="1" t="s">
-        <v>33</v>
+      <c r="I19" s="1">
+        <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*423.78</f>
+        <f>J19*346.88</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>831613</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>73</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*423.78</f>
+        <f>J20*346.88</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>831614</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>78</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>79</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>73</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*423.78</f>
+        <f>J21*346.88</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>831615</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>81</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>82</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>83</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*222.49</f>
+        <f>J22*182.11</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>831616</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>86</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>87</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*478.27</f>
+        <f>J23*391.48</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>831617</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>89</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>90</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>91</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>28</v>
+        <v>41</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*387.46</f>
+        <f>J24*317.14</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>831618</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>93</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>94</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>95</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*529.73</f>
+        <f>J25*433.60</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>831619</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>96</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>98</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>99</v>
       </c>
-      <c r="G26" s="2" t="s">
-        <v>28</v>
+      <c r="G26" s="2">
+        <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*590.27</f>
+        <f>J26*483.16</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>831620</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>100</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>102</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>103</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*570.59</f>
+        <f>J27*467.05</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>831621</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>106</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="G28" s="2" t="s">
-        <v>18</v>
+      <c r="G28" s="2">
+        <v>8</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*478.27</f>
+        <f>J28*391.48</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>831622</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>107</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>108</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>109</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>61</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2">
@@ -2778,274 +2778,274 @@
         <v>19</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*0.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>831623</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>111</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>112</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="G30" s="2">
-        <v>8</v>
+      <c r="G30" s="2" t="s">
+        <v>41</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*693.19</f>
+        <f>J30*567.40</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>831624</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>117</v>
       </c>
-      <c r="G31" s="2">
-        <v>0</v>
+      <c r="G31" s="2" t="s">
+        <v>41</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*611.46</f>
+        <f>J31*500.50</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>827350</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>119</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>120</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>121</v>
       </c>
       <c r="G32" s="2">
         <v>0</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*198.27</f>
+        <f>J32*162.30</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>827351</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>123</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>125</v>
       </c>
       <c r="G33" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*184.65</f>
+        <f>J33*151.14</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>827407</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>128</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>129</v>
       </c>
       <c r="G34" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*379.89</f>
+        <f>J34*310.96</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>827408</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>130</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>131</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>132</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>103</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*570.59</f>
+        <f>J35*467.05</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>827952</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>134</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>135</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>136</v>
       </c>
       <c r="G36" s="2">
         <v>0</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*351.13</f>
+        <f>J36*287.41</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>