--- v0 (2026-04-20)
+++ v1 (2026-08-27)
@@ -69,255 +69,255 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Смесители</t>
   </si>
   <si>
     <t>Комплектующие для смесителей</t>
   </si>
   <si>
     <t>Лейки и держатели</t>
   </si>
   <si>
     <t>Лейки VIEIR</t>
   </si>
   <si>
     <t>SMS-330046</t>
   </si>
   <si>
     <t>VR1001</t>
   </si>
   <si>
     <t>Лейка душевая  однорежимная VIEIR (1/40шт)</t>
   </si>
   <si>
-    <t>496.86 руб.</t>
+    <t>524.58 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>SMS-330047</t>
   </si>
   <si>
     <t>VR1002</t>
   </si>
   <si>
-    <t>601.23 руб.</t>
+    <t>634.77 руб.</t>
   </si>
   <si>
     <t>SMS-330048</t>
   </si>
   <si>
     <t>VR1031</t>
   </si>
   <si>
-    <t>558.60 руб.</t>
+    <t>589.77 руб.</t>
   </si>
   <si>
     <t>SMS-330049</t>
   </si>
   <si>
     <t>VR1033</t>
   </si>
   <si>
-    <t>563.01 руб.</t>
+    <t>594.42 руб.</t>
   </si>
   <si>
     <t>SMS-330050</t>
   </si>
   <si>
     <t>VR1044</t>
   </si>
   <si>
-    <t>554.19 руб.</t>
+    <t>585.11 руб.</t>
   </si>
   <si>
     <t>SMS-330051</t>
   </si>
   <si>
     <t>VR3001</t>
   </si>
   <si>
     <t>Лейка душевая  3 функции VIEIR (1/40шт)</t>
   </si>
   <si>
     <t>0.00 руб.</t>
   </si>
   <si>
+    <t>SMS-330052</t>
+  </si>
+  <si>
+    <t>VR3002</t>
+  </si>
+  <si>
+    <t>Лейка душевая  2 функции (переключение кнопкой) VIEIR (1/40шт)</t>
+  </si>
+  <si>
+    <t>SMS-330053</t>
+  </si>
+  <si>
+    <t>VR3003</t>
+  </si>
+  <si>
     <t>&gt;10</t>
   </si>
   <si>
-    <t>SMS-330052</t>
-[...13 lines deleted...]
-  <si>
     <t>SMS-330054</t>
   </si>
   <si>
     <t>VR3003F</t>
   </si>
   <si>
     <t>SMS-330055</t>
   </si>
   <si>
     <t>VR3004</t>
   </si>
   <si>
-    <t>608.58 руб.</t>
+    <t>642.53 руб.</t>
   </si>
   <si>
     <t>SMS-330056</t>
   </si>
   <si>
     <t>VR3005</t>
   </si>
   <si>
-    <t>676.20 руб.</t>
+    <t>713.93 руб.</t>
   </si>
   <si>
     <t>SMS-330057</t>
   </si>
   <si>
     <t>VR3006</t>
   </si>
   <si>
-    <t>1 055.46 руб.</t>
+    <t>1 114.35 руб.</t>
   </si>
   <si>
     <t>SMS-330058</t>
   </si>
   <si>
     <t>VR3031</t>
   </si>
   <si>
-    <t>655.62 руб.</t>
+    <t>692.20 руб.</t>
   </si>
   <si>
     <t>SMS-330059</t>
   </si>
   <si>
     <t>VR3033</t>
   </si>
   <si>
     <t>SMS-330060</t>
   </si>
   <si>
     <t>VR3083</t>
   </si>
   <si>
-    <t>896.70 руб.</t>
+    <t>946.73 руб.</t>
   </si>
   <si>
     <t>SMS-330061</t>
   </si>
   <si>
     <t>VR3083C</t>
   </si>
   <si>
     <t>Лейка душевая  3 функции (черная) VIEIR (1/40шт)</t>
   </si>
   <si>
-    <t>889.35 руб.</t>
+    <t>938.97 руб.</t>
   </si>
   <si>
     <t>SMS-330062</t>
   </si>
   <si>
     <t>VR3083F</t>
   </si>
   <si>
     <t>Лейка душевая  3 функции (белая) VIEIR (1/40шт)</t>
   </si>
   <si>
     <t>SMS-330063</t>
   </si>
   <si>
     <t>VR5002</t>
   </si>
   <si>
     <t>Лейка душевая  5 функций VIEIR (1/40шт)</t>
   </si>
   <si>
-    <t>748.23 руб.</t>
+    <t>789.98 руб.</t>
   </si>
   <si>
     <t>SMS-330064</t>
   </si>
   <si>
     <t>VR5003</t>
   </si>
   <si>
-    <t>905.52 руб.</t>
+    <t>956.04 руб.</t>
   </si>
   <si>
     <t>SMS-330065</t>
   </si>
   <si>
     <t>VR5005</t>
   </si>
   <si>
-    <t>906.99 руб.</t>
+    <t>957.59 руб.</t>
   </si>
   <si>
     <t>SMS-330066</t>
   </si>
   <si>
     <t>VR5006</t>
   </si>
   <si>
-    <t>667.38 руб.</t>
+    <t>704.62 руб.</t>
   </si>
   <si>
     <t>SMS-330067</t>
   </si>
   <si>
     <t>VR5011</t>
   </si>
   <si>
-    <t>812.91 руб.</t>
+    <t>858.27 руб.</t>
   </si>
   <si>
     <t>SMS-330068</t>
   </si>
   <si>
     <t>VR5012</t>
   </si>
   <si>
-    <t>1 005.48 руб.</t>
+    <t>1 061.58 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1558,821 +1558,821 @@
       <c r="C6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*496.86</f>
+        <f>J6*524.58</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>826078</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*601.23</f>
+        <f>J7*634.77</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>826079</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*558.60</f>
+        <f>J8*589.77</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>826080</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*563.01</f>
+        <f>J9*594.42</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>826081</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*554.19</f>
+        <f>J10*585.11</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>826082</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="G11" s="2" t="s">
-        <v>35</v>
+      <c r="G11" s="2">
+        <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*0.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>826083</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*0.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>826084</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*0.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>826085</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>42</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G14" s="2">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*0.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>826086</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*608.58</f>
+        <f>J15*642.53</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>826087</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*676.20</f>
+        <f>J16*713.93</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>826088</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>50</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*1055.46</f>
+        <f>J17*1114.35</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>826089</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*655.62</f>
+        <f>J18*692.20</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>826090</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*655.62</f>
+        <f>J19*692.20</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>826091</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>59</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*896.70</f>
+        <f>J20*946.73</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>826092</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>63</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*889.35</f>
+        <f>J21*938.97</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>826093</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>63</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*889.35</f>
+        <f>J22*938.97</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>826094</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>70</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*748.23</f>
+        <f>J23*789.98</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>826095</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>72</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>73</v>
       </c>
       <c r="G24" s="2">
         <v>0</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*905.52</f>
+        <f>J24*956.04</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>826096</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>76</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*906.99</f>
+        <f>J25*957.59</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>826097</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>78</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>79</v>
       </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*667.38</f>
+        <f>J26*704.62</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>826098</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>81</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>82</v>
       </c>
       <c r="G27" s="2">
         <v>4</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*812.91</f>
+        <f>J27*858.27</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>826099</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>84</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G28" s="2">
         <v>1</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*1005.48</f>
+        <f>J28*1061.58</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>