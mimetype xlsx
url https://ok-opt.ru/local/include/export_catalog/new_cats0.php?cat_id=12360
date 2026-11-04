--- v2 (2026-08-27)
+++ v3 (2026-11-04)
@@ -96,51 +96,51 @@
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>OTM-110067</t>
   </si>
   <si>
     <t>Держатель настенный для лейки пластик хром</t>
   </si>
   <si>
     <t>18.81 руб.</t>
   </si>
   <si>
     <t>&gt;500</t>
   </si>
   <si>
     <t>VER-100196</t>
   </si>
   <si>
     <t>MG09</t>
   </si>
   <si>
     <t>Душевая лейка 1-режимная хром КОБРА</t>
   </si>
   <si>
-    <t>69.84 руб.</t>
+    <t>66.95 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -847,51 +847,51 @@
       <c r="C8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*69.84</f>
+        <f>J8*66.95</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>