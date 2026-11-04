--- v2 (2026-08-27)
+++ v3 (2026-11-04)
@@ -1584,51 +1584,51 @@
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*283.69</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>831631</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*283.69</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>831632</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D11" s="1" t="s">
@@ -1653,52 +1653,52 @@
         <v>19</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*299.81</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>831633</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="G12" s="2">
-        <v>0</v>
+      <c r="G12" s="2" t="s">
+        <v>39</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*349.36</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>831634</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D13" s="1" t="s">
@@ -1863,87 +1863,87 @@
         <v>19</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*517.84</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>831639</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="G18" s="2">
-        <v>0</v>
+      <c r="G18" s="2" t="s">
+        <v>39</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*525.27</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>831640</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>71</v>
       </c>
-      <c r="G19" s="2">
-        <v>0</v>
+      <c r="G19" s="2" t="s">
+        <v>31</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*558.72</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>831641</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D20" s="1" t="s">
@@ -2003,87 +2003,87 @@
         <v>19</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*634.30</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>831643</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>81</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>82</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="G22" s="2">
-        <v>6</v>
+      <c r="G22" s="2" t="s">
+        <v>31</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*467.05</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>827357</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>86</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>87</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*608.27</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>831018</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D24" s="1" t="s">