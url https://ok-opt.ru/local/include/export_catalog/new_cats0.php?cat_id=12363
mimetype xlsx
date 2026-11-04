--- v0 (2026-04-20)
+++ v1 (2026-11-04)
@@ -69,51 +69,51 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Смесители</t>
   </si>
   <si>
     <t>Комплектующие для смесителей</t>
   </si>
   <si>
     <t>Шланги для душа</t>
   </si>
   <si>
     <t>Шланги для душа РАЗНЫЕ</t>
   </si>
   <si>
     <t>OTM-110058</t>
   </si>
   <si>
     <t>Шланг для душа 1/2 металлический имп-имп ЭКОНОМ (150см) (100шт)</t>
   </si>
   <si>
     <t>107.73 руб.</t>
   </si>
   <si>
-    <t>&gt;100</t>
+    <t>&gt;50</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>SCH-100142</t>
   </si>
   <si>
     <t>Шланг для душа виниловый 150 см белый (упак.30)</t>
   </si>
   <si>
     <t>278.30 руб.</t>
   </si>
   <si>
     <t>SCH-100143</t>
   </si>
   <si>
     <t>Шланг для душа виниловый 150 см серый (упак.30)</t>
   </si>
   <si>
     <t>SCH-100144</t>
   </si>
   <si>
     <t>Шланг для душа виниловый 150 см черный матовый (упак.30)</t>
   </si>