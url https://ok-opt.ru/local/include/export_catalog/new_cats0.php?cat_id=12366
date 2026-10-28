--- v7 (2026-09-13)
+++ v8 (2026-10-28)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="525">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="526">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -745,50 +745,53 @@
   <si>
     <t>Шланг полив резиновый 20мм армированный напорный КОРДОВЫЙ (бухта 25м)</t>
   </si>
   <si>
     <t>111.38 руб.</t>
   </si>
   <si>
     <t>PVH-110216</t>
   </si>
   <si>
     <t>Шланг полив резиновый 20мм армированный напорный КОРДОВЫЙ (бухта 50м)</t>
   </si>
   <si>
     <t>&gt;1000</t>
   </si>
   <si>
     <t>PVH-110217</t>
   </si>
   <si>
     <t>Шланг полив резиновый 25мм армированный напорный КОРДОВЫЙ (бухта 25м)</t>
   </si>
   <si>
     <t>160.99 руб.</t>
   </si>
   <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
     <t>PVH-110218</t>
   </si>
   <si>
     <t>Шланг полив резиновый 25мм армированный напорный КОРДОВЫЙ (бухта 50м)</t>
   </si>
   <si>
     <t>Шланги поливочные саморастягивающиеся</t>
   </si>
   <si>
     <t>PVH-110221</t>
   </si>
   <si>
     <t>Шланг саморастягивающийся 2,5-7,5м в комплекте с коннекторами и пистолетом, синий</t>
   </si>
   <si>
     <t>527.90 руб.</t>
   </si>
   <si>
     <t>PVH-110222</t>
   </si>
   <si>
     <t>Шланг саморастягивающийся 5-15м в комплекте с коннекторами и пистолетом, синий</t>
   </si>
   <si>
     <t>853.63 руб.</t>
@@ -1294,348 +1297,348 @@
   <si>
     <t>1 504.80 руб.</t>
   </si>
   <si>
     <t>SIO-100231</t>
   </si>
   <si>
     <t>Душ металл 9 режимов Belamos (6305)</t>
   </si>
   <si>
     <t>1 421.20 руб.</t>
   </si>
   <si>
     <t>Поплавковые клапана для емкостей</t>
   </si>
   <si>
     <t>VER-001167</t>
   </si>
   <si>
     <t>VRQ98-3</t>
   </si>
   <si>
     <t>Поплавковый клапан с плоской штангой для емкости, 5 осей 1/2" (100/10шт)</t>
   </si>
   <si>
-    <t>498.53 руб.</t>
+    <t>495.88 руб.</t>
   </si>
   <si>
     <t>VER-001168</t>
   </si>
   <si>
     <t>VRQ98-4</t>
   </si>
   <si>
     <t>Поплавковый клапан с плоской штангой для емкости, 5 осей 3/4" (60/6шт)</t>
   </si>
   <si>
-    <t>736.95 руб.</t>
+    <t>733.04 руб.</t>
   </si>
   <si>
     <t>VER-001169</t>
   </si>
   <si>
     <t>VRQ98-5</t>
   </si>
   <si>
     <t>Поплавковый клапан с плоской штангой для емкости, 5 осей 1" (40/4шт)</t>
   </si>
   <si>
-    <t>949.06 руб.</t>
+    <t>944.02 руб.</t>
   </si>
   <si>
     <t>VER-001170</t>
   </si>
   <si>
     <t>VRQ98-6</t>
   </si>
   <si>
     <t>Поплавковый клапан с плоской штангой для емкости, 5 осей 1 1/4" (20/10шт)</t>
   </si>
   <si>
-    <t>2 226.34 руб.</t>
+    <t>2 214.52 руб.</t>
   </si>
   <si>
     <t>VER-001171</t>
   </si>
   <si>
     <t>VRQ98-7</t>
   </si>
   <si>
     <t>Поплавковый клапан с плоской штангой для емкости, 5 осей 1 1/2" (18/6шт)</t>
   </si>
   <si>
-    <t>3 328.67 руб.</t>
+    <t>3 311.00 руб.</t>
   </si>
   <si>
     <t>VER-001172</t>
   </si>
   <si>
     <t>VRQ98-8</t>
   </si>
   <si>
     <t>Поплавковый клапан с плоской штангой для емкости, 5 осей 2" (12/4шт)</t>
   </si>
   <si>
-    <t>4 355.14 руб.</t>
+    <t>4 332.02 руб.</t>
   </si>
   <si>
     <t>VER-001414</t>
   </si>
   <si>
     <t>VRQ56-4</t>
   </si>
   <si>
     <t>Поплавок для клапана с плоской штангой ⌀120мм 1/2" - 3/4" (80/1шт)</t>
   </si>
   <si>
-    <t>108.38 руб.</t>
+    <t>107.80 руб.</t>
   </si>
   <si>
     <t>VER-001415</t>
   </si>
   <si>
     <t>VRQ56-5</t>
   </si>
   <si>
     <t>Поплавок для клапана с плоской штангой ⌀150мм  1" (50/1шт)</t>
   </si>
   <si>
-    <t>165.66 руб.</t>
+    <t>164.78 руб.</t>
   </si>
   <si>
     <t>VER-001416</t>
   </si>
   <si>
     <t>VRQ56-6</t>
   </si>
   <si>
     <t>Поплавок для клапана с плоской штангой ⌀180 мм  1 1/4" (30/1шт)</t>
   </si>
   <si>
-    <t>332.87 руб.</t>
+    <t>331.10 руб.</t>
   </si>
   <si>
     <t>VER-001417</t>
   </si>
   <si>
     <t>VRQ56-7</t>
   </si>
   <si>
     <t>Поплавок для клапана с плоской штангой ⌀200 мм  11/2"- 2" (20/1шт)</t>
   </si>
   <si>
-    <t>410.28 руб.</t>
+    <t>408.10 руб.</t>
   </si>
   <si>
     <t>Компрессоры</t>
   </si>
   <si>
     <t>VER-001534</t>
   </si>
   <si>
     <t>VRPA1-65</t>
   </si>
   <si>
     <t>Компрессор для септика и пруда 38Вт (4/1шт)</t>
   </si>
   <si>
-    <t>13 313.15 руб.</t>
+    <t>13 242.46 руб.</t>
   </si>
   <si>
     <t>VER-001535</t>
   </si>
   <si>
     <t>VRPA1-80</t>
   </si>
   <si>
     <t>Компрессор для септика и пруда 55Вт (4/1шт)</t>
   </si>
   <si>
-    <t>13 642.92 руб.</t>
+    <t>13 570.48 руб.</t>
   </si>
   <si>
     <t>VER-001536</t>
   </si>
   <si>
     <t>VRPA1-100</t>
   </si>
   <si>
     <t>Компрессор для септика и пруда 65Вт (4/1шт)</t>
   </si>
   <si>
-    <t>14 302.46 руб.</t>
+    <t>14 226.52 руб.</t>
   </si>
   <si>
     <t>VER-001659</t>
   </si>
   <si>
     <t>VRPA1-120</t>
   </si>
   <si>
     <t>Компрессор для септика и пруда 100Вт (2/1шт)</t>
   </si>
   <si>
-    <t>17 244.08 руб.</t>
+    <t>17 152.52 руб.</t>
   </si>
   <si>
     <t>VER-001660</t>
   </si>
   <si>
     <t>VRPA1-150</t>
   </si>
   <si>
     <t>Компрессор для септика и пруда 120Вт (2/1шт)</t>
   </si>
   <si>
-    <t>27 169.72 руб.</t>
+    <t>27 025.46 руб.</t>
   </si>
   <si>
     <t>Рукав напорный</t>
   </si>
   <si>
     <t>UNI-102113</t>
   </si>
   <si>
     <t>Рукав напорный (25мм; 25м)</t>
   </si>
   <si>
-    <t>1 644.00 руб.</t>
+    <t>1 823.00 руб.</t>
   </si>
   <si>
     <t>UNI-102114</t>
   </si>
   <si>
     <t>Рукав напорный (32мм; 25м)</t>
   </si>
   <si>
-    <t>1 768.00 руб.</t>
+    <t>1 960.00 руб.</t>
   </si>
   <si>
     <t>UNI-102115</t>
   </si>
   <si>
     <t>Рукав напорный (32мм; 50м)</t>
   </si>
   <si>
     <t>3 620.00 руб.</t>
   </si>
   <si>
     <t>UNI-102116</t>
   </si>
   <si>
     <t>Рукав напорный (40мм; 25м)</t>
   </si>
   <si>
-    <t>1 830.00 руб.</t>
+    <t>2 098.00 руб.</t>
   </si>
   <si>
     <t>UNI-102117</t>
   </si>
   <si>
     <t>Рукав напорный (40мм; 50м)</t>
   </si>
   <si>
     <t>3 830.00 руб.</t>
   </si>
   <si>
     <t>UNI-102118</t>
   </si>
   <si>
     <t>Рукав напорный (50мм; 25м)</t>
   </si>
   <si>
-    <t>2 037.00 руб.</t>
+    <t>2 358.00 руб.</t>
   </si>
   <si>
     <t>UNI-102119</t>
   </si>
   <si>
     <t>Рукав напорный (50мм; 50м)</t>
   </si>
   <si>
     <t>4 446.00 руб.</t>
   </si>
   <si>
     <t>UNI-102120</t>
   </si>
   <si>
     <t>Рукав напорный (65мм; 25м)</t>
   </si>
   <si>
     <t>2 649.00 руб.</t>
   </si>
   <si>
     <t>UNI-102121</t>
   </si>
   <si>
     <t>Рукав напорный (65мм; 50м)</t>
   </si>
   <si>
     <t>5 462.00 руб.</t>
   </si>
   <si>
     <t>UNI-102122</t>
   </si>
   <si>
     <t>Рукав напорный (80мм; 25м)</t>
   </si>
   <si>
-    <t>3 022.00 руб.</t>
+    <t>3 631.00 руб.</t>
   </si>
   <si>
     <t>UNI-102123</t>
   </si>
   <si>
     <t>Соединитель пластиковый DN25</t>
   </si>
   <si>
     <t>UNI-102124</t>
   </si>
   <si>
     <t>Соединитель пластиковый DN50</t>
   </si>
   <si>
-    <t>58.90 руб.</t>
+    <t>62.60 руб.</t>
   </si>
   <si>
     <t>UNI-102125</t>
   </si>
   <si>
     <t>Соединитель пластиковый DN65</t>
   </si>
   <si>
     <t>75.90 руб.</t>
   </si>
   <si>
     <t>UNI-102126</t>
   </si>
   <si>
     <t>Соединитель пластиковый DN80</t>
   </si>
   <si>
-    <t>99.00 руб.</t>
+    <t>103.50 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -6157,51 +6160,51 @@
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="5"/>
     </row>
     <row r="4" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A4" s="1"/>
       <c r="B4" s="1">
         <v>882761</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G4" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
       <c r="I4" s="1">
         <v>0</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K4" s="2" t="str">
         <f>J4*3203.20</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>882762</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="1"/>
@@ -6289,51 +6292,51 @@
       <c r="J7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*2436.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>882765</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D8" s="1"/>
       <c r="E8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G8" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*2802.80</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>882766</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D9" s="1"/>
@@ -8711,3071 +8714,3071 @@
       <c r="J83" s="3" t="s">
         <v>219</v>
       </c>
       <c r="K83" s="2" t="str">
         <f>J83*111.38</f>
         <v>0</v>
       </c>
       <c r="L83" s="5"/>
     </row>
     <row r="84" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>882745</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>239</v>
       </c>
       <c r="D84" s="1"/>
       <c r="E84" s="2" t="s">
         <v>240</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>241</v>
       </c>
       <c r="G84" s="2" t="s">
-        <v>218</v>
+        <v>242</v>
       </c>
       <c r="H84" s="2">
         <v>0</v>
       </c>
       <c r="I84" s="1">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="s">
         <v>219</v>
       </c>
       <c r="K84" s="2" t="str">
         <f>J84*160.99</f>
         <v>0</v>
       </c>
       <c r="L84" s="5"/>
     </row>
     <row r="85" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>882746</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D85" s="1"/>
       <c r="E85" s="2" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>241</v>
       </c>
       <c r="G85" s="2">
         <v>0</v>
       </c>
       <c r="H85" s="2">
         <v>0</v>
       </c>
       <c r="I85" s="1">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="s">
         <v>219</v>
       </c>
       <c r="K85" s="2" t="str">
         <f>J85*160.99</f>
         <v>0</v>
       </c>
       <c r="L85" s="5"/>
     </row>
     <row r="86" spans="1:12" outlineLevel="2">
       <c r="A86" s="8" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B86" s="8"/>
       <c r="C86" s="8"/>
       <c r="D86" s="8"/>
       <c r="E86" s="8"/>
       <c r="F86" s="8"/>
       <c r="G86" s="8"/>
       <c r="H86" s="8"/>
       <c r="I86" s="8"/>
       <c r="J86" s="8"/>
       <c r="K86" s="8"/>
       <c r="L86" s="5"/>
     </row>
     <row r="87" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>882749</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="D87" s="1"/>
       <c r="E87" s="2" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="F87" s="2" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="G87" s="2">
         <v>0</v>
       </c>
       <c r="H87" s="2">
         <v>0</v>
       </c>
       <c r="I87" s="1">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K87" s="2" t="str">
         <f>J87*527.90</f>
         <v>0</v>
       </c>
       <c r="L87" s="5"/>
     </row>
     <row r="88" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>882750</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D88" s="1"/>
       <c r="E88" s="2" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F88" s="2" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="G88" s="2">
         <v>7</v>
       </c>
       <c r="H88" s="2">
         <v>0</v>
       </c>
       <c r="I88" s="1">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K88" s="2" t="str">
         <f>J88*853.63</f>
         <v>0</v>
       </c>
       <c r="L88" s="5"/>
     </row>
     <row r="89" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>882751</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D89" s="1"/>
       <c r="E89" s="2" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F89" s="2" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="G89" s="2">
         <v>9</v>
       </c>
       <c r="H89" s="2">
         <v>0</v>
       </c>
       <c r="I89" s="1">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K89" s="2" t="str">
         <f>J89*1108.22</f>
         <v>0</v>
       </c>
       <c r="L89" s="5"/>
     </row>
     <row r="90" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>882752</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D90" s="1"/>
       <c r="E90" s="2" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F90" s="2" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="G90" s="2">
         <v>0</v>
       </c>
       <c r="H90" s="2">
         <v>0</v>
       </c>
       <c r="I90" s="1">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K90" s="2" t="str">
         <f>J90*1454.54</f>
         <v>0</v>
       </c>
       <c r="L90" s="5"/>
     </row>
     <row r="91" spans="1:12" outlineLevel="4">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>959537</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D91" s="1">
         <v>36705</v>
       </c>
       <c r="E91" s="2" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F91" s="2" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="G91" s="2">
         <v>0</v>
       </c>
       <c r="H91" s="2">
         <v>0</v>
       </c>
       <c r="I91" s="1">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K91" s="2" t="str">
         <f>J91*1500.00</f>
         <v>0</v>
       </c>
       <c r="L91" s="5"/>
     </row>
     <row r="92" spans="1:12" outlineLevel="4">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>959538</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D92" s="1">
         <v>56805</v>
       </c>
       <c r="E92" s="2" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F92" s="2" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="G92" s="2">
         <v>0</v>
       </c>
       <c r="H92" s="2">
         <v>0</v>
       </c>
       <c r="I92" s="1">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K92" s="2" t="str">
         <f>J92*1967.00</f>
         <v>0</v>
       </c>
       <c r="L92" s="5"/>
     </row>
     <row r="93" spans="1:12" outlineLevel="4">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>959539</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D93" s="1">
         <v>10494</v>
       </c>
       <c r="E93" s="2" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F93" s="2" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="G93" s="2">
         <v>0</v>
       </c>
       <c r="H93" s="2">
         <v>0</v>
       </c>
       <c r="I93" s="1">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K93" s="2" t="str">
         <f>J93*2516.00</f>
         <v>0</v>
       </c>
       <c r="L93" s="5"/>
     </row>
     <row r="94" spans="1:12" outlineLevel="2">
       <c r="A94" s="8" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B94" s="8"/>
       <c r="C94" s="8"/>
       <c r="D94" s="8"/>
       <c r="E94" s="8"/>
       <c r="F94" s="8"/>
       <c r="G94" s="8"/>
       <c r="H94" s="8"/>
       <c r="I94" s="8"/>
       <c r="J94" s="8"/>
       <c r="K94" s="8"/>
       <c r="L94" s="5"/>
     </row>
     <row r="95" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>882720</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="D95" s="1"/>
       <c r="E95" s="2" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="F95" s="2" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="G95" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H95" s="2">
         <v>0</v>
       </c>
       <c r="I95" s="1">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K95" s="2" t="str">
         <f>J95*2388.96</f>
         <v>0</v>
       </c>
       <c r="L95" s="5"/>
     </row>
     <row r="96" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>882726</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="D96" s="1"/>
       <c r="E96" s="2" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="F96" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="G96" s="2">
         <v>0</v>
       </c>
       <c r="H96" s="2">
         <v>0</v>
       </c>
       <c r="I96" s="1">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K96" s="2" t="str">
         <f>J96*2444.22</f>
         <v>0</v>
       </c>
       <c r="L96" s="5"/>
     </row>
     <row r="97" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>882747</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="D97" s="1"/>
       <c r="E97" s="2" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="F97" s="2" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="G97" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H97" s="2">
         <v>0</v>
       </c>
       <c r="I97" s="1">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K97" s="2" t="str">
         <f>J97*2500.00</f>
         <v>0</v>
       </c>
       <c r="L97" s="5"/>
     </row>
     <row r="98" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>882748</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="D98" s="1"/>
       <c r="E98" s="2" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="F98" s="2" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="G98" s="2">
         <v>0</v>
       </c>
       <c r="H98" s="2">
         <v>0</v>
       </c>
       <c r="I98" s="1">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K98" s="2" t="str">
         <f>J98*2500.10</f>
         <v>0</v>
       </c>
       <c r="L98" s="5"/>
     </row>
     <row r="99" spans="1:12" outlineLevel="1">
       <c r="A99" s="7" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B99" s="7"/>
       <c r="C99" s="7"/>
       <c r="D99" s="7"/>
       <c r="E99" s="7"/>
       <c r="F99" s="7"/>
       <c r="G99" s="7"/>
       <c r="H99" s="7"/>
       <c r="I99" s="7"/>
       <c r="J99" s="7"/>
       <c r="K99" s="7"/>
       <c r="L99" s="5"/>
     </row>
     <row r="100" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
         <v>882931</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="D100" s="1"/>
       <c r="E100" s="2" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F100" s="2" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="G100" s="2">
         <v>0</v>
       </c>
       <c r="H100" s="2">
         <v>0</v>
       </c>
       <c r="I100" s="1">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K100" s="2" t="str">
         <f>J100*236.72</f>
         <v>0</v>
       </c>
       <c r="L100" s="5"/>
     </row>
     <row r="101" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
         <v>882932</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="D101" s="1"/>
       <c r="E101" s="2" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F101" s="2" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="G101" s="2">
         <v>0</v>
       </c>
       <c r="H101" s="2">
         <v>0</v>
       </c>
       <c r="I101" s="1">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K101" s="2" t="str">
         <f>J101*223.68</f>
         <v>0</v>
       </c>
       <c r="L101" s="5"/>
     </row>
     <row r="102" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
         <v>882933</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="D102" s="1"/>
       <c r="E102" s="2" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F102" s="2" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="G102" s="2">
         <v>0</v>
       </c>
       <c r="H102" s="2">
         <v>0</v>
       </c>
       <c r="I102" s="1">
         <v>0</v>
       </c>
       <c r="J102" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K102" s="2" t="str">
         <f>J102*223.68</f>
         <v>0</v>
       </c>
       <c r="L102" s="5"/>
     </row>
     <row r="103" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
         <v>882934</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="D103" s="1"/>
       <c r="E103" s="2" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F103" s="2" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="G103" s="2">
         <v>0</v>
       </c>
       <c r="H103" s="2">
         <v>0</v>
       </c>
       <c r="I103" s="1">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K103" s="2" t="str">
         <f>J103*236.72</f>
         <v>0</v>
       </c>
       <c r="L103" s="5"/>
     </row>
     <row r="104" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
         <v>882935</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="D104" s="1"/>
       <c r="E104" s="2" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="F104" s="2" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="G104" s="2">
         <v>0</v>
       </c>
       <c r="H104" s="2">
         <v>0</v>
       </c>
       <c r="I104" s="1">
         <v>0</v>
       </c>
       <c r="J104" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K104" s="2" t="str">
         <f>J104*515.10</f>
         <v>0</v>
       </c>
       <c r="L104" s="5"/>
     </row>
     <row r="105" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
         <v>882936</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="D105" s="1"/>
       <c r="E105" s="2" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="F105" s="2" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="G105" s="2">
         <v>10</v>
       </c>
       <c r="H105" s="2">
         <v>0</v>
       </c>
       <c r="I105" s="1">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K105" s="2" t="str">
         <f>J105*705.34</f>
         <v>0</v>
       </c>
       <c r="L105" s="5"/>
     </row>
     <row r="106" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
         <v>882937</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="D106" s="1"/>
       <c r="E106" s="2" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="F106" s="2" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="G106" s="2">
         <v>0</v>
       </c>
       <c r="H106" s="2">
         <v>0</v>
       </c>
       <c r="I106" s="1">
         <v>0</v>
       </c>
       <c r="J106" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K106" s="2" t="str">
         <f>J106*559.16</f>
         <v>0</v>
       </c>
       <c r="L106" s="5"/>
     </row>
     <row r="107" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
         <v>882938</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="D107" s="1"/>
       <c r="E107" s="2" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F107" s="2" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="G107" s="2">
         <v>0</v>
       </c>
       <c r="H107" s="2">
         <v>0</v>
       </c>
       <c r="I107" s="1">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K107" s="2" t="str">
         <f>J107*675.64</f>
         <v>0</v>
       </c>
       <c r="L107" s="5"/>
     </row>
     <row r="108" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
         <v>882939</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="D108" s="1"/>
       <c r="E108" s="2" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="F108" s="2" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="G108" s="2">
         <v>0</v>
       </c>
       <c r="H108" s="2">
         <v>0</v>
       </c>
       <c r="I108" s="1">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K108" s="2" t="str">
         <f>J108*440.20</f>
         <v>0</v>
       </c>
       <c r="L108" s="5"/>
     </row>
     <row r="109" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
         <v>882940</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D109" s="1"/>
       <c r="E109" s="2" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="F109" s="2" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="G109" s="2">
         <v>0</v>
       </c>
       <c r="H109" s="2">
         <v>0</v>
       </c>
       <c r="I109" s="1">
         <v>0</v>
       </c>
       <c r="J109" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K109" s="2" t="str">
         <f>J109*440.20</f>
         <v>0</v>
       </c>
       <c r="L109" s="5"/>
     </row>
     <row r="110" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
         <v>882941</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="D110" s="1"/>
       <c r="E110" s="2" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F110" s="2" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="G110" s="2">
         <v>5</v>
       </c>
       <c r="H110" s="2">
         <v>0</v>
       </c>
       <c r="I110" s="1">
         <v>0</v>
       </c>
       <c r="J110" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K110" s="2" t="str">
         <f>J110*602.40</f>
         <v>0</v>
       </c>
       <c r="L110" s="5"/>
     </row>
     <row r="111" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
         <v>882942</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="D111" s="1"/>
       <c r="E111" s="2" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="F111" s="2" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="G111" s="2">
         <v>10</v>
       </c>
       <c r="H111" s="2">
         <v>0</v>
       </c>
       <c r="I111" s="1">
         <v>0</v>
       </c>
       <c r="J111" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K111" s="2" t="str">
         <f>J111*304.40</f>
         <v>0</v>
       </c>
       <c r="L111" s="5"/>
     </row>
     <row r="112" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
         <v>882943</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D112" s="1"/>
       <c r="E112" s="2" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F112" s="2" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="G112" s="2">
         <v>10</v>
       </c>
       <c r="H112" s="2">
         <v>0</v>
       </c>
       <c r="I112" s="1">
         <v>0</v>
       </c>
       <c r="J112" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K112" s="2" t="str">
         <f>J112*375.32</f>
         <v>0</v>
       </c>
       <c r="L112" s="5"/>
     </row>
     <row r="113" spans="1:12" outlineLevel="1">
       <c r="A113" s="7" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="B113" s="7"/>
       <c r="C113" s="7"/>
       <c r="D113" s="7"/>
       <c r="E113" s="7"/>
       <c r="F113" s="7"/>
       <c r="G113" s="7"/>
       <c r="H113" s="7"/>
       <c r="I113" s="7"/>
       <c r="J113" s="7"/>
       <c r="K113" s="7"/>
       <c r="L113" s="5"/>
     </row>
     <row r="114" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
         <v>883074</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="E114" s="2" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="2" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G114" s="2" t="s">
         <v>213</v>
       </c>
       <c r="H114" s="2">
         <v>0</v>
       </c>
       <c r="I114" s="1">
         <v>0</v>
       </c>
       <c r="J114" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K114" s="2" t="str">
         <f>J114*129.03</f>
         <v>0</v>
       </c>
       <c r="L114" s="5"/>
     </row>
     <row r="115" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
         <v>883075</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="E115" s="2" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="F115" s="2" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="G115" s="2">
         <v>-1</v>
       </c>
       <c r="H115" s="2">
         <v>0</v>
       </c>
       <c r="I115" s="1">
         <v>0</v>
       </c>
       <c r="J115" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K115" s="2" t="str">
         <f>J115*148.58</f>
         <v>0</v>
       </c>
       <c r="L115" s="5"/>
     </row>
     <row r="116" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
         <v>883076</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="E116" s="2" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="F116" s="2" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="G116" s="2" t="s">
         <v>213</v>
       </c>
       <c r="H116" s="2">
         <v>0</v>
       </c>
       <c r="I116" s="1">
         <v>0</v>
       </c>
       <c r="J116" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K116" s="2" t="str">
         <f>J116*136.85</f>
         <v>0</v>
       </c>
       <c r="L116" s="5"/>
     </row>
     <row r="117" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
         <v>883077</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="E117" s="2" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="F117" s="2" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="G117" s="2" t="s">
         <v>213</v>
       </c>
       <c r="H117" s="2">
         <v>0</v>
       </c>
       <c r="I117" s="1">
         <v>0</v>
       </c>
       <c r="J117" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K117" s="2" t="str">
         <f>J117*154.53</f>
         <v>0</v>
       </c>
       <c r="L117" s="5"/>
     </row>
     <row r="118" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
         <v>883078</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E118" s="2" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F118" s="2" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="G118" s="2">
         <v>1</v>
       </c>
       <c r="H118" s="2">
         <v>0</v>
       </c>
       <c r="I118" s="1">
         <v>0</v>
       </c>
       <c r="J118" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K118" s="2" t="str">
         <f>J118*107.10</f>
         <v>0</v>
       </c>
       <c r="L118" s="5"/>
     </row>
     <row r="119" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
         <v>883079</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="E119" s="2" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="F119" s="2" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="G119" s="2">
         <v>0</v>
       </c>
       <c r="H119" s="2">
         <v>0</v>
       </c>
       <c r="I119" s="1">
         <v>0</v>
       </c>
       <c r="J119" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K119" s="2" t="str">
         <f>J119*119.00</f>
         <v>0</v>
       </c>
       <c r="L119" s="5"/>
     </row>
     <row r="120" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
         <v>883081</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E120" s="2" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F120" s="2" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="G120" s="2">
         <v>0</v>
       </c>
       <c r="H120" s="2">
         <v>0</v>
       </c>
       <c r="I120" s="1">
         <v>0</v>
       </c>
       <c r="J120" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K120" s="2" t="str">
         <f>J120*129.20</f>
         <v>0</v>
       </c>
       <c r="L120" s="5"/>
     </row>
     <row r="121" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
         <v>883082</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="E121" s="2" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="F121" s="2" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="G121" s="2">
         <v>5</v>
       </c>
       <c r="H121" s="2">
         <v>0</v>
       </c>
       <c r="I121" s="1">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K121" s="2" t="str">
         <f>J121*88.40</f>
         <v>0</v>
       </c>
       <c r="L121" s="5"/>
     </row>
     <row r="122" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
         <v>883083</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="E122" s="2" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="F122" s="2" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="G122" s="2" t="s">
         <v>44</v>
       </c>
       <c r="H122" s="2">
         <v>0</v>
       </c>
       <c r="I122" s="1">
         <v>0</v>
       </c>
       <c r="J122" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K122" s="2" t="str">
         <f>J122*119.00</f>
         <v>0</v>
       </c>
       <c r="L122" s="5"/>
     </row>
     <row r="123" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
         <v>883084</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="D123" s="1">
         <v>5002</v>
       </c>
       <c r="E123" s="2" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="F123" s="2" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="G123" s="2">
         <v>0</v>
       </c>
       <c r="H123" s="2">
         <v>0</v>
       </c>
       <c r="I123" s="1">
         <v>0</v>
       </c>
       <c r="J123" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K123" s="2" t="str">
         <f>J123*175.95</f>
         <v>0</v>
       </c>
       <c r="L123" s="5"/>
     </row>
     <row r="124" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
         <v>883085</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D124" s="1">
         <v>5804</v>
       </c>
       <c r="E124" s="2" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="F124" s="2" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="G124" s="2">
         <v>0</v>
       </c>
       <c r="H124" s="2">
         <v>0</v>
       </c>
       <c r="I124" s="1">
         <v>0</v>
       </c>
       <c r="J124" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K124" s="2" t="str">
         <f>J124*51.00</f>
         <v>0</v>
       </c>
       <c r="L124" s="5"/>
     </row>
     <row r="125" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
         <v>883086</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="D125" s="1">
         <v>5803</v>
       </c>
       <c r="E125" s="2" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="F125" s="2" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G125" s="2" t="s">
         <v>44</v>
       </c>
       <c r="H125" s="2">
         <v>0</v>
       </c>
       <c r="I125" s="1">
         <v>0</v>
       </c>
       <c r="J125" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K125" s="2" t="str">
         <f>J125*61.20</f>
         <v>0</v>
       </c>
       <c r="L125" s="5"/>
     </row>
     <row r="126" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
         <v>883087</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="D126" s="1">
         <v>5705</v>
       </c>
       <c r="E126" s="2" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="F126" s="2" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="G126" s="2">
         <v>0</v>
       </c>
       <c r="H126" s="2">
         <v>0</v>
       </c>
       <c r="I126" s="1">
         <v>0</v>
       </c>
       <c r="J126" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K126" s="2" t="str">
         <f>J126*49.30</f>
         <v>0</v>
       </c>
       <c r="L126" s="5"/>
     </row>
     <row r="127" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
         <v>883088</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="D127" s="1">
         <v>5805</v>
       </c>
       <c r="E127" s="2" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="F127" s="2" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="G127" s="2">
         <v>0</v>
       </c>
       <c r="H127" s="2">
         <v>0</v>
       </c>
       <c r="I127" s="1">
         <v>0</v>
       </c>
       <c r="J127" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K127" s="2" t="str">
         <f>J127*45.90</f>
         <v>0</v>
       </c>
       <c r="L127" s="5"/>
     </row>
     <row r="128" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
         <v>883089</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="D128" s="1">
         <v>5701</v>
       </c>
       <c r="E128" s="2" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="F128" s="2" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="G128" s="2">
         <v>0</v>
       </c>
       <c r="H128" s="2">
         <v>0</v>
       </c>
       <c r="I128" s="1">
         <v>0</v>
       </c>
       <c r="J128" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K128" s="2" t="str">
         <f>J128*44.20</f>
         <v>0</v>
       </c>
       <c r="L128" s="5"/>
     </row>
     <row r="129" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
         <v>883090</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="D129" s="1">
         <v>5801</v>
       </c>
       <c r="E129" s="2" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="F129" s="2" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="G129" s="2">
         <v>0</v>
       </c>
       <c r="H129" s="2">
         <v>0</v>
       </c>
       <c r="I129" s="1">
         <v>0</v>
       </c>
       <c r="J129" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K129" s="2" t="str">
         <f>J129*37.40</f>
         <v>0</v>
       </c>
       <c r="L129" s="5"/>
     </row>
     <row r="130" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
         <v>883091</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="E130" s="2" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="F130" s="2" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="G130" s="2" t="s">
         <v>44</v>
       </c>
       <c r="H130" s="2">
         <v>0</v>
       </c>
       <c r="I130" s="1">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K130" s="2" t="str">
         <f>J130*39.10</f>
         <v>0</v>
       </c>
       <c r="L130" s="5"/>
     </row>
     <row r="131" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
         <v>883092</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E131" s="2" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F131" s="2" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="G131" s="2" t="s">
         <v>213</v>
       </c>
       <c r="H131" s="2">
         <v>0</v>
       </c>
       <c r="I131" s="1">
         <v>0</v>
       </c>
       <c r="J131" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K131" s="2" t="str">
         <f>J131*41.14</f>
         <v>0</v>
       </c>
       <c r="L131" s="5"/>
     </row>
     <row r="132" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
         <v>883093</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="E132" s="2" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F132" s="2" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="G132" s="2">
         <v>5</v>
       </c>
       <c r="H132" s="2">
         <v>0</v>
       </c>
       <c r="I132" s="1">
         <v>0</v>
       </c>
       <c r="J132" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K132" s="2" t="str">
         <f>J132*39.10</f>
         <v>0</v>
       </c>
       <c r="L132" s="5"/>
     </row>
     <row r="133" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
         <v>883094</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="E133" s="2" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="F133" s="2" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="G133" s="2" t="s">
         <v>44</v>
       </c>
       <c r="H133" s="2">
         <v>0</v>
       </c>
       <c r="I133" s="1">
         <v>0</v>
       </c>
       <c r="J133" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K133" s="2" t="str">
         <f>J133*101.66</f>
         <v>0</v>
       </c>
       <c r="L133" s="5"/>
     </row>
     <row r="134" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
         <v>883095</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="E134" s="2" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="F134" s="2" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="G134" s="2" t="s">
         <v>44</v>
       </c>
       <c r="H134" s="2">
         <v>0</v>
       </c>
       <c r="I134" s="1">
         <v>0</v>
       </c>
       <c r="J134" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K134" s="2" t="str">
         <f>J134*265.88</f>
         <v>0</v>
       </c>
       <c r="L134" s="5"/>
     </row>
     <row r="135" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
         <v>883096</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E135" s="2" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="F135" s="2" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="G135" s="2" t="s">
         <v>213</v>
       </c>
       <c r="H135" s="2">
         <v>0</v>
       </c>
       <c r="I135" s="1">
         <v>0</v>
       </c>
       <c r="J135" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K135" s="2" t="str">
         <f>J135*281.52</f>
         <v>0</v>
       </c>
       <c r="L135" s="5"/>
     </row>
     <row r="136" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
         <v>883097</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E136" s="2" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="F136" s="2" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="G136" s="2" t="s">
         <v>44</v>
       </c>
       <c r="H136" s="2">
         <v>0</v>
       </c>
       <c r="I136" s="1">
         <v>0</v>
       </c>
       <c r="J136" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K136" s="2" t="str">
         <f>J136*291.38</f>
         <v>0</v>
       </c>
       <c r="L136" s="5"/>
     </row>
     <row r="137" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
         <v>883098</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E137" s="2" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="F137" s="2" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="G137" s="2" t="s">
         <v>44</v>
       </c>
       <c r="H137" s="2">
         <v>0</v>
       </c>
       <c r="I137" s="1">
         <v>0</v>
       </c>
       <c r="J137" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K137" s="2" t="str">
         <f>J137*372.30</f>
         <v>0</v>
       </c>
       <c r="L137" s="5"/>
     </row>
     <row r="138" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
         <v>883099</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="D138" s="1">
         <v>7215</v>
       </c>
       <c r="E138" s="2" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="F138" s="2" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="G138" s="2">
         <v>3</v>
       </c>
       <c r="H138" s="2">
         <v>0</v>
       </c>
       <c r="I138" s="1">
         <v>0</v>
       </c>
       <c r="J138" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K138" s="2" t="str">
         <f>J138*961.86</f>
         <v>0</v>
       </c>
       <c r="L138" s="5"/>
     </row>
     <row r="139" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
         <v>883100</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="E139" s="2" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="F139" s="2" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="G139" s="2">
         <v>0</v>
       </c>
       <c r="H139" s="2">
         <v>0</v>
       </c>
       <c r="I139" s="1">
         <v>0</v>
       </c>
       <c r="J139" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K139" s="2" t="str">
         <f>J139*1042.10</f>
         <v>0</v>
       </c>
       <c r="L139" s="5"/>
     </row>
     <row r="140" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
         <v>883101</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="D140" s="1">
         <v>7216</v>
       </c>
       <c r="E140" s="2" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="F140" s="2" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G140" s="2">
         <v>3</v>
       </c>
       <c r="H140" s="2">
         <v>0</v>
       </c>
       <c r="I140" s="1">
         <v>0</v>
       </c>
       <c r="J140" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K140" s="2" t="str">
         <f>J140*1088.00</f>
         <v>0</v>
       </c>
       <c r="L140" s="5"/>
     </row>
     <row r="141" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
         <v>883102</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="D141" s="1">
         <v>6307</v>
       </c>
       <c r="E141" s="2" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="F141" s="2" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="G141" s="2">
         <v>0</v>
       </c>
       <c r="H141" s="2">
         <v>0</v>
       </c>
       <c r="I141" s="1">
         <v>0</v>
       </c>
       <c r="J141" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K141" s="2" t="str">
         <f>J141*1233.69</f>
         <v>0</v>
       </c>
       <c r="L141" s="5"/>
     </row>
     <row r="142" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
         <v>883103</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="D142" s="1">
         <v>6303</v>
       </c>
       <c r="E142" s="2" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="F142" s="2" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="G142" s="2">
         <v>0</v>
       </c>
       <c r="H142" s="2">
         <v>0</v>
       </c>
       <c r="I142" s="1">
         <v>0</v>
       </c>
       <c r="J142" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K142" s="2" t="str">
         <f>J142*1504.80</f>
         <v>0</v>
       </c>
       <c r="L142" s="5"/>
     </row>
     <row r="143" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
         <v>883104</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="D143" s="1">
         <v>6305</v>
       </c>
       <c r="E143" s="2" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="F143" s="2" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="G143" s="2">
         <v>0</v>
       </c>
       <c r="H143" s="2">
         <v>0</v>
       </c>
       <c r="I143" s="1">
         <v>0</v>
       </c>
       <c r="J143" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K143" s="2" t="str">
         <f>J143*1421.20</f>
         <v>0</v>
       </c>
       <c r="L143" s="5"/>
     </row>
     <row r="144" spans="1:12" outlineLevel="1">
       <c r="A144" s="7" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="B144" s="7"/>
       <c r="C144" s="7"/>
       <c r="D144" s="7"/>
       <c r="E144" s="7"/>
       <c r="F144" s="7"/>
       <c r="G144" s="7"/>
       <c r="H144" s="7"/>
       <c r="I144" s="7"/>
       <c r="J144" s="7"/>
       <c r="K144" s="7"/>
       <c r="L144" s="5"/>
     </row>
     <row r="145" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
         <v>884724</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="E145" s="2" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="F145" s="2" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="G145" s="2" t="s">
         <v>44</v>
       </c>
       <c r="H145" s="2">
         <v>0</v>
       </c>
       <c r="I145" s="1">
         <v>0</v>
       </c>
       <c r="J145" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K145" s="2" t="str">
-        <f>J145*498.53</f>
+        <f>J145*495.88</f>
         <v>0</v>
       </c>
       <c r="L145" s="5"/>
     </row>
     <row r="146" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
         <v>884725</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E146" s="2" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F146" s="2" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="G146" s="2" t="s">
         <v>44</v>
       </c>
       <c r="H146" s="2">
         <v>0</v>
       </c>
       <c r="I146" s="1">
         <v>0</v>
       </c>
       <c r="J146" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K146" s="2" t="str">
-        <f>J146*736.95</f>
+        <f>J146*733.04</f>
         <v>0</v>
       </c>
       <c r="L146" s="5"/>
     </row>
     <row r="147" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
         <v>884726</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="E147" s="2" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F147" s="2" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="G147" s="2" t="s">
         <v>44</v>
       </c>
       <c r="H147" s="2">
         <v>0</v>
       </c>
       <c r="I147" s="1">
         <v>0</v>
       </c>
       <c r="J147" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K147" s="2" t="str">
-        <f>J147*949.06</f>
+        <f>J147*944.02</f>
         <v>0</v>
       </c>
       <c r="L147" s="5"/>
     </row>
     <row r="148" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
         <v>884727</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="E148" s="2" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F148" s="2" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="G148" s="2">
         <v>10</v>
       </c>
       <c r="H148" s="2">
         <v>0</v>
       </c>
       <c r="I148" s="1">
         <v>0</v>
       </c>
       <c r="J148" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K148" s="2" t="str">
-        <f>J148*2226.34</f>
+        <f>J148*2214.52</f>
         <v>0</v>
       </c>
       <c r="L148" s="5"/>
     </row>
     <row r="149" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
         <v>884728</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E149" s="2" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F149" s="2" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="G149" s="2">
         <v>6</v>
       </c>
       <c r="H149" s="2">
         <v>0</v>
       </c>
       <c r="I149" s="1">
         <v>0</v>
       </c>
       <c r="J149" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K149" s="2" t="str">
-        <f>J149*3328.67</f>
+        <f>J149*3311.00</f>
         <v>0</v>
       </c>
       <c r="L149" s="5"/>
     </row>
     <row r="150" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
         <v>884729</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="E150" s="2" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="F150" s="2" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="G150" s="2">
         <v>4</v>
       </c>
       <c r="H150" s="2">
         <v>0</v>
       </c>
       <c r="I150" s="1">
         <v>0</v>
       </c>
       <c r="J150" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K150" s="2" t="str">
-        <f>J150*4355.14</f>
+        <f>J150*4332.02</f>
         <v>0</v>
       </c>
       <c r="L150" s="5"/>
     </row>
     <row r="151" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
         <v>886013</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="E151" s="2" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="F151" s="2" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="G151" s="2" t="s">
         <v>44</v>
       </c>
       <c r="H151" s="2">
         <v>0</v>
       </c>
       <c r="I151" s="1">
         <v>0</v>
       </c>
       <c r="J151" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K151" s="2" t="str">
-        <f>J151*108.38</f>
+        <f>J151*107.80</f>
         <v>0</v>
       </c>
       <c r="L151" s="5"/>
     </row>
     <row r="152" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
         <v>886014</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="D152" s="1" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E152" s="2" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F152" s="2" t="s">
-        <v>453</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>454</v>
+      </c>
+      <c r="G152" s="2" t="s">
+        <v>44</v>
       </c>
       <c r="H152" s="2">
         <v>0</v>
       </c>
       <c r="I152" s="1">
         <v>0</v>
       </c>
       <c r="J152" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K152" s="2" t="str">
-        <f>J152*165.66</f>
+        <f>J152*164.78</f>
         <v>0</v>
       </c>
       <c r="L152" s="5"/>
     </row>
     <row r="153" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
         <v>886015</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E153" s="2" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F153" s="2" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="G153" s="2">
         <v>10</v>
       </c>
       <c r="H153" s="2">
         <v>0</v>
       </c>
       <c r="I153" s="1">
         <v>0</v>
       </c>
       <c r="J153" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K153" s="2" t="str">
-        <f>J153*332.87</f>
+        <f>J153*331.10</f>
         <v>0</v>
       </c>
       <c r="L153" s="5"/>
     </row>
     <row r="154" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
         <v>886016</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="E154" s="2" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="F154" s="2" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="G154" s="2">
         <v>5</v>
       </c>
       <c r="H154" s="2">
         <v>0</v>
       </c>
       <c r="I154" s="1">
         <v>0</v>
       </c>
       <c r="J154" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K154" s="2" t="str">
-        <f>J154*410.28</f>
+        <f>J154*408.10</f>
         <v>0</v>
       </c>
       <c r="L154" s="5"/>
     </row>
     <row r="155" spans="1:12" outlineLevel="1">
       <c r="A155" s="7" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="B155" s="7"/>
       <c r="C155" s="7"/>
       <c r="D155" s="7"/>
       <c r="E155" s="7"/>
       <c r="F155" s="7"/>
       <c r="G155" s="7"/>
       <c r="H155" s="7"/>
       <c r="I155" s="7"/>
       <c r="J155" s="7"/>
       <c r="K155" s="7"/>
       <c r="L155" s="5"/>
     </row>
     <row r="156" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
         <v>885840</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="E156" s="2" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="F156" s="2" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="G156" s="2">
         <v>3</v>
       </c>
       <c r="H156" s="2">
         <v>0</v>
       </c>
       <c r="I156" s="1">
         <v>0</v>
       </c>
       <c r="J156" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K156" s="2" t="str">
-        <f>J156*13313.15</f>
+        <f>J156*13242.46</f>
         <v>0</v>
       </c>
       <c r="L156" s="5"/>
     </row>
     <row r="157" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
         <v>885841</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E157" s="2" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F157" s="2" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="G157" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="H157" s="2">
         <v>0</v>
       </c>
       <c r="I157" s="1">
         <v>0</v>
       </c>
       <c r="J157" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K157" s="2" t="str">
-        <f>J157*13642.92</f>
+        <f>J157*13570.48</f>
         <v>0</v>
       </c>
       <c r="L157" s="5"/>
     </row>
     <row r="158" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
         <v>885842</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E158" s="2" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F158" s="2" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="G158" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H158" s="2">
         <v>0</v>
       </c>
       <c r="I158" s="1">
         <v>0</v>
       </c>
       <c r="J158" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K158" s="2" t="str">
-        <f>J158*14302.46</f>
+        <f>J158*14226.52</f>
         <v>0</v>
       </c>
       <c r="L158" s="5"/>
     </row>
     <row r="159" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
         <v>955766</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="D159" s="1" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E159" s="2" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F159" s="2" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="G159" s="2">
         <v>0</v>
       </c>
       <c r="H159" s="2">
         <v>0</v>
       </c>
       <c r="I159" s="1">
         <v>0</v>
       </c>
       <c r="J159" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K159" s="2" t="str">
-        <f>J159*17244.08</f>
+        <f>J159*17152.52</f>
         <v>0</v>
       </c>
       <c r="L159" s="5"/>
     </row>
     <row r="160" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
         <v>955767</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="D160" s="1" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="E160" s="2" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="F160" s="2" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G160" s="2">
         <v>0</v>
       </c>
       <c r="H160" s="2">
         <v>0</v>
       </c>
       <c r="I160" s="1">
         <v>0</v>
       </c>
       <c r="J160" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K160" s="2" t="str">
-        <f>J160*27169.72</f>
+        <f>J160*27025.46</f>
         <v>0</v>
       </c>
       <c r="L160" s="5"/>
     </row>
     <row r="161" spans="1:12" outlineLevel="1">
       <c r="A161" s="7" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="B161" s="7"/>
       <c r="C161" s="7"/>
       <c r="D161" s="7"/>
       <c r="E161" s="7"/>
       <c r="F161" s="7"/>
       <c r="G161" s="7"/>
       <c r="H161" s="7"/>
       <c r="I161" s="7"/>
       <c r="J161" s="7"/>
       <c r="K161" s="7"/>
       <c r="L161" s="5"/>
     </row>
     <row r="162" spans="1:12" outlineLevel="3">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
         <v>959540</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="D162" s="1">
         <v>57690</v>
       </c>
       <c r="E162" s="2" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="2" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="2">
         <v>0</v>
       </c>
       <c r="H162" s="2">
         <v>0</v>
       </c>
       <c r="I162" s="1">
         <v>0</v>
       </c>
       <c r="J162" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K162" s="2" t="str">
-        <f>J162*1644.00</f>
+        <f>J162*1823.00</f>
         <v>0</v>
       </c>
       <c r="L162" s="5"/>
     </row>
     <row r="163" spans="1:12" outlineLevel="3">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
         <v>959541</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="D163" s="1">
         <v>30852</v>
       </c>
       <c r="E163" s="2" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="F163" s="2" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="G163" s="2">
         <v>0</v>
       </c>
       <c r="H163" s="2">
         <v>0</v>
       </c>
       <c r="I163" s="1">
         <v>0</v>
       </c>
       <c r="J163" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K163" s="2" t="str">
-        <f>J163*1768.00</f>
+        <f>J163*1960.00</f>
         <v>0</v>
       </c>
       <c r="L163" s="5"/>
     </row>
     <row r="164" spans="1:12" outlineLevel="3">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
         <v>959542</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="D164" s="1">
         <v>97345</v>
       </c>
       <c r="E164" s="2" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="F164" s="2" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="G164" s="2">
         <v>0</v>
       </c>
       <c r="H164" s="2">
         <v>0</v>
       </c>
       <c r="I164" s="1">
         <v>0</v>
       </c>
       <c r="J164" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K164" s="2" t="str">
         <f>J164*3620.00</f>
         <v>0</v>
       </c>
       <c r="L164" s="5"/>
     </row>
     <row r="165" spans="1:12" outlineLevel="3">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
         <v>959543</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="D165" s="1">
         <v>43638</v>
       </c>
       <c r="E165" s="2" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="F165" s="2" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="G165" s="2">
         <v>0</v>
       </c>
       <c r="H165" s="2">
         <v>0</v>
       </c>
       <c r="I165" s="1">
         <v>0</v>
       </c>
       <c r="J165" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K165" s="2" t="str">
-        <f>J165*1830.00</f>
+        <f>J165*2098.00</f>
         <v>0</v>
       </c>
       <c r="L165" s="5"/>
     </row>
     <row r="166" spans="1:12" outlineLevel="3">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
         <v>959544</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="D166" s="1">
         <v>72046</v>
       </c>
       <c r="E166" s="2" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="F166" s="2" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="G166" s="2">
         <v>0</v>
       </c>
       <c r="H166" s="2">
         <v>0</v>
       </c>
       <c r="I166" s="1">
         <v>0</v>
       </c>
       <c r="J166" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K166" s="2" t="str">
         <f>J166*3830.00</f>
         <v>0</v>
       </c>
       <c r="L166" s="5"/>
     </row>
     <row r="167" spans="1:12" outlineLevel="3">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
         <v>959545</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="D167" s="1">
         <v>95956</v>
       </c>
       <c r="E167" s="2" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="F167" s="2" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="G167" s="2">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="H167" s="2">
         <v>0</v>
       </c>
       <c r="I167" s="1">
         <v>0</v>
       </c>
       <c r="J167" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K167" s="2" t="str">
-        <f>J167*2037.00</f>
+        <f>J167*2358.00</f>
         <v>0</v>
       </c>
       <c r="L167" s="5"/>
     </row>
     <row r="168" spans="1:12" outlineLevel="3">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
         <v>959546</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="D168" s="1">
         <v>87500</v>
       </c>
       <c r="E168" s="2" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F168" s="2" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="G168" s="2">
         <v>0</v>
       </c>
       <c r="H168" s="2">
         <v>0</v>
       </c>
       <c r="I168" s="1">
         <v>0</v>
       </c>
       <c r="J168" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K168" s="2" t="str">
         <f>J168*4446.00</f>
         <v>0</v>
       </c>
       <c r="L168" s="5"/>
     </row>
     <row r="169" spans="1:12" outlineLevel="3">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
         <v>959547</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="D169" s="1">
         <v>77651</v>
       </c>
       <c r="E169" s="2" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="F169" s="2" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="G169" s="2">
         <v>0</v>
       </c>
       <c r="H169" s="2">
         <v>0</v>
       </c>
       <c r="I169" s="1">
         <v>0</v>
       </c>
       <c r="J169" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K169" s="2" t="str">
         <f>J169*2649.00</f>
         <v>0</v>
       </c>
       <c r="L169" s="5"/>
     </row>
     <row r="170" spans="1:12" outlineLevel="3">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
         <v>959548</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="D170" s="1">
         <v>99848</v>
       </c>
       <c r="E170" s="2" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="F170" s="2" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="G170" s="2">
         <v>0</v>
       </c>
       <c r="H170" s="2">
         <v>0</v>
       </c>
       <c r="I170" s="1">
         <v>0</v>
       </c>
       <c r="J170" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K170" s="2" t="str">
         <f>J170*5462.00</f>
         <v>0</v>
       </c>
       <c r="L170" s="5"/>
     </row>
     <row r="171" spans="1:12" outlineLevel="3">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
         <v>959549</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="D171" s="1">
         <v>26429</v>
       </c>
       <c r="E171" s="2" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="F171" s="2" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="G171" s="2">
         <v>0</v>
       </c>
       <c r="H171" s="2">
         <v>0</v>
       </c>
       <c r="I171" s="1">
         <v>0</v>
       </c>
       <c r="J171" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K171" s="2" t="str">
-        <f>J171*3022.00</f>
+        <f>J171*3631.00</f>
         <v>0</v>
       </c>
       <c r="L171" s="5"/>
     </row>
     <row r="172" spans="1:12" outlineLevel="3">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
         <v>959550</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="D172" s="1">
         <v>92244</v>
       </c>
       <c r="E172" s="2" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="F172" s="2" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="G172" s="2">
         <v>0</v>
       </c>
       <c r="H172" s="2">
         <v>0</v>
       </c>
       <c r="I172" s="1">
         <v>0</v>
       </c>
       <c r="J172" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K172" s="2" t="str">
         <f>J172*45.90</f>
         <v>0</v>
       </c>
       <c r="L172" s="5"/>
     </row>
     <row r="173" spans="1:12" outlineLevel="3">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
         <v>959551</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="D173" s="1">
         <v>26547</v>
       </c>
       <c r="E173" s="2" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="F173" s="2" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="G173" s="2">
         <v>0</v>
       </c>
       <c r="H173" s="2">
         <v>0</v>
       </c>
       <c r="I173" s="1">
         <v>0</v>
       </c>
       <c r="J173" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K173" s="2" t="str">
-        <f>J173*58.90</f>
+        <f>J173*62.60</f>
         <v>0</v>
       </c>
       <c r="L173" s="5"/>
     </row>
     <row r="174" spans="1:12" outlineLevel="3">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
         <v>959552</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="D174" s="1">
         <v>74652</v>
       </c>
       <c r="E174" s="2" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="F174" s="2" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="G174" s="2">
         <v>0</v>
       </c>
       <c r="H174" s="2">
         <v>0</v>
       </c>
       <c r="I174" s="1">
         <v>0</v>
       </c>
       <c r="J174" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K174" s="2" t="str">
         <f>J174*75.90</f>
         <v>0</v>
       </c>
       <c r="L174" s="5"/>
     </row>
     <row r="175" spans="1:12" outlineLevel="3">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
         <v>959553</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="D175" s="1">
         <v>66054</v>
       </c>
       <c r="E175" s="2" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="F175" s="2" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="G175" s="2">
         <v>0</v>
       </c>
       <c r="H175" s="2">
         <v>0</v>
       </c>
       <c r="I175" s="1">
         <v>0</v>
       </c>
       <c r="J175" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K175" s="2" t="str">
-        <f>J175*99.00</f>
+        <f>J175*103.50</f>
         <v>0</v>
       </c>
       <c r="L175" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A11:K11"/>
     <mergeCell ref="A24:K24"/>
     <mergeCell ref="A99:K99"/>
     <mergeCell ref="A113:K113"/>
     <mergeCell ref="A144:K144"/>
     <mergeCell ref="A155:K155"/>
     <mergeCell ref="A161:K161"/>
     <mergeCell ref="A25:K25"/>
     <mergeCell ref="A56:K56"/>
     <mergeCell ref="A70:K70"/>
     <mergeCell ref="A75:K75"/>
     <mergeCell ref="A86:K86"/>
     <mergeCell ref="A94:K94"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>