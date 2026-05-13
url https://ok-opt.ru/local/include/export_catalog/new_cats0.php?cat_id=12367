--- v0 (2026-03-16)
+++ v1 (2026-05-13)
@@ -996,51 +996,51 @@
       <c r="J7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*2436.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>882765</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D8" s="1"/>
       <c r="E8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G8" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*2802.80</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>882766</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D9" s="1"/>