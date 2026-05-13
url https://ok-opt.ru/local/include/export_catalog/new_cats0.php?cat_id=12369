--- v0 (2026-03-16)
+++ v1 (2026-05-13)
@@ -1,66 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="227">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="229">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -87,582 +88,588 @@
   <si>
     <t>1 002.56 руб.</t>
   </si>
   <si>
     <t>бух</t>
   </si>
   <si>
     <t>PVH-110002</t>
   </si>
   <si>
     <t>Шланг ПВХ для полива 1/2" (12,5мм) 3 слоя Bravura Green (-10*+60*, 5бар) UV защита (бухта 50м)</t>
   </si>
   <si>
     <t>2 005.13 руб.</t>
   </si>
   <si>
     <t>PVH-110003</t>
   </si>
   <si>
     <t>Шланг ПВХ для полива 3/4" (19мм) 3 слоя Bravura Green (-10*+60*, 5бар) UV защита,зеленый (бухта 25м)</t>
   </si>
   <si>
     <t>1 403.59 руб.</t>
   </si>
   <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>PVH-110004</t>
+  </si>
+  <si>
+    <t>Шланг ПВХ для полива 3/4" (19мм) 3 слоя Bravura Green (-10*+60*, 5бар) UV защита (бухта 50м)</t>
+  </si>
+  <si>
+    <t>2 807.18 руб.</t>
+  </si>
+  <si>
+    <t>PVH-110005</t>
+  </si>
+  <si>
+    <t>Шланг ПВХ для полива 1/2" (12,5мм) 3 слоя Bravura Gray (-10*+60*, 5бар) UV защита (бухта 25м)</t>
+  </si>
+  <si>
+    <t>979.36 руб.</t>
+  </si>
+  <si>
+    <t>PVH-110006</t>
+  </si>
+  <si>
+    <t>Шланг ПВХ для полива 1/2" (12,5мм) 3 слоя Bravura Gray (-10*+60*, 5бар) UV защита (бухта 50м)</t>
+  </si>
+  <si>
+    <t>1 958.72 руб.</t>
+  </si>
+  <si>
+    <t>PVH-110007</t>
+  </si>
+  <si>
+    <t>Шланг ПВХ для полива 3/4" (19мм) 3 слоя Bravura Gray (-10*+60*, 5бар) UV защита (бухта 25м)</t>
+  </si>
+  <si>
+    <t>1 371.10 руб.</t>
+  </si>
+  <si>
+    <t>PVH-110008</t>
+  </si>
+  <si>
+    <t>Шланг ПВХ для полива 3/4" (19мм) 3 слоя Bravura Gray (-10*+60*, 5бар) UV защита (бухта 50м)</t>
+  </si>
+  <si>
+    <t>2 742.20 руб.</t>
+  </si>
+  <si>
+    <t>PVH-110009</t>
+  </si>
+  <si>
+    <t>Шланг ПВХ для полива 1/2" (12,5мм) 3 слоя Bravura 3 (-10*+60*, 10бар) UV защита (бухта 25м)</t>
+  </si>
+  <si>
+    <t>1 455.77 руб.</t>
+  </si>
+  <si>
+    <t>PVH-110010</t>
+  </si>
+  <si>
+    <t>Шланг ПВХ для полива 1/2" (12,5мм) 3 слоя Bravura 3 (-10*+60*, 10бар) UV защита (бухта 50м)</t>
+  </si>
+  <si>
+    <t>2 911.53 руб.</t>
+  </si>
+  <si>
+    <t>PVH-110011</t>
+  </si>
+  <si>
+    <t>Шланг ПВХ для полива 3/4" (19мм) 3 слоя Bravura 3 (-10*+60*, 10бар) UV защита (бухта 25м)</t>
+  </si>
+  <si>
+    <t>2 426.28 руб.</t>
+  </si>
+  <si>
+    <t>PVH-110012</t>
+  </si>
+  <si>
+    <t>Шланг ПВХ для полива 3/4" (19мм) 3 слоя Bravura 3 (-10*+60*, 10бар) UV защита (бухта 50м)</t>
+  </si>
+  <si>
+    <t>4 852.55 руб.</t>
+  </si>
+  <si>
+    <t>PVH-110013</t>
+  </si>
+  <si>
+    <t>Шланг ПВХ для полива 1/2" (12,5мм) 3 слоя Bravura 3 Crystal (-10*+60*, 10бар) UV защита (бухта 25м)</t>
+  </si>
+  <si>
+    <t>1 462.21 руб.</t>
+  </si>
+  <si>
+    <t>PVH-110014</t>
+  </si>
+  <si>
+    <t>Шланг ПВХ для полива 1/2" (12,5мм) 3 слоя Bravura 3 Crystal (-10*+60*, 10бар) UV защита (бухта 50м)</t>
+  </si>
+  <si>
+    <t>2 924.42 руб.</t>
+  </si>
+  <si>
+    <t>PVH-110015</t>
+  </si>
+  <si>
+    <t>Шланг ПВХ для полива 3/4" (19мм) 3 слоя Bravura 3 Crystal  (-10*+60*, 10бар) UV защита (бухта 25м)</t>
+  </si>
+  <si>
+    <t>2 437.01 руб.</t>
+  </si>
+  <si>
+    <t>PVH-110016</t>
+  </si>
+  <si>
+    <t>Шланг ПВХ для полива 3/4" (19мм) 3 слоя Bravura 3 Crystal  (-10*+60*, 10бар) UV защита (бухта 50м)</t>
+  </si>
+  <si>
+    <t>4 874.03 руб.</t>
+  </si>
+  <si>
+    <t>PVH-110017</t>
+  </si>
+  <si>
+    <t>Шланг ПВХ для полива 1/2" (12,5мм) 4 слоя Bravura 4 (-10*+60*, 10бар) UV защита (бухта 25м)</t>
+  </si>
+  <si>
+    <t>1 789.22 руб.</t>
+  </si>
+  <si>
+    <t>PVH-110018</t>
+  </si>
+  <si>
+    <t>Шланг ПВХ для полива 1/2" (12,5мм) 4 слоя Bravura 4 (-10*+60*, 10бар) UV защита (бухта 50м)</t>
+  </si>
+  <si>
+    <t>3 578.44 руб.</t>
+  </si>
+  <si>
+    <t>PVH-110019</t>
+  </si>
+  <si>
+    <t>Шланг ПВХ для полива 3/4" (19мм) 4 слоя Bravura 4 (-10*+60*, 10бар) UV защита (бухта 25м)</t>
+  </si>
+  <si>
+    <t>2 963.39 руб.</t>
+  </si>
+  <si>
+    <t>PVH-110020</t>
+  </si>
+  <si>
+    <t>Шланг ПВХ для полива 3/4" (19мм) 4 слоя Bravura 4 (-10*+60*, 10бар) UV защита (бухта 50м)</t>
+  </si>
+  <si>
+    <t>5 926.78 руб.</t>
+  </si>
+  <si>
+    <t>PVH-110021</t>
+  </si>
+  <si>
+    <t>Шланг ПВХ для полива 1/2" (12,5мм) 5 слоев Bravura 5 (-10*+60*, 10бар) UV защита (бухта 25м)</t>
+  </si>
+  <si>
+    <t>2 048.46 руб.</t>
+  </si>
+  <si>
+    <t>PVH-110022</t>
+  </si>
+  <si>
+    <t>Шланг ПВХ для полива 1/2" (12,5мм) 5 слоев Bravura 5 (-10*+60*, 10бар) UV защита (бухта 50м)</t>
+  </si>
+  <si>
+    <t>4 096.92 руб.</t>
+  </si>
+  <si>
+    <t>PVH-110023</t>
+  </si>
+  <si>
+    <t>Шланг ПВХ для полива 3/4" (19мм) 5 слоев Bravura 5 (-10*+60*, 10бар) UV защита (бухта 25м)</t>
+  </si>
+  <si>
+    <t>3 392.76 руб.</t>
+  </si>
+  <si>
+    <t>PVH-110024</t>
+  </si>
+  <si>
+    <t>Шланг ПВХ для полива 3/4" (19мм) 5 слоев Bravura 5 (-10*+60*, 10бар) UV защита (бухта 50м)</t>
+  </si>
+  <si>
+    <t>6 785.52 руб.</t>
+  </si>
+  <si>
+    <t>PVH-110025</t>
+  </si>
+  <si>
+    <t>Шланг ПВХ для полива 1" (25мм) 5 слоев Bravura 5 (-10*+60*, 10бар) UV защита (бухта 25м)</t>
+  </si>
+  <si>
+    <t>6 337.42 руб.</t>
+  </si>
+  <si>
+    <t>PVH-110026</t>
+  </si>
+  <si>
+    <t>Шланг ПВХ для полива 1" (25мм) 5 слоев Bravura 5 (-10*+60*, 10бар) UV защита (бухта 50м)</t>
+  </si>
+  <si>
+    <t>12 674.85 руб.</t>
+  </si>
+  <si>
+    <t>PVH-110027</t>
+  </si>
+  <si>
+    <t>Шланг ПВХ для полива 1/2" (12,5мм) 5 слоев Bravura 5 Crystal (-10*+60*, 10бар) UV защита (бухта 25м)</t>
+  </si>
+  <si>
+    <t>2 048.12 руб.</t>
+  </si>
+  <si>
+    <t>PVH-110028</t>
+  </si>
+  <si>
+    <t>Шланг ПВХ для полива 1/2" (12,5мм) 5 слоев Bravura 5 Crystal (-10*+60*, 10бар) UV защита (бухта 50м)</t>
+  </si>
+  <si>
+    <t>4 096.24 руб.</t>
+  </si>
+  <si>
+    <t>PVH-110029</t>
+  </si>
+  <si>
+    <t>Шланг ПВХ для полива 3/4" (19мм) 5 слоев Bravura 5 Crystal  (-10*+60*, 10бар) UV защита (бухта 25м)</t>
+  </si>
+  <si>
+    <t>3 392.20 руб.</t>
+  </si>
+  <si>
+    <t>PVH-110030</t>
+  </si>
+  <si>
+    <t>Шланг ПВХ для полива 3/4" (19мм) 5 слоев Bravura 5 Crystal  (-10*+60*, 10бар) UV защита (бухта 50м)</t>
+  </si>
+  <si>
+    <t>6 784.39 руб.</t>
+  </si>
+  <si>
+    <t>PVH-110031</t>
+  </si>
+  <si>
+    <t>Шланг ПВХ для полива 1" (25мм) 5 слоев Bravura 5 Crystal (-10*+60*, 10бар) UV защита (бухта 25м)</t>
+  </si>
+  <si>
+    <t>6 336.36 руб.</t>
+  </si>
+  <si>
+    <t>PVH-110032</t>
+  </si>
+  <si>
+    <t>Шланг ПВХ для полива 1" (25мм) 5 слоев Bravura 5 Crystal (-10*+60*, 10бар) UV защита (бухта 50м)</t>
+  </si>
+  <si>
+    <t>12 672.73 руб.</t>
+  </si>
+  <si>
+    <t>PVH-110033</t>
+  </si>
+  <si>
+    <t>Шланг силиконовый 3/4" Bravura Glass Lime  (-10*+60*, 3бар) (бухта 25м)</t>
+  </si>
+  <si>
+    <t>2 489.76 руб.</t>
+  </si>
+  <si>
+    <t>PVH-110034</t>
+  </si>
+  <si>
+    <t>Шланг силиконовый 3/4" Bravura Glass Lime  (-10*+60*, 3бар) (бухта 50м)</t>
+  </si>
+  <si>
+    <t>4 979.52 руб.</t>
+  </si>
+  <si>
+    <t>PVH-110035</t>
+  </si>
+  <si>
+    <t>Шланг силиконовый 3/4" Bravura Glass Orange  (-10*+60*, 3бар) (бухта 25м)</t>
+  </si>
+  <si>
+    <t>PVH-110036</t>
+  </si>
+  <si>
+    <t>Шланг силиконовый 3/4" Bravura Glass Orange  (-10*+60*, 3бар) (бухта 50м)</t>
+  </si>
+  <si>
+    <t>Шланги поливочные ПВХ 3-х слойные</t>
+  </si>
+  <si>
+    <t>PVH-110101</t>
+  </si>
+  <si>
+    <t>Шланг полив ПВХ 1/2" (12мм) 3 слоя МЕТЕОР (-5*+60*, 8бар) зеленный с оранж полосой 1,8мм (бухта 20м)</t>
+  </si>
+  <si>
+    <t>835.20 руб.</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>PVH-110102</t>
+  </si>
+  <si>
+    <t>Шланг полив ПВХ 5/8" (16мм) 3 слоя МЕТЕОР (-5*+60*, 8бар) зеленный с оранж полосой, 1,7мм (бухта 20м</t>
+  </si>
+  <si>
+    <t>1 089.18 руб.</t>
+  </si>
+  <si>
+    <t>PVH-110103</t>
+  </si>
+  <si>
+    <t>Шланг полив ПВХ 3/4" (18мм) 3 слоя МЕТЕОР (-5*+60*, 8бар) зеленный с оранж полосой 1,5мм (бухта 20м)</t>
+  </si>
+  <si>
+    <t>1 044.36 руб.</t>
+  </si>
+  <si>
+    <t>PVH-110109</t>
+  </si>
+  <si>
+    <t>Шланг полив ПВХ 3/4" (18мм) ТИТАН армированный 3 слоя, белый с серой полосой, 2,2мм (бухта 20м)</t>
+  </si>
+  <si>
+    <t>1 641.96 руб.</t>
+  </si>
+  <si>
+    <t>PVH-110111</t>
+  </si>
+  <si>
+    <t>Шланг полив ПВХ 3/4" (18мм) ТРИТОН армированный 3 слоя, черный с оранж полосой, 1,5мм (бухта 20м)</t>
+  </si>
+  <si>
+    <t>PVH-110112</t>
+  </si>
+  <si>
+    <t>Шланг полив ПВХ 3/4" (18мм) ЮПИТЕР армированный 3 слоя, оранж. с серой полосой, 2,7мм (бухта 20м)</t>
+  </si>
+  <si>
+    <t>1 879.56 руб.</t>
+  </si>
+  <si>
+    <t>PVH-110201</t>
+  </si>
+  <si>
+    <t>Шланг полив ПВХ 3/4" (18мм) 3 слоя 1,7мм (-5*+50*, 6бар) желтый с черной полосой  (бухта 25м)</t>
+  </si>
+  <si>
+    <t>1 583.71 руб.</t>
+  </si>
+  <si>
+    <t>PVH-110202</t>
+  </si>
+  <si>
+    <t>Шланг полив ПВХ 3/4" (18мм) 3 слоя 1,7мм (-5*+50*, 6бар) оранжевый с черной полосой  (бухта 25м)</t>
+  </si>
+  <si>
+    <t>1 624.90 руб.</t>
+  </si>
+  <si>
+    <t>PVH-110203</t>
+  </si>
+  <si>
+    <t>Шланг полив ПВХ 3/4" (18мм) 3 слоя 1,7мм (-5*+50*, 6бар) салатовый с серой полосой  (бухта 25м)</t>
+  </si>
+  <si>
+    <t>PVH-110204</t>
+  </si>
+  <si>
+    <t>Шланг полив ПВХ 3/4" (18мм) 3 слоя 1,7мм (-5*+50*, 6бар) синий с оранж полосой  (бухта 25м)</t>
+  </si>
+  <si>
+    <t>PVH-110205</t>
+  </si>
+  <si>
+    <t>Шланг полив ПВХ 3/4" (18мм) 3 слоя 1,5мм (-5*+50*, 4бар) военный  (бухта 25м)</t>
+  </si>
+  <si>
+    <t>1 447.06 руб.</t>
+  </si>
+  <si>
+    <t>PVH-110206</t>
+  </si>
+  <si>
+    <t>Шланг полив ПВХ 3/4" (18мм) 3 слоя 1,4мм (-5*+50*, 4бар) фиолетовый с голубой полосой  (бухта 20м) Л</t>
+  </si>
+  <si>
+    <t>1 130.69 руб.</t>
+  </si>
+  <si>
+    <t>PVH-110207</t>
+  </si>
+  <si>
+    <t>Шланг полив ПВХ 3/4" (18мм) 3 слоя 1,4мм (-5*+50*, 4бар) красный с черной полосой  (бухта 20м) Флокс</t>
+  </si>
+  <si>
+    <t>1 031.40 руб.</t>
+  </si>
+  <si>
+    <t>Шланги поливочные ПВХ однослойные</t>
+  </si>
+  <si>
+    <t>PVH-110105</t>
+  </si>
+  <si>
+    <t>Шланг полив ПВХ 3/4" (18мм) СИЛИКОН ЛЮКС (-10*+60*, 12бар) фиолетовый 2,5мм (бухта 20м)</t>
+  </si>
+  <si>
+    <t>1 791.36 руб.</t>
+  </si>
+  <si>
+    <t>PVH-110106</t>
+  </si>
+  <si>
+    <t>Шланг полив ПВХ 3/4" (18мм) СИЛИКОН АРМИРОВАННЫЙ (-10*+60*, 10бар) прозрачный 2мм (бухта 20м)</t>
+  </si>
+  <si>
+    <t>1 492.56 руб.</t>
+  </si>
+  <si>
+    <t>PVH-110107</t>
+  </si>
+  <si>
+    <t>Шланг полив ПВХ 3/4" (18мм) СИЛИКОН (-10*+60*, 10бар) прозрачный 1,7мм (бухта 20м)</t>
+  </si>
+  <si>
+    <t>1 163.88 руб.</t>
+  </si>
+  <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>PVH-110004</t>
-[...436 lines deleted...]
-  <si>
     <t>PVH-110108</t>
   </si>
   <si>
     <t>Шланг полив ПВХ 3/4" (18мм) СИЛИКОН ЦВЕТНОЙ (-10*+60*, 6бар) 1,4мм (бухта 20м)</t>
   </si>
   <si>
     <t>Шланги поливочные резиновые</t>
   </si>
   <si>
     <t>PVH-110209</t>
   </si>
   <si>
     <t>Шланг полив резиновый 12мм армированный напорный КОРДОВЫЙ (бухта 25м)</t>
   </si>
   <si>
     <t>63.65 руб.</t>
   </si>
   <si>
-    <t>пог</t>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>пог. м</t>
   </si>
   <si>
     <t>PVH-110210</t>
   </si>
   <si>
     <t>Шланг полив резиновый 12мм армированный напорный КОРДОВЫЙ (бухта 50м)</t>
   </si>
   <si>
     <t>PVH-110211</t>
   </si>
   <si>
     <t>Шланг полив резиновый 16мм армированный напорный КОРДОВЫЙ (бухта 25м)</t>
   </si>
   <si>
     <t>88.92 руб.</t>
   </si>
   <si>
     <t>&gt;1000</t>
   </si>
   <si>
     <t>PVH-110212</t>
   </si>
   <si>
     <t>Шланг полив резиновый 16мм армированный напорный КОРДОВЫЙ (бухта 50м)</t>
   </si>
   <si>
+    <t>&gt;500</t>
+  </si>
+  <si>
     <t>PVH-110213</t>
   </si>
   <si>
     <t>Шланг полив резиновый 18мм армированный напорный КОРДОВЫЙ (бухта 25м)</t>
   </si>
   <si>
     <t>102.96 руб.</t>
   </si>
   <si>
     <t>PVH-110214</t>
   </si>
   <si>
     <t>Шланг полив резиновый 18мм армированный напорный КОРДОВЫЙ (бухта 50м)</t>
   </si>
   <si>
     <t>PVH-110215</t>
   </si>
   <si>
     <t>Шланг полив резиновый 20мм армированный напорный КОРДОВЫЙ (бухта 25м)</t>
   </si>
   <si>
     <t>111.38 руб.</t>
   </si>
   <si>
-    <t>&gt;100</t>
-[...1 lines deleted...]
-  <si>
     <t>PVH-110216</t>
   </si>
   <si>
     <t>Шланг полив резиновый 20мм армированный напорный КОРДОВЫЙ (бухта 50м)</t>
   </si>
   <si>
     <t>PVH-110217</t>
   </si>
   <si>
     <t>Шланг полив резиновый 25мм армированный напорный КОРДОВЫЙ (бухта 25м)</t>
   </si>
   <si>
     <t>160.99 руб.</t>
   </si>
   <si>
     <t>PVH-110218</t>
   </si>
   <si>
     <t>Шланг полив резиновый 25мм армированный напорный КОРДОВЫЙ (бухта 50м)</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
   </si>
   <si>
     <t>Шланги поливочные саморастягивающиеся</t>
   </si>
   <si>
     <t>PVH-110221</t>
   </si>
   <si>
     <t>Шланг саморастягивающийся 2,5-7,5м в комплекте с коннекторами и пистолетом, синий</t>
   </si>
   <si>
     <t>527.90 руб.</t>
   </si>
   <si>
     <t>PVH-110222</t>
   </si>
   <si>
     <t>Шланг саморастягивающийся 5-15м в комплекте с коннекторами и пистолетом, синий</t>
   </si>
   <si>
     <t>853.63 руб.</t>
   </si>
   <si>
     <t>PVH-110223</t>
   </si>
@@ -832,51 +839,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4321_deb7_11ee_a573_047c1617b143_19e968f3_793a_11f0_a79f_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4323_deb7_11ee_a573_047c1617b143_19e968f4_793a_11f0_a79f_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4325_deb7_11ee_a573_047c1617b143_19e96909_793a_11f0_a79f_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4327_deb7_11ee_a573_047c1617b143_19e96905_793a_11f0_a79f_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4329_deb7_11ee_a573_047c1617b143_19e968f1_793a_11f0_a79f_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d432b_deb7_11ee_a573_047c1617b143_19e968f2_793a_11f0_a79f_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d432d_deb7_11ee_a573_047c1617b143_19e96903_793a_11f0_a79f_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d432f_deb7_11ee_a573_047c1617b143_19e96904_793a_11f0_a79f_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4331_deb7_11ee_a573_047c1617b143_19e968e9_793a_11f0_a79f_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4333_deb7_11ee_a573_047c1617b143_19e968ea_793a_11f0_a79f_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4335_deb7_11ee_a573_047c1617b143_19e968fc_793a_11f0_a79f_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4337_deb7_11ee_a573_047c1617b143_19e968fd_793a_11f0_a79f_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4339_deb7_11ee_a573_047c1617b143_19e968eb_793a_11f0_a79f_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d433b_deb7_11ee_a573_047c1617b143_19e968ee_793a_11f0_a79f_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d433d_deb7_11ee_a573_047c1617b143_19e968fe_793a_11f0_a79f_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d433f_deb7_11ee_a573_047c1617b143_19e96901_793a_11f0_a79f_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4341_deb7_11ee_a573_047c1617b143_19e968f5_793a_11f0_a79f_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4343_deb7_11ee_a573_047c1617b143_19e968f6_793a_11f0_a79f_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4345_deb7_11ee_a573_047c1617b143_19e9690d_793a_11f0_a79f_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4347_deb7_11ee_a573_047c1617b143_19e9690e_793a_11f0_a79f_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4349_deb7_11ee_a573_047c1617b143_a26f33d5_7c1e_11f0_a7a3_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7865eb_df22_11ee_a573_047c1617b143_a26f33d8_7c1e_11f0_a7a3_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7865ed_df22_11ee_a573_047c1617b143_19e9690f_793a_11f0_a79f_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7865ef_df22_11ee_a573_047c1617b143_19e96912_793a_11f0_a79f_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7865f1_df22_11ee_a573_047c1617b143_19e968e5_793a_11f0_a79f_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7865f3_df22_11ee_a573_047c1617b143_19e968e6_793a_11f0_a79f_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7865f5_df22_11ee_a573_047c1617b143_19e968f8_793a_11f0_a79f_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7865f7_df22_11ee_a573_047c1617b143_19e968f9_793a_11f0_a79f_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7865f9_df22_11ee_a573_047c1617b143_19e96915_793a_11f0_a79f_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7865fb_df22_11ee_a573_047c1617b143_19e96918_793a_11f0_a79f_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7865fd_df22_11ee_a573_047c1617b143_19e968e7_793a_11f0_a79f_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7865ff_df22_11ee_a573_047c1617b143_19e968e8_793a_11f0_a79f_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae786601_df22_11ee_a573_047c1617b143_19e9691a_793a_11f0_a79f_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae786603_df22_11ee_a573_047c1617b143_19e9691e_793a_11f0_a79f_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae786605_df22_11ee_a573_047c1617b143_19e96922_793a_11f0_a79f_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae786607_df22_11ee_a573_047c1617b143_19e96926_793a_11f0_a79f_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a14245_f120_11ee_a58b_047c1617b143_5785a735_f129_11ee_a58b_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a14247_f120_11ee_a58b_047c1617b143_5785a736_f129_11ee_a58b_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a14249_f120_11ee_a58b_047c1617b143_5785a737_f129_11ee_a58b_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a14255_f120_11ee_a58b_047c1617b143_5785a73d_f129_11ee_a58b_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a14259_f120_11ee_a58b_047c1617b143_5785a73f_f129_11ee_a58b_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1425b_f120_11ee_a58b_047c1617b143_5785a740_f129_11ee_a58b_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1425f_f120_11ee_a58b_047c1617b143_444b1c4f_5a46_11f0_a775_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a14261_f120_11ee_a58b_047c1617b143_444b1c50_5a46_11f0_a775_047c1617b14344.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a14263_f120_11ee_a58b_047c1617b143_444b1c52_5a46_11f0_a775_047c1617b14345.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785a6e0_f129_11ee_a58b_047c1617b143_444b1c55_5a46_11f0_a775_047c1617b14346.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785a6e2_f129_11ee_a58b_047c1617b143_444b1c4e_5a46_11f0_a775_047c1617b14347.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785a6e4_f129_11ee_a58b_047c1617b143_444b1c4d_5a46_11f0_a775_047c1617b14348.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785a6e6_f129_11ee_a58b_047c1617b143_444b1c4c_5a46_11f0_a775_047c1617b14349.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1424d_f120_11ee_a58b_047c1617b143_5785a739_f129_11ee_a58b_047c1617b14350.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1424f_f120_11ee_a58b_047c1617b143_5785a73a_f129_11ee_a58b_047c1617b14351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a14251_f120_11ee_a58b_047c1617b143_5785a73b_f129_11ee_a58b_047c1617b14352.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a14253_f120_11ee_a58b_047c1617b143_5785a73c_f129_11ee_a58b_047c1617b14353.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785a6ea_f129_11ee_a58b_047c1617b143_444b1c56_5a46_11f0_a775_047c1617b14354.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785a6ec_f129_11ee_a58b_047c1617b143_444b1c57_5a46_11f0_a775_047c1617b14355.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785a6ee_f129_11ee_a58b_047c1617b143_444b1c58_5a46_11f0_a775_047c1617b14356.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785a6f0_f129_11ee_a58b_047c1617b143_444b1c59_5a46_11f0_a775_047c1617b14357.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785a6f2_f129_11ee_a58b_047c1617b143_444b1c5a_5a46_11f0_a775_047c1617b14358.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785a6f4_f129_11ee_a58b_047c1617b143_444b1c5b_5a46_11f0_a775_047c1617b14359.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785a6f6_f129_11ee_a58b_047c1617b143_444b1c5c_5a46_11f0_a775_047c1617b14360.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785a6f8_f129_11ee_a58b_047c1617b143_444b1c5d_5a46_11f0_a775_047c1617b14361.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785a6fa_f129_11ee_a58b_047c1617b143_444b1c5e_5a46_11f0_a775_047c1617b14362.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785a6fc_f129_11ee_a58b_047c1617b143_444b1c5f_5a46_11f0_a775_047c1617b14363.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785a702_f129_11ee_a58b_047c1617b143_444b1c67_5a46_11f0_a775_047c1617b14364.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785a704_f129_11ee_a58b_047c1617b143_444b1c6b_5a46_11f0_a775_047c1617b14365.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785a706_f129_11ee_a58b_047c1617b143_444b1c6e_5a46_11f0_a775_047c1617b14366.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785a708_f129_11ee_a58b_047c1617b143_444b1c63_5a46_11f0_a775_047c1617b14367.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1424b_f120_11ee_a58b_047c1617b143_5785a738_f129_11ee_a58b_047c1617b14368.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a14257_f120_11ee_a58b_047c1617b143_5785a73e_f129_11ee_a58b_047c1617b14369.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785a6fe_f129_11ee_a58b_047c1617b143_444b1c71_5a46_11f0_a775_047c1617b14370.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785a700_f129_11ee_a58b_047c1617b143_444b1c72_5a46_11f0_a775_047c1617b14371.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4321_deb7_11ee_a573_047c1617b143_19e968f3_793a_11f0_a79f_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4323_deb7_11ee_a573_047c1617b143_19e968f4_793a_11f0_a79f_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4325_deb7_11ee_a573_047c1617b143_19e96909_793a_11f0_a79f_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4327_deb7_11ee_a573_047c1617b143_19e96905_793a_11f0_a79f_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4329_deb7_11ee_a573_047c1617b143_19e968f1_793a_11f0_a79f_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d432b_deb7_11ee_a573_047c1617b143_19e968f2_793a_11f0_a79f_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d432d_deb7_11ee_a573_047c1617b143_19e96903_793a_11f0_a79f_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d432f_deb7_11ee_a573_047c1617b143_19e96904_793a_11f0_a79f_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4331_deb7_11ee_a573_047c1617b143_19e968e9_793a_11f0_a79f_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4333_deb7_11ee_a573_047c1617b143_19e968ea_793a_11f0_a79f_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4335_deb7_11ee_a573_047c1617b143_19e968fc_793a_11f0_a79f_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4337_deb7_11ee_a573_047c1617b143_19e968fd_793a_11f0_a79f_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4339_deb7_11ee_a573_047c1617b143_19e968eb_793a_11f0_a79f_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d433b_deb7_11ee_a573_047c1617b143_19e968ee_793a_11f0_a79f_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d433d_deb7_11ee_a573_047c1617b143_19e968fe_793a_11f0_a79f_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d433f_deb7_11ee_a573_047c1617b143_19e96901_793a_11f0_a79f_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4341_deb7_11ee_a573_047c1617b143_19e968f5_793a_11f0_a79f_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4343_deb7_11ee_a573_047c1617b143_19e968f6_793a_11f0_a79f_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4345_deb7_11ee_a573_047c1617b143_19e9690d_793a_11f0_a79f_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4347_deb7_11ee_a573_047c1617b143_19e9690e_793a_11f0_a79f_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4349_deb7_11ee_a573_047c1617b143_a26f33d5_7c1e_11f0_a7a3_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7865eb_df22_11ee_a573_047c1617b143_a26f33d8_7c1e_11f0_a7a3_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7865ed_df22_11ee_a573_047c1617b143_19e9690f_793a_11f0_a79f_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7865ef_df22_11ee_a573_047c1617b143_19e96912_793a_11f0_a79f_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7865f1_df22_11ee_a573_047c1617b143_19e968e5_793a_11f0_a79f_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7865f3_df22_11ee_a573_047c1617b143_19e968e6_793a_11f0_a79f_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7865f5_df22_11ee_a573_047c1617b143_19e968f8_793a_11f0_a79f_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7865f7_df22_11ee_a573_047c1617b143_19e968f9_793a_11f0_a79f_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7865f9_df22_11ee_a573_047c1617b143_19e96915_793a_11f0_a79f_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7865fb_df22_11ee_a573_047c1617b143_19e96918_793a_11f0_a79f_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7865fd_df22_11ee_a573_047c1617b143_19e968e7_793a_11f0_a79f_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7865ff_df22_11ee_a573_047c1617b143_19e968e8_793a_11f0_a79f_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae786601_df22_11ee_a573_047c1617b143_19e9691a_793a_11f0_a79f_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae786603_df22_11ee_a573_047c1617b143_19e9691e_793a_11f0_a79f_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae786605_df22_11ee_a573_047c1617b143_19e96922_793a_11f0_a79f_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae786607_df22_11ee_a573_047c1617b143_19e96926_793a_11f0_a79f_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a14245_f120_11ee_a58b_047c1617b143_5785a735_f129_11ee_a58b_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a14247_f120_11ee_a58b_047c1617b143_5785a736_f129_11ee_a58b_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a14249_f120_11ee_a58b_047c1617b143_5785a737_f129_11ee_a58b_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a14255_f120_11ee_a58b_047c1617b143_5785a73d_f129_11ee_a58b_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a14259_f120_11ee_a58b_047c1617b143_5785a73f_f129_11ee_a58b_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1425b_f120_11ee_a58b_047c1617b143_5785a740_f129_11ee_a58b_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1425f_f120_11ee_a58b_047c1617b143_444b1c4f_5a46_11f0_a775_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a14261_f120_11ee_a58b_047c1617b143_444b1c50_5a46_11f0_a775_047c1617b14344.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a14263_f120_11ee_a58b_047c1617b143_444b1c52_5a46_11f0_a775_047c1617b14345.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785a6e0_f129_11ee_a58b_047c1617b143_444b1c55_5a46_11f0_a775_047c1617b14346.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785a6e2_f129_11ee_a58b_047c1617b143_444b1c4e_5a46_11f0_a775_047c1617b14347.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785a6e4_f129_11ee_a58b_047c1617b143_444b1c4d_5a46_11f0_a775_047c1617b14348.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785a6e6_f129_11ee_a58b_047c1617b143_444b1c4c_5a46_11f0_a775_047c1617b14349.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1424d_f120_11ee_a58b_047c1617b143_5785a739_f129_11ee_a58b_047c1617b14350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1424f_f120_11ee_a58b_047c1617b143_5785a73a_f129_11ee_a58b_047c1617b14351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a14251_f120_11ee_a58b_047c1617b143_5785a73b_f129_11ee_a58b_047c1617b14352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a14253_f120_11ee_a58b_047c1617b143_5785a73c_f129_11ee_a58b_047c1617b14353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785a6ea_f129_11ee_a58b_047c1617b143_444b1c56_5a46_11f0_a775_047c1617b14354.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785a6ec_f129_11ee_a58b_047c1617b143_444b1c57_5a46_11f0_a775_047c1617b14355.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785a6ee_f129_11ee_a58b_047c1617b143_444b1c58_5a46_11f0_a775_047c1617b14356.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785a6f0_f129_11ee_a58b_047c1617b143_444b1c59_5a46_11f0_a775_047c1617b14357.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785a6f2_f129_11ee_a58b_047c1617b143_444b1c5a_5a46_11f0_a775_047c1617b14358.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785a6f4_f129_11ee_a58b_047c1617b143_444b1c5b_5a46_11f0_a775_047c1617b14359.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785a6f6_f129_11ee_a58b_047c1617b143_444b1c5c_5a46_11f0_a775_047c1617b14360.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785a6f8_f129_11ee_a58b_047c1617b143_444b1c5d_5a46_11f0_a775_047c1617b14361.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785a6fa_f129_11ee_a58b_047c1617b143_444b1c5e_5a46_11f0_a775_047c1617b14362.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785a6fc_f129_11ee_a58b_047c1617b143_444b1c5f_5a46_11f0_a775_047c1617b14363.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785a702_f129_11ee_a58b_047c1617b143_444b1c67_5a46_11f0_a775_047c1617b14364.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785a704_f129_11ee_a58b_047c1617b143_444b1c6b_5a46_11f0_a775_047c1617b14365.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785a706_f129_11ee_a58b_047c1617b143_444b1c6e_5a46_11f0_a775_047c1617b14366.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785a708_f129_11ee_a58b_047c1617b143_444b1c63_5a46_11f0_a775_047c1617b14367.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1424b_f120_11ee_a58b_047c1617b143_5785a738_f129_11ee_a58b_047c1617b14368.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a14257_f120_11ee_a58b_047c1617b143_5785a73e_f129_11ee_a58b_047c1617b14369.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785a6fe_f129_11ee_a58b_047c1617b143_444b1c71_5a46_11f0_a775_047c1617b14370.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785a700_f129_11ee_a58b_047c1617b143_444b1c72_5a46_11f0_a775_047c1617b14371.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3982,51 +3989,51 @@
       <c r="J22" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*3578.44</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>882699</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D23" s="1"/>
       <c r="E23" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>71</v>
       </c>
       <c r="G23" s="2">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*2963.39</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>882700</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D24" s="1"/>
@@ -4114,51 +4121,51 @@
       <c r="J26" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*4096.92</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>882703</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D27" s="1"/>
       <c r="E27" s="2" t="s">
         <v>82</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>83</v>
       </c>
       <c r="G27" s="2">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*3392.76</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>882704</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D28" s="1"/>
@@ -4658,1168 +4665,1168 @@
       <c r="J43" s="3" t="s">
         <v>125</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*1089.18</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>882719</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>129</v>
       </c>
       <c r="D44" s="1"/>
       <c r="E44" s="2" t="s">
         <v>130</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>131</v>
       </c>
       <c r="G44" s="2" t="s">
-        <v>132</v>
+        <v>23</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>125</v>
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*1044.36</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>882725</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="D45" s="1"/>
       <c r="E45" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="F45" s="2" t="s">
         <v>134</v>
       </c>
-      <c r="F45" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G45" s="2">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>125</v>
       </c>
       <c r="K45" s="2" t="str">
         <f>J45*1641.96</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>882727</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="D46" s="1"/>
       <c r="E46" s="2" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>131</v>
       </c>
-      <c r="G46" s="2" t="s">
-        <v>132</v>
+      <c r="G46" s="2">
+        <v>9</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>125</v>
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*1044.36</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>882728</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="D47" s="1"/>
       <c r="E47" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="F47" s="2" t="s">
         <v>139</v>
       </c>
-      <c r="F47" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G47" s="2" t="s">
-        <v>132</v>
+        <v>23</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>125</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*1879.56</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>882730</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="D48" s="1"/>
       <c r="E48" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="F48" s="2" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="G48" s="2">
         <v>0</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>125</v>
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*1583.71</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>882731</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="D49" s="1"/>
       <c r="E49" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="F49" s="2" t="s">
         <v>145</v>
       </c>
-      <c r="F49" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G49" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>125</v>
       </c>
       <c r="K49" s="2" t="str">
         <f>J49*1624.90</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>882732</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D50" s="1"/>
       <c r="E50" s="2" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="G50" s="2">
         <v>0</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>125</v>
       </c>
       <c r="K50" s="2" t="str">
         <f>J50*1624.90</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>882733</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="D51" s="1"/>
       <c r="E51" s="2" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="G51" s="2">
         <v>0</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>125</v>
       </c>
       <c r="K51" s="2" t="str">
         <f>J51*1583.71</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>882734</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="D52" s="1"/>
       <c r="E52" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="F52" s="2" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="G52" s="2">
         <v>0</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>125</v>
       </c>
       <c r="K52" s="2" t="str">
         <f>J52*1447.06</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>882735</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="D53" s="1"/>
       <c r="E53" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="F53" s="2" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="G53" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>125</v>
       </c>
       <c r="K53" s="2" t="str">
         <f>J53*1130.69</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>882736</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="D54" s="1"/>
       <c r="E54" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="F54" s="2" t="s">
         <v>158</v>
       </c>
-      <c r="F54" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G54" s="2" t="s">
-        <v>132</v>
+        <v>23</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>125</v>
       </c>
       <c r="K54" s="2" t="str">
         <f>J54*1031.40</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" outlineLevel="2">
       <c r="A55" s="8" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B55" s="8"/>
       <c r="C55" s="8"/>
       <c r="D55" s="8"/>
       <c r="E55" s="8"/>
       <c r="F55" s="8"/>
       <c r="G55" s="8"/>
       <c r="H55" s="8"/>
       <c r="I55" s="8"/>
       <c r="J55" s="8"/>
       <c r="K55" s="8"/>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>882721</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="D56" s="1"/>
       <c r="E56" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="F56" s="2" t="s">
         <v>162</v>
       </c>
-      <c r="F56" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G56" s="2" t="s">
-        <v>132</v>
+        <v>23</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>125</v>
       </c>
       <c r="K56" s="2" t="str">
         <f>J56*1791.36</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>882722</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="D57" s="1"/>
       <c r="E57" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="F57" s="2" t="s">
         <v>165</v>
       </c>
-      <c r="F57" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G57" s="2" t="s">
-        <v>132</v>
+        <v>23</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>125</v>
       </c>
       <c r="K57" s="2" t="str">
         <f>J57*1492.56</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>882723</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="D58" s="1"/>
       <c r="E58" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="F58" s="2" t="s">
         <v>168</v>
       </c>
-      <c r="F58" s="2" t="s">
+      <c r="G58" s="2" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>125</v>
       </c>
       <c r="K58" s="2" t="str">
         <f>J58*1163.88</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>882724</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>170</v>
       </c>
       <c r="D59" s="1"/>
       <c r="E59" s="2" t="s">
         <v>171</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>131</v>
       </c>
       <c r="G59" s="2" t="s">
-        <v>23</v>
+        <v>169</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>125</v>
       </c>
       <c r="K59" s="2" t="str">
         <f>J59*1044.36</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" outlineLevel="2">
       <c r="A60" s="8" t="s">
         <v>172</v>
       </c>
       <c r="B60" s="8"/>
       <c r="C60" s="8"/>
       <c r="D60" s="8"/>
       <c r="E60" s="8"/>
       <c r="F60" s="8"/>
       <c r="G60" s="8"/>
       <c r="H60" s="8"/>
       <c r="I60" s="8"/>
       <c r="J60" s="8"/>
       <c r="K60" s="8"/>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>882737</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>173</v>
       </c>
       <c r="D61" s="1"/>
       <c r="E61" s="2" t="s">
         <v>174</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>175</v>
       </c>
-      <c r="G61" s="2">
-        <v>0</v>
+      <c r="G61" s="2" t="s">
+        <v>176</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="K61" s="2" t="str">
         <f>J61*63.65</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>882738</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D62" s="1"/>
       <c r="E62" s="2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>175</v>
       </c>
-      <c r="G62" s="2">
-        <v>0</v>
+      <c r="G62" s="2" t="s">
+        <v>176</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="K62" s="2" t="str">
         <f>J62*63.65</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>882739</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D63" s="1"/>
       <c r="E63" s="2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F63" s="2" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="G63" s="2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="K63" s="2" t="str">
         <f>J63*88.92</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>882740</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D64" s="1"/>
       <c r="E64" s="2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F64" s="2" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>182</v>
+      </c>
+      <c r="G64" s="2" t="s">
+        <v>186</v>
       </c>
       <c r="H64" s="2">
         <v>0</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="K64" s="2" t="str">
         <f>J64*88.92</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>882741</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="D65" s="1"/>
       <c r="E65" s="2" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="F65" s="2" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="G65" s="2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="H65" s="2">
         <v>0</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="K65" s="2" t="str">
         <f>J65*102.96</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>882742</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="D66" s="1"/>
       <c r="E66" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="F66" s="2" t="s">
         <v>189</v>
       </c>
-      <c r="F66" s="2" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G66" s="2" t="s">
+        <v>186</v>
       </c>
       <c r="H66" s="2">
         <v>0</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="K66" s="2" t="str">
         <f>J66*102.96</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>882743</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="D67" s="1"/>
       <c r="E67" s="2" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="F67" s="2" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="G67" s="2" t="s">
-        <v>193</v>
+        <v>186</v>
       </c>
       <c r="H67" s="2">
         <v>0</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="K67" s="2" t="str">
         <f>J67*111.38</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>882744</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D68" s="1"/>
       <c r="E68" s="2" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="F68" s="2" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>194</v>
+      </c>
+      <c r="G68" s="2" t="s">
+        <v>186</v>
       </c>
       <c r="H68" s="2">
         <v>0</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="K68" s="2" t="str">
         <f>J68*111.38</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>882745</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D69" s="1"/>
       <c r="E69" s="2" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="F69" s="2" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>199</v>
+      </c>
+      <c r="G69" s="2" t="s">
+        <v>186</v>
       </c>
       <c r="H69" s="2">
         <v>0</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="K69" s="2" t="str">
         <f>J69*160.99</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>882746</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D70" s="1"/>
       <c r="E70" s="2" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="F70" s="2" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>199</v>
+      </c>
+      <c r="G70" s="2" t="s">
+        <v>202</v>
       </c>
       <c r="H70" s="2">
         <v>0</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="K70" s="2" t="str">
         <f>J70*160.99</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" outlineLevel="2">
       <c r="A71" s="8" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B71" s="8"/>
       <c r="C71" s="8"/>
       <c r="D71" s="8"/>
       <c r="E71" s="8"/>
       <c r="F71" s="8"/>
       <c r="G71" s="8"/>
       <c r="H71" s="8"/>
       <c r="I71" s="8"/>
       <c r="J71" s="8"/>
       <c r="K71" s="8"/>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>882749</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="D72" s="1"/>
       <c r="E72" s="2" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="F72" s="2" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="G72" s="2">
         <v>0</v>
       </c>
       <c r="H72" s="2">
         <v>0</v>
       </c>
       <c r="I72" s="1">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="s">
         <v>125</v>
       </c>
       <c r="K72" s="2" t="str">
         <f>J72*527.90</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
     </row>
     <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>882750</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="D73" s="1"/>
       <c r="E73" s="2" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="F73" s="2" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="G73" s="2">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H73" s="2">
         <v>0</v>
       </c>
       <c r="I73" s="1">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="s">
         <v>125</v>
       </c>
       <c r="K73" s="2" t="str">
         <f>J73*853.63</f>
         <v>0</v>
       </c>
       <c r="L73" s="5"/>
     </row>
     <row r="74" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>882751</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="D74" s="1"/>
       <c r="E74" s="2" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F74" s="2" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="G74" s="2">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H74" s="2">
         <v>0</v>
       </c>
       <c r="I74" s="1">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="s">
         <v>125</v>
       </c>
       <c r="K74" s="2" t="str">
         <f>J74*1108.22</f>
         <v>0</v>
       </c>
       <c r="L74" s="5"/>
     </row>
     <row r="75" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>882752</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="D75" s="1"/>
       <c r="E75" s="2" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F75" s="2" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="G75" s="2">
         <v>0</v>
       </c>
       <c r="H75" s="2">
         <v>0</v>
       </c>
       <c r="I75" s="1">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="s">
         <v>125</v>
       </c>
       <c r="K75" s="2" t="str">
         <f>J75*1454.54</f>
         <v>0</v>
       </c>
       <c r="L75" s="5"/>
     </row>
     <row r="76" spans="1:12" outlineLevel="2">
       <c r="A76" s="8" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B76" s="8"/>
       <c r="C76" s="8"/>
       <c r="D76" s="8"/>
       <c r="E76" s="8"/>
       <c r="F76" s="8"/>
       <c r="G76" s="8"/>
       <c r="H76" s="8"/>
       <c r="I76" s="8"/>
       <c r="J76" s="8"/>
       <c r="K76" s="8"/>
       <c r="L76" s="5"/>
     </row>
     <row r="77" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>882720</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="D77" s="1"/>
       <c r="E77" s="2" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="F77" s="2" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>219</v>
+      </c>
+      <c r="G77" s="2">
+        <v>6</v>
       </c>
       <c r="H77" s="2">
         <v>0</v>
       </c>
       <c r="I77" s="1">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="s">
         <v>125</v>
       </c>
       <c r="K77" s="2" t="str">
         <f>J77*2388.96</f>
         <v>0</v>
       </c>
       <c r="L77" s="5"/>
     </row>
     <row r="78" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>882726</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="D78" s="1"/>
       <c r="E78" s="2" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="F78" s="2" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="G78" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H78" s="2">
         <v>0</v>
       </c>
       <c r="I78" s="1">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="s">
         <v>125</v>
       </c>
       <c r="K78" s="2" t="str">
         <f>J78*2444.22</f>
         <v>0</v>
       </c>
       <c r="L78" s="5"/>
     </row>
     <row r="79" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>882747</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="D79" s="1"/>
       <c r="E79" s="2" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F79" s="2" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="G79" s="2">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H79" s="2">
         <v>0</v>
       </c>
       <c r="I79" s="1">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="s">
         <v>125</v>
       </c>
       <c r="K79" s="2" t="str">
         <f>J79*2500.00</f>
         <v>0</v>
       </c>
       <c r="L79" s="5"/>
     </row>
     <row r="80" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>882748</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="D80" s="1"/>
       <c r="E80" s="2" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="F80" s="2" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="G80" s="2">
         <v>0</v>
       </c>
       <c r="H80" s="2">
         <v>0</v>
       </c>
       <c r="I80" s="1">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="s">
         <v>125</v>
       </c>
       <c r="K80" s="2" t="str">
         <f>J80*2500.10</f>
         <v>0</v>
       </c>
       <c r="L80" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>