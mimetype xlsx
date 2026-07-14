--- v1 (2026-05-13)
+++ v2 (2026-07-14)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="229">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="255">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -496,219 +496,297 @@
   <si>
     <t>Шланг полив ПВХ 3/4" (18мм) 3 слоя 1,5мм (-5*+50*, 4бар) военный  (бухта 25м)</t>
   </si>
   <si>
     <t>1 447.06 руб.</t>
   </si>
   <si>
     <t>PVH-110206</t>
   </si>
   <si>
     <t>Шланг полив ПВХ 3/4" (18мм) 3 слоя 1,4мм (-5*+50*, 4бар) фиолетовый с голубой полосой  (бухта 20м) Л</t>
   </si>
   <si>
     <t>1 130.69 руб.</t>
   </si>
   <si>
     <t>PVH-110207</t>
   </si>
   <si>
     <t>Шланг полив ПВХ 3/4" (18мм) 3 слоя 1,4мм (-5*+50*, 4бар) красный с черной полосой  (бухта 20м) Флокс</t>
   </si>
   <si>
     <t>1 031.40 руб.</t>
   </si>
   <si>
+    <t>UNI-102102</t>
+  </si>
+  <si>
+    <t>Шланг поливочный армир. ф13вн*1,5 (бухта 25м), 1/2"</t>
+  </si>
+  <si>
+    <t>1 799.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-102103</t>
+  </si>
+  <si>
+    <t>Шланг поливочный армир. ф13вн*1,5 (бухта 50м), 1/2"</t>
+  </si>
+  <si>
+    <t>3 369.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-102104</t>
+  </si>
+  <si>
+    <t>Шланг поливочный армир. ф18вн*2 (бухта 25м), 3/4"</t>
+  </si>
+  <si>
+    <t>2 453.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-102105</t>
+  </si>
+  <si>
+    <t>Шланг поливочный армир. ф18вн*2 (бухта 50м), 3/4"</t>
+  </si>
+  <si>
+    <t>4 739.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-102106</t>
+  </si>
+  <si>
+    <t>Шланг поливочный армир. ф25вн*2,5 (бухта 25м), 1"</t>
+  </si>
+  <si>
+    <t>3 759.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-102107</t>
+  </si>
+  <si>
+    <t>Шланг поливочный армир. ф25вн*2,5 (бухта 50м), 1"</t>
+  </si>
+  <si>
+    <t>6 979.00 руб.</t>
+  </si>
+  <si>
     <t>Шланги поливочные ПВХ однослойные</t>
   </si>
   <si>
     <t>PVH-110105</t>
   </si>
   <si>
     <t>Шланг полив ПВХ 3/4" (18мм) СИЛИКОН ЛЮКС (-10*+60*, 12бар) фиолетовый 2,5мм (бухта 20м)</t>
   </si>
   <si>
     <t>1 791.36 руб.</t>
   </si>
   <si>
     <t>PVH-110106</t>
   </si>
   <si>
     <t>Шланг полив ПВХ 3/4" (18мм) СИЛИКОН АРМИРОВАННЫЙ (-10*+60*, 10бар) прозрачный 2мм (бухта 20м)</t>
   </si>
   <si>
     <t>1 492.56 руб.</t>
   </si>
   <si>
     <t>PVH-110107</t>
   </si>
   <si>
     <t>Шланг полив ПВХ 3/4" (18мм) СИЛИКОН (-10*+60*, 10бар) прозрачный 1,7мм (бухта 20м)</t>
   </si>
   <si>
     <t>1 163.88 руб.</t>
   </si>
   <si>
+    <t>PVH-110108</t>
+  </si>
+  <si>
+    <t>Шланг полив ПВХ 3/4" (18мм) СИЛИКОН ЦВЕТНОЙ (-10*+60*, 6бар) 1,4мм (бухта 20м)</t>
+  </si>
+  <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>PVH-110108</t>
-[...4 lines deleted...]
-  <si>
     <t>Шланги поливочные резиновые</t>
   </si>
   <si>
     <t>PVH-110209</t>
   </si>
   <si>
     <t>Шланг полив резиновый 12мм армированный напорный КОРДОВЫЙ (бухта 25м)</t>
   </si>
   <si>
     <t>63.65 руб.</t>
   </si>
   <si>
+    <t>пог. м</t>
+  </si>
+  <si>
+    <t>PVH-110210</t>
+  </si>
+  <si>
+    <t>Шланг полив резиновый 12мм армированный напорный КОРДОВЫЙ (бухта 50м)</t>
+  </si>
+  <si>
     <t>&gt;100</t>
   </si>
   <si>
-    <t>пог. м</t>
-[...7 lines deleted...]
-  <si>
     <t>PVH-110211</t>
   </si>
   <si>
     <t>Шланг полив резиновый 16мм армированный напорный КОРДОВЫЙ (бухта 25м)</t>
   </si>
   <si>
     <t>88.92 руб.</t>
   </si>
   <si>
-    <t>&gt;1000</t>
+    <t>&gt;500</t>
   </si>
   <si>
     <t>PVH-110212</t>
   </si>
   <si>
     <t>Шланг полив резиновый 16мм армированный напорный КОРДОВЫЙ (бухта 50м)</t>
   </si>
   <si>
-    <t>&gt;500</t>
-[...1 lines deleted...]
-  <si>
     <t>PVH-110213</t>
   </si>
   <si>
     <t>Шланг полив резиновый 18мм армированный напорный КОРДОВЫЙ (бухта 25м)</t>
   </si>
   <si>
     <t>102.96 руб.</t>
   </si>
   <si>
     <t>PVH-110214</t>
   </si>
   <si>
     <t>Шланг полив резиновый 18мм армированный напорный КОРДОВЫЙ (бухта 50м)</t>
   </si>
   <si>
     <t>PVH-110215</t>
   </si>
   <si>
     <t>Шланг полив резиновый 20мм армированный напорный КОРДОВЫЙ (бухта 25м)</t>
   </si>
   <si>
     <t>111.38 руб.</t>
   </si>
   <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
     <t>PVH-110216</t>
   </si>
   <si>
     <t>Шланг полив резиновый 20мм армированный напорный КОРДОВЫЙ (бухта 50м)</t>
   </si>
   <si>
     <t>PVH-110217</t>
   </si>
   <si>
     <t>Шланг полив резиновый 25мм армированный напорный КОРДОВЫЙ (бухта 25м)</t>
   </si>
   <si>
     <t>160.99 руб.</t>
   </si>
   <si>
     <t>PVH-110218</t>
   </si>
   <si>
     <t>Шланг полив резиновый 25мм армированный напорный КОРДОВЫЙ (бухта 50м)</t>
   </si>
   <si>
-    <t>&gt;50</t>
-[...1 lines deleted...]
-  <si>
     <t>Шланги поливочные саморастягивающиеся</t>
   </si>
   <si>
     <t>PVH-110221</t>
   </si>
   <si>
     <t>Шланг саморастягивающийся 2,5-7,5м в комплекте с коннекторами и пистолетом, синий</t>
   </si>
   <si>
     <t>527.90 руб.</t>
   </si>
   <si>
     <t>PVH-110222</t>
   </si>
   <si>
     <t>Шланг саморастягивающийся 5-15м в комплекте с коннекторами и пистолетом, синий</t>
   </si>
   <si>
     <t>853.63 руб.</t>
   </si>
   <si>
     <t>PVH-110223</t>
   </si>
   <si>
     <t>Шланг саморастягивающийся 7,5-22,5м в комплекте с коннекторами и пистолетом, синий</t>
   </si>
   <si>
     <t>1 108.22 руб.</t>
   </si>
   <si>
     <t>PVH-110224</t>
   </si>
   <si>
     <t>Шланг саморастягивающийся 10-30м в комплекте с коннекторами и пистолетом, синий</t>
   </si>
   <si>
     <t>1 454.54 руб.</t>
+  </si>
+  <si>
+    <t>UNI-102109</t>
+  </si>
+  <si>
+    <t>Шланг поливочный ROLL TELESCOPE 15 м NEW</t>
+  </si>
+  <si>
+    <t>1 500.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-102110</t>
+  </si>
+  <si>
+    <t>Шланг поливочный ROLL TELESCOPE 22 м NEW</t>
+  </si>
+  <si>
+    <t>1 967.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-102111</t>
+  </si>
+  <si>
+    <t>Шланг поливочный ROLL TELESCOPE 30 м NEW</t>
+  </si>
+  <si>
+    <t>2 516.00 руб.</t>
   </si>
   <si>
     <t>Шланги поливочные ТЭП</t>
   </si>
   <si>
     <t>PVH-110104</t>
   </si>
   <si>
     <t>Шланг полив ТЭП 3/4" (18мм) РЕЗИНОВЫЙ армированный, черный, (бухта 20м)</t>
   </si>
   <si>
     <t>2 388.96 руб.</t>
   </si>
   <si>
     <t>PVH-110110</t>
   </si>
   <si>
     <t>Шланг полив ТЭП 3/4" (18мм) ТОРНАДО армированный, черный с синей полосой, (бухта 20м)</t>
   </si>
   <si>
     <t>2 444.22 руб.</t>
   </si>
   <si>
     <t>PVH-110219</t>
   </si>
@@ -2318,687 +2396,687 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Image_54" descr="Image_54"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>55</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="50" name="Image_56" descr="Image_56"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="Image_62" descr="Image_62"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>56</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="51" name="Image_57" descr="Image_57"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="Image_63" descr="Image_63"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="52" name="Image_58" descr="Image_58"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="Image_64" descr="Image_64"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="53" name="Image_59" descr="Image_59"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="Image_65" descr="Image_65"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="54" name="Image_61" descr="Image_61"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="Image_67" descr="Image_67"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="55" name="Image_62" descr="Image_62"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="Image_68" descr="Image_68"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="56" name="Image_63" descr="Image_63"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="Image_69" descr="Image_69"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="57" name="Image_64" descr="Image_64"/>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="Image_70" descr="Image_70"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="58" name="Image_65" descr="Image_65"/>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="Image_71" descr="Image_71"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="59" name="Image_66" descr="Image_66"/>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="Image_72" descr="Image_72"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>66</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="60" name="Image_67" descr="Image_67"/>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="Image_73" descr="Image_73"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="61" name="Image_68" descr="Image_68"/>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="Image_74" descr="Image_74"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>68</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="62" name="Image_69" descr="Image_69"/>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="Image_75" descr="Image_75"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>69</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="63" name="Image_70" descr="Image_70"/>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Image_76" descr="Image_76"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>71</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="64" name="Image_72" descr="Image_72"/>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Image_78" descr="Image_78"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>72</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="65" name="Image_73" descr="Image_73"/>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Image_79" descr="Image_79"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>73</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="66" name="Image_74" descr="Image_74"/>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Image_80" descr="Image_80"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>74</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="67" name="Image_75" descr="Image_75"/>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Image_81" descr="Image_81"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>76</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="68" name="Image_77" descr="Image_77"/>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Image_86" descr="Image_86"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>77</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="69" name="Image_78" descr="Image_78"/>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Image_87" descr="Image_87"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>78</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="70" name="Image_79" descr="Image_79"/>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Image_88" descr="Image_88"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>79</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="71" name="Image_80" descr="Image_80"/>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Image_89" descr="Image_89"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -3271,51 +3349,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L80"/>
+  <dimension ref="A1:L89"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -3323,51 +3401,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J80)</f>
+        <f>SUM(J2:J89)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -3395,51 +3473,51 @@
       <c r="E4" s="8"/>
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>882681</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1"/>
       <c r="E5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G5" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*1002.56</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>882682</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="1"/>
@@ -4731,84 +4809,84 @@
       <c r="J45" s="3" t="s">
         <v>125</v>
       </c>
       <c r="K45" s="2" t="str">
         <f>J45*1641.96</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>882727</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>135</v>
       </c>
       <c r="D46" s="1"/>
       <c r="E46" s="2" t="s">
         <v>136</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>131</v>
       </c>
       <c r="G46" s="2">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>125</v>
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*1044.36</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>882728</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D47" s="1"/>
       <c r="E47" s="2" t="s">
         <v>138</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>139</v>
       </c>
-      <c r="G47" s="2" t="s">
-        <v>23</v>
+      <c r="G47" s="2">
+        <v>10</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>125</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*1879.56</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>882730</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>140</v>
       </c>
       <c r="D48" s="1"/>
@@ -5012,852 +5090,1167 @@
       <c r="D54" s="1"/>
       <c r="E54" s="2" t="s">
         <v>157</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>158</v>
       </c>
       <c r="G54" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>125</v>
       </c>
       <c r="K54" s="2" t="str">
         <f>J54*1031.40</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
-    <row r="55" spans="1:12" outlineLevel="2">
-      <c r="A55" s="8" t="s">
+    <row r="55" spans="1:12" outlineLevel="4">
+      <c r="A55" s="1"/>
+      <c r="B55" s="1">
+        <v>959531</v>
+      </c>
+      <c r="C55" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="B55" s="8"/>
-[...8 lines deleted...]
-      <c r="K55" s="8"/>
+      <c r="D55" s="1">
+        <v>32863</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="G55" s="2">
+        <v>0</v>
+      </c>
+      <c r="H55" s="2">
+        <v>0</v>
+      </c>
+      <c r="I55" s="1">
+        <v>0</v>
+      </c>
+      <c r="J55" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="K55" s="2" t="str">
+        <f>J55*1799.00</f>
+        <v>0</v>
+      </c>
       <c r="L55" s="5"/>
     </row>
-    <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="56" spans="1:12" outlineLevel="4">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
-        <v>882721</v>
+        <v>959532</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="D56" s="1"/>
+        <v>162</v>
+      </c>
+      <c r="D56" s="1">
+        <v>45658</v>
+      </c>
       <c r="E56" s="2" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>164</v>
+      </c>
+      <c r="G56" s="2">
+        <v>0</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>125</v>
       </c>
       <c r="K56" s="2" t="str">
-        <f>J56*1791.36</f>
+        <f>J56*3369.00</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
-    <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="57" spans="1:12" outlineLevel="4">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
-        <v>882722</v>
+        <v>959533</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="D57" s="1"/>
+        <v>165</v>
+      </c>
+      <c r="D57" s="1">
+        <v>13468</v>
+      </c>
       <c r="E57" s="2" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>167</v>
+      </c>
+      <c r="G57" s="2">
+        <v>0</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>125</v>
       </c>
       <c r="K57" s="2" t="str">
-        <f>J57*1492.56</f>
+        <f>J57*2453.00</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
-    <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="58" spans="1:12" outlineLevel="4">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
-        <v>882723</v>
+        <v>959534</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="D58" s="1"/>
+        <v>168</v>
+      </c>
+      <c r="D58" s="1">
+        <v>23551</v>
+      </c>
       <c r="E58" s="2" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>170</v>
+      </c>
+      <c r="G58" s="2">
+        <v>0</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>125</v>
       </c>
       <c r="K58" s="2" t="str">
-        <f>J58*1163.88</f>
+        <f>J58*4739.00</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
-    <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="59" spans="1:12" outlineLevel="4">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
-        <v>882724</v>
+        <v>959535</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="D59" s="1"/>
+        <v>171</v>
+      </c>
+      <c r="D59" s="1">
+        <v>22964</v>
+      </c>
       <c r="E59" s="2" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>173</v>
+      </c>
+      <c r="G59" s="2">
+        <v>0</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>125</v>
       </c>
       <c r="K59" s="2" t="str">
-        <f>J59*1044.36</f>
+        <f>J59*3759.00</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
-    <row r="60" spans="1:12" outlineLevel="2">
-[...12 lines deleted...]
-      <c r="K60" s="8"/>
+    <row r="60" spans="1:12" outlineLevel="4">
+      <c r="A60" s="1"/>
+      <c r="B60" s="1">
+        <v>959536</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="D60" s="1">
+        <v>29500</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="G60" s="2">
+        <v>0</v>
+      </c>
+      <c r="H60" s="2">
+        <v>0</v>
+      </c>
+      <c r="I60" s="1">
+        <v>0</v>
+      </c>
+      <c r="J60" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="K60" s="2" t="str">
+        <f>J60*6979.00</f>
+        <v>0</v>
+      </c>
       <c r="L60" s="5"/>
     </row>
-    <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...23 lines deleted...]
-      <c r="J61" s="3" t="s">
+    <row r="61" spans="1:12" outlineLevel="2">
+      <c r="A61" s="8" t="s">
         <v>177</v>
       </c>
-      <c r="K61" s="2" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="B61" s="8"/>
+      <c r="C61" s="8"/>
+      <c r="D61" s="8"/>
+      <c r="E61" s="8"/>
+      <c r="F61" s="8"/>
+      <c r="G61" s="8"/>
+      <c r="H61" s="8"/>
+      <c r="I61" s="8"/>
+      <c r="J61" s="8"/>
+      <c r="K61" s="8"/>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
-        <v>882738</v>
+        <v>882721</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D62" s="1"/>
       <c r="E62" s="2" t="s">
         <v>179</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>176</v>
+        <v>180</v>
+      </c>
+      <c r="G62" s="2">
+        <v>6</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
-        <v>177</v>
+        <v>125</v>
       </c>
       <c r="K62" s="2" t="str">
-        <f>J62*63.65</f>
+        <f>J62*1791.36</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
-        <v>882739</v>
+        <v>882722</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D63" s="1"/>
       <c r="E63" s="2" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F63" s="2" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="G63" s="2" t="s">
         <v>183</v>
       </c>
+      <c r="G63" s="2">
+        <v>7</v>
+      </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
-        <v>177</v>
+        <v>125</v>
       </c>
       <c r="K63" s="2" t="str">
-        <f>J63*88.92</f>
+        <f>J63*1492.56</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
-        <v>882740</v>
+        <v>882723</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>184</v>
       </c>
       <c r="D64" s="1"/>
       <c r="E64" s="2" t="s">
         <v>185</v>
       </c>
       <c r="F64" s="2" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="G64" s="2" t="s">
-        <v>186</v>
+        <v>23</v>
       </c>
       <c r="H64" s="2">
         <v>0</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
-        <v>177</v>
+        <v>125</v>
       </c>
       <c r="K64" s="2" t="str">
-        <f>J64*88.92</f>
+        <f>J64*1163.88</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
-        <v>882741</v>
+        <v>882724</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>187</v>
       </c>
       <c r="D65" s="1"/>
       <c r="E65" s="2" t="s">
         <v>188</v>
       </c>
       <c r="F65" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="G65" s="2" t="s">
         <v>189</v>
       </c>
-      <c r="G65" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H65" s="2">
         <v>0</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
-        <v>177</v>
+        <v>125</v>
       </c>
       <c r="K65" s="2" t="str">
-        <f>J65*102.96</f>
+        <f>J65*1044.36</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
-    <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...4 lines deleted...]
-      <c r="C66" s="1" t="s">
+    <row r="66" spans="1:12" outlineLevel="2">
+      <c r="A66" s="8" t="s">
         <v>190</v>
       </c>
-      <c r="D66" s="1"/>
-[...21 lines deleted...]
-      </c>
+      <c r="B66" s="8"/>
+      <c r="C66" s="8"/>
+      <c r="D66" s="8"/>
+      <c r="E66" s="8"/>
+      <c r="F66" s="8"/>
+      <c r="G66" s="8"/>
+      <c r="H66" s="8"/>
+      <c r="I66" s="8"/>
+      <c r="J66" s="8"/>
+      <c r="K66" s="8"/>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
-        <v>882743</v>
+        <v>882737</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="D67" s="1"/>
       <c r="E67" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="F67" s="2" t="s">
         <v>193</v>
       </c>
-      <c r="F67" s="2" t="s">
+      <c r="G67" s="2">
+        <v>0</v>
+      </c>
+      <c r="H67" s="2">
+        <v>0</v>
+      </c>
+      <c r="I67" s="1">
+        <v>0</v>
+      </c>
+      <c r="J67" s="3" t="s">
         <v>194</v>
       </c>
-      <c r="G67" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K67" s="2" t="str">
-        <f>J67*111.38</f>
+        <f>J67*63.65</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
-        <v>882744</v>
+        <v>882738</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>195</v>
       </c>
       <c r="D68" s="1"/>
       <c r="E68" s="2" t="s">
         <v>196</v>
       </c>
       <c r="F68" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="G68" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="H68" s="2">
+        <v>0</v>
+      </c>
+      <c r="I68" s="1">
+        <v>0</v>
+      </c>
+      <c r="J68" s="3" t="s">
         <v>194</v>
       </c>
-      <c r="G68" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K68" s="2" t="str">
-        <f>J68*111.38</f>
+        <f>J68*63.65</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
-        <v>882745</v>
+        <v>882739</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D69" s="1"/>
       <c r="E69" s="2" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F69" s="2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="G69" s="2" t="s">
-        <v>186</v>
+        <v>201</v>
       </c>
       <c r="H69" s="2">
         <v>0</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
-        <v>177</v>
+        <v>194</v>
       </c>
       <c r="K69" s="2" t="str">
-        <f>J69*160.99</f>
+        <f>J69*88.92</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
-        <v>882746</v>
+        <v>882740</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="D70" s="1"/>
       <c r="E70" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="G70" s="2" t="s">
         <v>201</v>
       </c>
-      <c r="F70" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H70" s="2">
         <v>0</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
-        <v>177</v>
+        <v>194</v>
       </c>
       <c r="K70" s="2" t="str">
-        <f>J70*160.99</f>
+        <f>J70*88.92</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
-    <row r="71" spans="1:12" outlineLevel="2">
-[...12 lines deleted...]
-      <c r="K71" s="8"/>
+    <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A71" s="1"/>
+      <c r="B71" s="1">
+        <v>882741</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="D71" s="1"/>
+      <c r="E71" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="G71" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="H71" s="2">
+        <v>0</v>
+      </c>
+      <c r="I71" s="1">
+        <v>0</v>
+      </c>
+      <c r="J71" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="K71" s="2" t="str">
+        <f>J71*102.96</f>
+        <v>0</v>
+      </c>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
-        <v>882749</v>
+        <v>882742</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="D72" s="1"/>
       <c r="E72" s="2" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>206</v>
       </c>
-      <c r="G72" s="2">
-        <v>0</v>
+      <c r="G72" s="2" t="s">
+        <v>201</v>
       </c>
       <c r="H72" s="2">
         <v>0</v>
       </c>
       <c r="I72" s="1">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="s">
-        <v>125</v>
+        <v>194</v>
       </c>
       <c r="K72" s="2" t="str">
-        <f>J72*527.90</f>
+        <f>J72*102.96</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
     </row>
     <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
-        <v>882750</v>
+        <v>882743</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="D73" s="1"/>
       <c r="E73" s="2" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="F73" s="2" t="s">
-        <v>209</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>211</v>
+      </c>
+      <c r="G73" s="2" t="s">
+        <v>212</v>
       </c>
       <c r="H73" s="2">
         <v>0</v>
       </c>
       <c r="I73" s="1">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="s">
-        <v>125</v>
+        <v>194</v>
       </c>
       <c r="K73" s="2" t="str">
-        <f>J73*853.63</f>
+        <f>J73*111.38</f>
         <v>0</v>
       </c>
       <c r="L73" s="5"/>
     </row>
     <row r="74" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
-        <v>882751</v>
+        <v>882744</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="D74" s="1"/>
       <c r="E74" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="F74" s="2" t="s">
         <v>211</v>
       </c>
-      <c r="F74" s="2" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="G74" s="2" t="s">
+        <v>201</v>
       </c>
       <c r="H74" s="2">
         <v>0</v>
       </c>
       <c r="I74" s="1">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="s">
-        <v>125</v>
+        <v>194</v>
       </c>
       <c r="K74" s="2" t="str">
-        <f>J74*1108.22</f>
+        <f>J74*111.38</f>
         <v>0</v>
       </c>
       <c r="L74" s="5"/>
     </row>
     <row r="75" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
-        <v>882752</v>
+        <v>882745</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="D75" s="1"/>
       <c r="E75" s="2" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="F75" s="2" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>217</v>
+      </c>
+      <c r="G75" s="2" t="s">
+        <v>197</v>
       </c>
       <c r="H75" s="2">
         <v>0</v>
       </c>
       <c r="I75" s="1">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="s">
-        <v>125</v>
+        <v>194</v>
       </c>
       <c r="K75" s="2" t="str">
-        <f>J75*1454.54</f>
+        <f>J75*160.99</f>
         <v>0</v>
       </c>
       <c r="L75" s="5"/>
     </row>
-    <row r="76" spans="1:12" outlineLevel="2">
-[...12 lines deleted...]
-      <c r="K76" s="8"/>
+    <row r="76" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A76" s="1"/>
+      <c r="B76" s="1">
+        <v>882746</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="D76" s="1"/>
+      <c r="E76" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="G76" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="H76" s="2">
+        <v>0</v>
+      </c>
+      <c r="I76" s="1">
+        <v>0</v>
+      </c>
+      <c r="J76" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="K76" s="2" t="str">
+        <f>J76*160.99</f>
+        <v>0</v>
+      </c>
       <c r="L76" s="5"/>
     </row>
-    <row r="77" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...29 lines deleted...]
-      </c>
+    <row r="77" spans="1:12" outlineLevel="2">
+      <c r="A77" s="8" t="s">
+        <v>220</v>
+      </c>
+      <c r="B77" s="8"/>
+      <c r="C77" s="8"/>
+      <c r="D77" s="8"/>
+      <c r="E77" s="8"/>
+      <c r="F77" s="8"/>
+      <c r="G77" s="8"/>
+      <c r="H77" s="8"/>
+      <c r="I77" s="8"/>
+      <c r="J77" s="8"/>
+      <c r="K77" s="8"/>
       <c r="L77" s="5"/>
     </row>
     <row r="78" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
-        <v>882726</v>
+        <v>882749</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D78" s="1"/>
       <c r="E78" s="2" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F78" s="2" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="G78" s="2">
         <v>0</v>
       </c>
       <c r="H78" s="2">
         <v>0</v>
       </c>
       <c r="I78" s="1">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="s">
         <v>125</v>
       </c>
       <c r="K78" s="2" t="str">
-        <f>J78*2444.22</f>
+        <f>J78*527.90</f>
         <v>0</v>
       </c>
       <c r="L78" s="5"/>
     </row>
     <row r="79" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
-        <v>882747</v>
+        <v>882750</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D79" s="1"/>
       <c r="E79" s="2" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F79" s="2" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="G79" s="2">
         <v>7</v>
       </c>
       <c r="H79" s="2">
         <v>0</v>
       </c>
       <c r="I79" s="1">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="s">
         <v>125</v>
       </c>
       <c r="K79" s="2" t="str">
-        <f>J79*2500.00</f>
+        <f>J79*853.63</f>
         <v>0</v>
       </c>
       <c r="L79" s="5"/>
     </row>
     <row r="80" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
-        <v>882748</v>
+        <v>882751</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D80" s="1"/>
       <c r="E80" s="2" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="F80" s="2" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="G80" s="2">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H80" s="2">
         <v>0</v>
       </c>
       <c r="I80" s="1">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="s">
         <v>125</v>
       </c>
       <c r="K80" s="2" t="str">
-        <f>J80*2500.10</f>
+        <f>J80*1108.22</f>
         <v>0</v>
       </c>
       <c r="L80" s="5"/>
+    </row>
+    <row r="81" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A81" s="1"/>
+      <c r="B81" s="1">
+        <v>882752</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="D81" s="1"/>
+      <c r="E81" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="G81" s="2">
+        <v>0</v>
+      </c>
+      <c r="H81" s="2">
+        <v>0</v>
+      </c>
+      <c r="I81" s="1">
+        <v>0</v>
+      </c>
+      <c r="J81" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="K81" s="2" t="str">
+        <f>J81*1454.54</f>
+        <v>0</v>
+      </c>
+      <c r="L81" s="5"/>
+    </row>
+    <row r="82" spans="1:12" outlineLevel="4">
+      <c r="A82" s="1"/>
+      <c r="B82" s="1">
+        <v>959537</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="D82" s="1">
+        <v>36705</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="G82" s="2">
+        <v>0</v>
+      </c>
+      <c r="H82" s="2">
+        <v>0</v>
+      </c>
+      <c r="I82" s="1">
+        <v>0</v>
+      </c>
+      <c r="J82" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="K82" s="2" t="str">
+        <f>J82*1500.00</f>
+        <v>0</v>
+      </c>
+      <c r="L82" s="5"/>
+    </row>
+    <row r="83" spans="1:12" outlineLevel="4">
+      <c r="A83" s="1"/>
+      <c r="B83" s="1">
+        <v>959538</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="D83" s="1">
+        <v>56805</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="G83" s="2">
+        <v>0</v>
+      </c>
+      <c r="H83" s="2">
+        <v>0</v>
+      </c>
+      <c r="I83" s="1">
+        <v>0</v>
+      </c>
+      <c r="J83" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="K83" s="2" t="str">
+        <f>J83*1967.00</f>
+        <v>0</v>
+      </c>
+      <c r="L83" s="5"/>
+    </row>
+    <row r="84" spans="1:12" outlineLevel="4">
+      <c r="A84" s="1"/>
+      <c r="B84" s="1">
+        <v>959539</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="D84" s="1">
+        <v>10494</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="G84" s="2">
+        <v>0</v>
+      </c>
+      <c r="H84" s="2">
+        <v>0</v>
+      </c>
+      <c r="I84" s="1">
+        <v>0</v>
+      </c>
+      <c r="J84" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="K84" s="2" t="str">
+        <f>J84*2516.00</f>
+        <v>0</v>
+      </c>
+      <c r="L84" s="5"/>
+    </row>
+    <row r="85" spans="1:12" outlineLevel="2">
+      <c r="A85" s="8" t="s">
+        <v>242</v>
+      </c>
+      <c r="B85" s="8"/>
+      <c r="C85" s="8"/>
+      <c r="D85" s="8"/>
+      <c r="E85" s="8"/>
+      <c r="F85" s="8"/>
+      <c r="G85" s="8"/>
+      <c r="H85" s="8"/>
+      <c r="I85" s="8"/>
+      <c r="J85" s="8"/>
+      <c r="K85" s="8"/>
+      <c r="L85" s="5"/>
+    </row>
+    <row r="86" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A86" s="1"/>
+      <c r="B86" s="1">
+        <v>882720</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="D86" s="1"/>
+      <c r="E86" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="G86" s="2">
+        <v>2</v>
+      </c>
+      <c r="H86" s="2">
+        <v>0</v>
+      </c>
+      <c r="I86" s="1">
+        <v>0</v>
+      </c>
+      <c r="J86" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="K86" s="2" t="str">
+        <f>J86*2388.96</f>
+        <v>0</v>
+      </c>
+      <c r="L86" s="5"/>
+    </row>
+    <row r="87" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A87" s="1"/>
+      <c r="B87" s="1">
+        <v>882726</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="D87" s="1"/>
+      <c r="E87" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="G87" s="2">
+        <v>0</v>
+      </c>
+      <c r="H87" s="2">
+        <v>0</v>
+      </c>
+      <c r="I87" s="1">
+        <v>0</v>
+      </c>
+      <c r="J87" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="K87" s="2" t="str">
+        <f>J87*2444.22</f>
+        <v>0</v>
+      </c>
+      <c r="L87" s="5"/>
+    </row>
+    <row r="88" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A88" s="1"/>
+      <c r="B88" s="1">
+        <v>882747</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="D88" s="1"/>
+      <c r="E88" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="G88" s="2">
+        <v>6</v>
+      </c>
+      <c r="H88" s="2">
+        <v>0</v>
+      </c>
+      <c r="I88" s="1">
+        <v>0</v>
+      </c>
+      <c r="J88" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="K88" s="2" t="str">
+        <f>J88*2500.00</f>
+        <v>0</v>
+      </c>
+      <c r="L88" s="5"/>
+    </row>
+    <row r="89" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A89" s="1"/>
+      <c r="B89" s="1">
+        <v>882748</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="D89" s="1"/>
+      <c r="E89" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="G89" s="2">
+        <v>0</v>
+      </c>
+      <c r="H89" s="2">
+        <v>0</v>
+      </c>
+      <c r="I89" s="1">
+        <v>0</v>
+      </c>
+      <c r="J89" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="K89" s="2" t="str">
+        <f>J89*2500.10</f>
+        <v>0</v>
+      </c>
+      <c r="L89" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A41:K41"/>
-    <mergeCell ref="A55:K55"/>
-[...2 lines deleted...]
-    <mergeCell ref="A76:K76"/>
+    <mergeCell ref="A61:K61"/>
+    <mergeCell ref="A66:K66"/>
+    <mergeCell ref="A77:K77"/>
+    <mergeCell ref="A85:K85"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>