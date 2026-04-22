--- v0 (2025-12-07)
+++ v1 (2026-04-22)
@@ -2020,51 +2020,51 @@
       <c r="E4" s="8"/>
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>882681</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1"/>
       <c r="E5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G5" s="2">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*1002.56</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>882682</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="1"/>