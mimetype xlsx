--- v1 (2026-04-22)
+++ v2 (2026-06-24)
@@ -87,51 +87,51 @@
   <si>
     <t>1 002.56 руб.</t>
   </si>
   <si>
     <t>бух</t>
   </si>
   <si>
     <t>PVH-110002</t>
   </si>
   <si>
     <t>Шланг ПВХ для полива 1/2" (12,5мм) 3 слоя Bravura Green (-10*+60*, 5бар) UV защита (бухта 50м)</t>
   </si>
   <si>
     <t>2 005.13 руб.</t>
   </si>
   <si>
     <t>PVH-110003</t>
   </si>
   <si>
     <t>Шланг ПВХ для полива 3/4" (19мм) 3 слоя Bravura Green (-10*+60*, 5бар) UV защита,зеленый (бухта 25м)</t>
   </si>
   <si>
     <t>1 403.59 руб.</t>
   </si>
   <si>
-    <t>&gt;25</t>
+    <t>&gt;10</t>
   </si>
   <si>
     <t>PVH-110004</t>
   </si>
   <si>
     <t>Шланг ПВХ для полива 3/4" (19мм) 3 слоя Bravura Green (-10*+60*, 5бар) UV защита (бухта 50м)</t>
   </si>
   <si>
     <t>2 807.18 руб.</t>
   </si>
   <si>
     <t>PVH-110005</t>
   </si>
   <si>
     <t>Шланг ПВХ для полива 1/2" (12,5мм) 3 слоя Bravura Gray (-10*+60*, 5бар) UV защита (бухта 25м)</t>
   </si>
   <si>
     <t>979.36 руб.</t>
   </si>
   <si>
     <t>PVH-110006</t>
   </si>
   <si>
     <t>Шланг ПВХ для полива 1/2" (12,5мм) 3 слоя Bravura Gray (-10*+60*, 5бар) UV защита (бухта 50м)</t>
   </si>
@@ -2020,51 +2020,51 @@
       <c r="E4" s="8"/>
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>882681</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1"/>
       <c r="E5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G5" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*1002.56</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>882682</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="1"/>
@@ -2614,51 +2614,51 @@
       <c r="J22" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*3578.44</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>882699</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D23" s="1"/>
       <c r="E23" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>71</v>
       </c>
       <c r="G23" s="2">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*2963.39</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>882700</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D24" s="1"/>