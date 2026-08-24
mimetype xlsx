--- v2 (2026-06-24)
+++ v3 (2026-08-24)
@@ -16,124 +16,103 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Сад и огород</t>
   </si>
   <si>
     <t>Шланги поливочные</t>
   </si>
   <si>
     <t>Шланги поливочные BRAVURA</t>
   </si>
   <si>
-    <t>PVH-110001</t>
-[...5 lines deleted...]
-    <t>1 002.56 руб.</t>
+    <t>PVH-110002</t>
+  </si>
+  <si>
+    <t>Шланг ПВХ для полива 1/2" (12,5мм) 3 слоя Bravura Green (-10*+60*, 5бар) UV защита (бухта 50м)</t>
+  </si>
+  <si>
+    <t>2 005.13 руб.</t>
   </si>
   <si>
     <t>бух</t>
   </si>
   <si>
-    <t>PVH-110002</t>
-[...19 lines deleted...]
-  <si>
     <t>PVH-110004</t>
   </si>
   <si>
     <t>Шланг ПВХ для полива 3/4" (19мм) 3 слоя Bravura Green (-10*+60*, 5бар) UV защита (бухта 50м)</t>
   </si>
   <si>
     <t>2 807.18 руб.</t>
   </si>
   <si>
     <t>PVH-110005</t>
   </si>
   <si>
     <t>Шланг ПВХ для полива 1/2" (12,5мм) 3 слоя Bravura Gray (-10*+60*, 5бар) UV защита (бухта 25м)</t>
   </si>
   <si>
     <t>979.36 руб.</t>
   </si>
   <si>
     <t>PVH-110006</t>
   </si>
   <si>
     <t>Шланг ПВХ для полива 1/2" (12,5мм) 3 слоя Bravura Gray (-10*+60*, 5бар) UV защита (бухта 50м)</t>
   </si>
   <si>
     <t>1 958.72 руб.</t>
@@ -189,183 +168,147 @@
   <si>
     <t>Шланг ПВХ для полива 3/4" (19мм) 3 слоя Bravura 3 (-10*+60*, 10бар) UV защита (бухта 50м)</t>
   </si>
   <si>
     <t>4 852.55 руб.</t>
   </si>
   <si>
     <t>PVH-110013</t>
   </si>
   <si>
     <t>Шланг ПВХ для полива 1/2" (12,5мм) 3 слоя Bravura 3 Crystal (-10*+60*, 10бар) UV защита (бухта 25м)</t>
   </si>
   <si>
     <t>1 462.21 руб.</t>
   </si>
   <si>
     <t>PVH-110014</t>
   </si>
   <si>
     <t>Шланг ПВХ для полива 1/2" (12,5мм) 3 слоя Bravura 3 Crystal (-10*+60*, 10бар) UV защита (бухта 50м)</t>
   </si>
   <si>
     <t>2 924.42 руб.</t>
   </si>
   <si>
-    <t>PVH-110015</t>
-[...7 lines deleted...]
-  <si>
     <t>PVH-110016</t>
   </si>
   <si>
     <t>Шланг ПВХ для полива 3/4" (19мм) 3 слоя Bravura 3 Crystal  (-10*+60*, 10бар) UV защита (бухта 50м)</t>
   </si>
   <si>
     <t>4 874.03 руб.</t>
   </si>
   <si>
     <t>PVH-110017</t>
   </si>
   <si>
     <t>Шланг ПВХ для полива 1/2" (12,5мм) 4 слоя Bravura 4 (-10*+60*, 10бар) UV защита (бухта 25м)</t>
   </si>
   <si>
     <t>1 789.22 руб.</t>
   </si>
   <si>
     <t>PVH-110018</t>
   </si>
   <si>
     <t>Шланг ПВХ для полива 1/2" (12,5мм) 4 слоя Bravura 4 (-10*+60*, 10бар) UV защита (бухта 50м)</t>
   </si>
   <si>
     <t>3 578.44 руб.</t>
   </si>
   <si>
-    <t>PVH-110019</t>
-[...7 lines deleted...]
-  <si>
     <t>PVH-110020</t>
   </si>
   <si>
     <t>Шланг ПВХ для полива 3/4" (19мм) 4 слоя Bravura 4 (-10*+60*, 10бар) UV защита (бухта 50м)</t>
   </si>
   <si>
     <t>5 926.78 руб.</t>
   </si>
   <si>
     <t>PVH-110021</t>
   </si>
   <si>
     <t>Шланг ПВХ для полива 1/2" (12,5мм) 5 слоев Bravura 5 (-10*+60*, 10бар) UV защита (бухта 25м)</t>
   </si>
   <si>
     <t>2 048.46 руб.</t>
   </si>
   <si>
     <t>PVH-110022</t>
   </si>
   <si>
     <t>Шланг ПВХ для полива 1/2" (12,5мм) 5 слоев Bravura 5 (-10*+60*, 10бар) UV защита (бухта 50м)</t>
   </si>
   <si>
     <t>4 096.92 руб.</t>
   </si>
   <si>
-    <t>PVH-110023</t>
-[...7 lines deleted...]
-  <si>
     <t>PVH-110024</t>
   </si>
   <si>
     <t>Шланг ПВХ для полива 3/4" (19мм) 5 слоев Bravura 5 (-10*+60*, 10бар) UV защита (бухта 50м)</t>
   </si>
   <si>
     <t>6 785.52 руб.</t>
   </si>
   <si>
     <t>PVH-110025</t>
   </si>
   <si>
     <t>Шланг ПВХ для полива 1" (25мм) 5 слоев Bravura 5 (-10*+60*, 10бар) UV защита (бухта 25м)</t>
   </si>
   <si>
     <t>6 337.42 руб.</t>
   </si>
   <si>
     <t>PVH-110026</t>
   </si>
   <si>
     <t>Шланг ПВХ для полива 1" (25мм) 5 слоев Bravura 5 (-10*+60*, 10бар) UV защита (бухта 50м)</t>
   </si>
   <si>
     <t>12 674.85 руб.</t>
   </si>
   <si>
     <t>PVH-110027</t>
   </si>
   <si>
     <t>Шланг ПВХ для полива 1/2" (12,5мм) 5 слоев Bravura 5 Crystal (-10*+60*, 10бар) UV защита (бухта 25м)</t>
   </si>
   <si>
     <t>2 048.12 руб.</t>
   </si>
   <si>
     <t>PVH-110028</t>
   </si>
   <si>
     <t>Шланг ПВХ для полива 1/2" (12,5мм) 5 слоев Bravura 5 Crystal (-10*+60*, 10бар) UV защита (бухта 50м)</t>
   </si>
   <si>
     <t>4 096.24 руб.</t>
-  </si>
-[...7 lines deleted...]
-    <t>3 392.20 руб.</t>
   </si>
   <si>
     <t>PVH-110030</t>
   </si>
   <si>
     <t>Шланг ПВХ для полива 3/4" (19мм) 5 слоев Bravura 5 Crystal  (-10*+60*, 10бар) UV защита (бухта 50м)</t>
   </si>
   <si>
     <t>6 784.39 руб.</t>
   </si>
   <si>
     <t>PVH-110031</t>
   </si>
   <si>
     <t>Шланг ПВХ для полива 1" (25мм) 5 слоев Bravura 5 Crystal (-10*+60*, 10бар) UV защита (бухта 25м)</t>
   </si>
   <si>
     <t>6 336.36 руб.</t>
   </si>
   <si>
     <t>PVH-110032</t>
   </si>
   <si>
     <t>Шланг ПВХ для полива 1" (25мм) 5 слоев Bravura 5 Crystal (-10*+60*, 10бар) UV защита (бухта 50м)</t>
   </si>
@@ -514,51 +457,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4321_deb7_11ee_a573_047c1617b143_19e968f3_793a_11f0_a79f_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4323_deb7_11ee_a573_047c1617b143_19e968f4_793a_11f0_a79f_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4325_deb7_11ee_a573_047c1617b143_19e96909_793a_11f0_a79f_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4327_deb7_11ee_a573_047c1617b143_19e96905_793a_11f0_a79f_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4329_deb7_11ee_a573_047c1617b143_19e968f1_793a_11f0_a79f_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d432b_deb7_11ee_a573_047c1617b143_19e968f2_793a_11f0_a79f_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d432d_deb7_11ee_a573_047c1617b143_19e96903_793a_11f0_a79f_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d432f_deb7_11ee_a573_047c1617b143_19e96904_793a_11f0_a79f_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4331_deb7_11ee_a573_047c1617b143_19e968e9_793a_11f0_a79f_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4333_deb7_11ee_a573_047c1617b143_19e968ea_793a_11f0_a79f_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4335_deb7_11ee_a573_047c1617b143_19e968fc_793a_11f0_a79f_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4337_deb7_11ee_a573_047c1617b143_19e968fd_793a_11f0_a79f_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4339_deb7_11ee_a573_047c1617b143_19e968eb_793a_11f0_a79f_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d433b_deb7_11ee_a573_047c1617b143_19e968ee_793a_11f0_a79f_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d433d_deb7_11ee_a573_047c1617b143_19e968fe_793a_11f0_a79f_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d433f_deb7_11ee_a573_047c1617b143_19e96901_793a_11f0_a79f_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4341_deb7_11ee_a573_047c1617b143_19e968f5_793a_11f0_a79f_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4343_deb7_11ee_a573_047c1617b143_19e968f6_793a_11f0_a79f_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4345_deb7_11ee_a573_047c1617b143_19e9690d_793a_11f0_a79f_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4347_deb7_11ee_a573_047c1617b143_19e9690e_793a_11f0_a79f_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4349_deb7_11ee_a573_047c1617b143_a26f33d5_7c1e_11f0_a7a3_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7865eb_df22_11ee_a573_047c1617b143_a26f33d8_7c1e_11f0_a7a3_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7865ed_df22_11ee_a573_047c1617b143_19e9690f_793a_11f0_a79f_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7865ef_df22_11ee_a573_047c1617b143_19e96912_793a_11f0_a79f_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7865f1_df22_11ee_a573_047c1617b143_19e968e5_793a_11f0_a79f_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7865f3_df22_11ee_a573_047c1617b143_19e968e6_793a_11f0_a79f_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7865f5_df22_11ee_a573_047c1617b143_19e968f8_793a_11f0_a79f_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7865f7_df22_11ee_a573_047c1617b143_19e968f9_793a_11f0_a79f_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7865f9_df22_11ee_a573_047c1617b143_19e96915_793a_11f0_a79f_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7865fb_df22_11ee_a573_047c1617b143_19e96918_793a_11f0_a79f_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7865fd_df22_11ee_a573_047c1617b143_19e968e7_793a_11f0_a79f_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7865ff_df22_11ee_a573_047c1617b143_19e968e8_793a_11f0_a79f_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae786601_df22_11ee_a573_047c1617b143_19e9691a_793a_11f0_a79f_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae786603_df22_11ee_a573_047c1617b143_19e9691e_793a_11f0_a79f_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae786605_df22_11ee_a573_047c1617b143_19e96922_793a_11f0_a79f_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae786607_df22_11ee_a573_047c1617b143_19e96926_793a_11f0_a79f_047c1617b14336.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4323_deb7_11ee_a573_047c1617b143_19e968f4_793a_11f0_a79f_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4327_deb7_11ee_a573_047c1617b143_19e96905_793a_11f0_a79f_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4329_deb7_11ee_a573_047c1617b143_19e968f1_793a_11f0_a79f_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d432b_deb7_11ee_a573_047c1617b143_19e968f2_793a_11f0_a79f_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d432d_deb7_11ee_a573_047c1617b143_19e96903_793a_11f0_a79f_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d432f_deb7_11ee_a573_047c1617b143_19e96904_793a_11f0_a79f_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4331_deb7_11ee_a573_047c1617b143_19e968e9_793a_11f0_a79f_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4333_deb7_11ee_a573_047c1617b143_19e968ea_793a_11f0_a79f_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4335_deb7_11ee_a573_047c1617b143_19e968fc_793a_11f0_a79f_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4337_deb7_11ee_a573_047c1617b143_19e968fd_793a_11f0_a79f_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4339_deb7_11ee_a573_047c1617b143_19e968eb_793a_11f0_a79f_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d433b_deb7_11ee_a573_047c1617b143_19e968ee_793a_11f0_a79f_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d433f_deb7_11ee_a573_047c1617b143_19e96901_793a_11f0_a79f_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4341_deb7_11ee_a573_047c1617b143_19e968f5_793a_11f0_a79f_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4343_deb7_11ee_a573_047c1617b143_19e968f6_793a_11f0_a79f_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4347_deb7_11ee_a573_047c1617b143_19e9690e_793a_11f0_a79f_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4349_deb7_11ee_a573_047c1617b143_a26f33d5_7c1e_11f0_a7a3_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7865eb_df22_11ee_a573_047c1617b143_a26f33d8_7c1e_11f0_a7a3_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7865ef_df22_11ee_a573_047c1617b143_19e96912_793a_11f0_a79f_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7865f1_df22_11ee_a573_047c1617b143_19e968e5_793a_11f0_a79f_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7865f3_df22_11ee_a573_047c1617b143_19e968e6_793a_11f0_a79f_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7865f5_df22_11ee_a573_047c1617b143_19e968f8_793a_11f0_a79f_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7865f7_df22_11ee_a573_047c1617b143_19e968f9_793a_11f0_a79f_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7865fb_df22_11ee_a573_047c1617b143_19e96918_793a_11f0_a79f_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7865fd_df22_11ee_a573_047c1617b143_19e968e7_793a_11f0_a79f_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7865ff_df22_11ee_a573_047c1617b143_19e968e8_793a_11f0_a79f_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae786601_df22_11ee_a573_047c1617b143_19e9691a_793a_11f0_a79f_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae786603_df22_11ee_a573_047c1617b143_19e9691e_793a_11f0_a79f_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae786605_df22_11ee_a573_047c1617b143_19e96922_793a_11f0_a79f_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae786607_df22_11ee_a573_047c1617b143_19e96926_793a_11f0_a79f_047c1617b14330.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1406,230 +1349,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="30" name="Image_34" descr="Image_34"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1896,51 +1659,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L40"/>
+  <dimension ref="A1:L34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -1948,51 +1711,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J40)</f>
+        <f>SUM(J2:J34)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -2007,1234 +1770,1036 @@
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="5"/>
     </row>
     <row r="4" spans="1:12" outlineLevel="2">
       <c r="A4" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="8"/>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
-        <v>882681</v>
+        <v>882682</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1"/>
       <c r="E5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G5" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*1002.56</f>
+        <f>J5*2005.13</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
-        <v>882682</v>
+        <v>882684</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="1"/>
       <c r="E6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*2005.13</f>
+        <f>J6*2807.18</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
-        <v>882683</v>
+        <v>882685</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="1"/>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="G7" s="2" t="s">
-        <v>23</v>
+      <c r="G7" s="2">
+        <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*1403.59</f>
+        <f>J7*979.36</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
-        <v>882684</v>
+        <v>882686</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D8" s="1"/>
       <c r="E8" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="F8" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="F8" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*2807.18</f>
+        <f>J8*1958.72</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
-        <v>882685</v>
+        <v>882687</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F9" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="F9" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*979.36</f>
+        <f>J9*1371.10</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
-        <v>882686</v>
+        <v>882688</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="F10" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="F10" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*1958.72</f>
+        <f>J10*2742.20</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
-        <v>882687</v>
+        <v>882689</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="F11" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="F11" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*1371.10</f>
+        <f>J11*1455.77</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
-        <v>882688</v>
+        <v>882690</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="F12" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="F12" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*2742.20</f>
+        <f>J12*2911.53</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
-        <v>882689</v>
+        <v>882691</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F13" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="F13" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*1455.77</f>
+        <f>J13*2426.28</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
-        <v>882690</v>
+        <v>882692</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="F14" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="F14" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*2911.53</f>
+        <f>J14*4852.55</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
-        <v>882691</v>
+        <v>882693</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="F15" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="F15" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*2426.28</f>
+        <f>J15*1462.21</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
-        <v>882692</v>
+        <v>882694</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="F16" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="F16" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*4852.55</f>
+        <f>J16*2924.42</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
-        <v>882693</v>
+        <v>882696</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="F17" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="F17" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*1462.21</f>
+        <f>J17*4874.03</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
-        <v>882694</v>
+        <v>882697</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="F18" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="F18" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*2924.42</f>
+        <f>J18*1789.22</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
-        <v>882695</v>
+        <v>882698</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="F19" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="F19" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G19" s="2">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*2437.01</f>
+        <f>J19*3578.44</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
-        <v>882696</v>
+        <v>882700</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="F20" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="F20" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*4874.03</f>
+        <f>J20*5926.78</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
-        <v>882697</v>
+        <v>882701</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="F21" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="F21" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*1789.22</f>
+        <f>J21*2048.46</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
-        <v>882698</v>
+        <v>882702</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="F22" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="F22" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*3578.44</f>
+        <f>J22*4096.92</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
-        <v>882699</v>
+        <v>882704</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D23" s="1"/>
       <c r="E23" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="F23" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="F23" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G23" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*2963.39</f>
+        <f>J23*6785.52</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
-        <v>882700</v>
+        <v>882705</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D24" s="1"/>
       <c r="E24" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="F24" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="F24" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G24" s="2">
         <v>0</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*5926.78</f>
+        <f>J24*6337.42</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
-        <v>882701</v>
+        <v>882706</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D25" s="1"/>
       <c r="E25" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="F25" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="F25" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*2048.46</f>
+        <f>J25*12674.85</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
-        <v>882702</v>
+        <v>882707</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D26" s="1"/>
       <c r="E26" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="F26" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="F26" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*4096.92</f>
+        <f>J26*2048.12</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
-        <v>882703</v>
+        <v>882708</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D27" s="1"/>
       <c r="E27" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="F27" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="F27" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G27" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*3392.76</f>
+        <f>J27*4096.24</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
-        <v>882704</v>
+        <v>882710</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D28" s="1"/>
       <c r="E28" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="F28" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="F28" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*6785.52</f>
+        <f>J28*6784.39</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>882705</v>
+        <v>882711</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="F29" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="F29" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*6337.42</f>
+        <f>J29*6336.36</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
-        <v>882706</v>
+        <v>882712</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="F30" s="2" t="s">
         <v>91</v>
       </c>
-      <c r="F30" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*12674.85</f>
+        <f>J30*12672.73</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
-        <v>882707</v>
+        <v>882713</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="D31" s="1"/>
       <c r="E31" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="F31" s="2" t="s">
         <v>94</v>
       </c>
-      <c r="F31" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G31" s="2">
         <v>0</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*2048.12</f>
+        <f>J31*2489.76</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>882708</v>
+        <v>882714</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D32" s="1"/>
       <c r="E32" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="F32" s="2" t="s">
         <v>97</v>
       </c>
-      <c r="F32" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G32" s="2">
         <v>0</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*4096.24</f>
+        <f>J32*4979.52</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>882709</v>
+        <v>882715</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="D33" s="1"/>
       <c r="E33" s="2" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="G33" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*3392.20</f>
+        <f>J33*2489.76</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>882710</v>
+        <v>882716</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="D34" s="1"/>
       <c r="E34" s="2" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="G34" s="2">
         <v>0</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*6784.39</f>
+        <f>J34*4979.52</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
-    </row>
-[...196 lines deleted...]
-      <c r="L40" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>