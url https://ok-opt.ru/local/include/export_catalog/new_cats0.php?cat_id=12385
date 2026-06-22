--- v0 (2026-04-20)
+++ v1 (2026-06-22)
@@ -81,60 +81,60 @@
   <si>
     <t>OTM-110054</t>
   </si>
   <si>
     <t>Фильтр косой 1/2" грубой очистки латунный (10/300шт)</t>
   </si>
   <si>
     <t>220.59 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>OTM-110055</t>
   </si>
   <si>
     <t>Фильтр косой 3/4" грубой очистки латунный (10/150шт)</t>
   </si>
   <si>
     <t>365.94 руб.</t>
   </si>
   <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
     <t>OTM-110056</t>
   </si>
   <si>
     <t>Фильтр косой 1" грубой очистки латунный (10/100шт)</t>
   </si>
   <si>
     <t>490.77 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;50</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -775,84 +775,84 @@
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*220.59</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>883346</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1"/>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*365.94</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>883347</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D7" s="1"/>
       <c r="E7" s="2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*490.77</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>