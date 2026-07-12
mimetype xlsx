--- v0 (2026-05-11)
+++ v1 (2026-07-12)
@@ -111,60 +111,60 @@
   <si>
     <t>Ключ для сборки/разборки радиатора МОНОЛИТНЫЙ</t>
   </si>
   <si>
     <t>767.81 руб.</t>
   </si>
   <si>
     <t>SST-100117</t>
   </si>
   <si>
     <t>Ключ для сборки/разборки радиатора разборный</t>
   </si>
   <si>
     <t>841.68 руб.</t>
   </si>
   <si>
     <t>SST-100165</t>
   </si>
   <si>
     <t>Ключ МЕТАЛЛИЧЕСКИЙ для ручного воздухоотводчика</t>
   </si>
   <si>
     <t>10.90 руб.</t>
   </si>
   <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
     <t>SST-100166</t>
   </si>
   <si>
     <t>Ключ пластмассовый для ручного воздухоотводчика</t>
   </si>
   <si>
     <t>4.48 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;100</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -963,117 +963,117 @@
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*767.81</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>882988</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D8" s="1"/>
       <c r="E8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G8" s="2">
-        <v>-1</v>
+        <v>4</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*841.68</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>883008</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="G9" s="2">
-        <v>0</v>
+      <c r="G9" s="2" t="s">
+        <v>31</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*10.90</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>883009</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*4.48</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>